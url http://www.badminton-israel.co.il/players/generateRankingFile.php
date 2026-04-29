--- v0 (2026-01-29)
+++ v1 (2026-04-29)
@@ -135,86 +135,86 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:AC330"/>
+  <dimension ref="A1:AC340"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="true" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="1024" min="16" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>דירוג שחקנים פעילים</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>תאריך הפקה: 29/01/2026</t>
+          <t>תאריך הפקה: 29/04/2026</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MS</t>
         </is>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>WS</t>
         </is>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>MD</t>
         </is>
       </c>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
@@ -298,15207 +298,15655 @@
         </is>
       </c>
       <c r="N4" s="4" t="inlineStr">
         <is>
           <t>שם</t>
         </is>
       </c>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>ניקוד</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="C5" s="5" t="n">
-        <v>172</v>
+        <v>272</v>
       </c>
       <c r="D5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>חלי ניימן</t>
         </is>
       </c>
       <c r="F5" s="5" t="n">
-        <v>209</v>
+        <v>309</v>
       </c>
       <c r="G5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="I5" s="5" t="n">
-        <v>259</v>
+        <v>359</v>
       </c>
       <c r="J5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="L5" s="5" t="n">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="M5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="O5" s="5" t="n">
-        <v>202</v>
+        <v>292</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
-          <t>מקסים גרינבלט</t>
+          <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="C6" s="5" t="n">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="D6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>נטע שלמה</t>
         </is>
       </c>
       <c r="F6" s="5" t="n">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="G6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>אלכס בס</t>
         </is>
       </c>
       <c r="I6" s="5" t="n">
-        <v>236</v>
+        <v>336</v>
       </c>
       <c r="J6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="K6" s="5" t="inlineStr">
         <is>
-          <t>דנילו דובינסקי</t>
+          <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="L6" s="5" t="n">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="M6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>נטע שלמה</t>
         </is>
       </c>
       <c r="O6" s="5" t="n">
-        <v>171</v>
+        <v>231</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
-          <t>דנילו דובינסקי</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="C7" s="5" t="n">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="D7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>דנה דנילנקו</t>
+          <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="F7" s="5" t="n">
-        <v>136</v>
+        <v>180</v>
       </c>
       <c r="G7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>דנילו דובינסקי</t>
+          <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="I7" s="5" t="n">
-        <v>229</v>
+        <v>291</v>
       </c>
       <c r="J7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>שיראל בלנקי</t>
+          <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="L7" s="5" t="n">
-        <v>169</v>
+        <v>210</v>
       </c>
       <c r="M7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
-          <t>זהר אמויאל</t>
+          <t>דנה קוגל</t>
         </is>
       </c>
       <c r="O7" s="5" t="n">
-        <v>136</v>
+        <v>185</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
-          <t>אמיר שפירא</t>
+          <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="C8" s="5" t="n">
-        <v>132</v>
+        <v>172</v>
       </c>
       <c r="D8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
-          <t>אלינה ברגלסון</t>
+          <t>שלי מורד</t>
         </is>
       </c>
       <c r="F8" s="5" t="n">
-        <v>120</v>
+        <v>158</v>
       </c>
       <c r="G8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
-          <t>מישה זילברמן</t>
+          <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="I8" s="5" t="n">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="J8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="K8" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>שיראל בלנקי</t>
         </is>
       </c>
       <c r="L8" s="5" t="n">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="M8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>איטה סימה</t>
         </is>
       </c>
       <c r="O8" s="5" t="n">
-        <v>127</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="C9" s="5" t="n">
-        <v>131</v>
+        <v>169</v>
       </c>
       <c r="D9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>טלי רמס</t>
         </is>
       </c>
       <c r="F9" s="5" t="n">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="G9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>מרק ארונצ'יק</t>
+          <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="I9" s="5" t="n">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="J9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>גל חירם</t>
+          <t>דנה קוגל</t>
         </is>
       </c>
       <c r="L9" s="5" t="n">
-        <v>145</v>
+        <v>169</v>
       </c>
       <c r="M9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="O9" s="5" t="n">
-        <v>125</v>
+        <v>136</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="C10" s="5" t="n">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="D10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
-          <t>שלי מורד</t>
+          <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="F10" s="5" t="n">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="G10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
-          <t>גל חירם</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="I10" s="5" t="n">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="J10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="K10" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>גל חירם</t>
         </is>
       </c>
       <c r="L10" s="5" t="n">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="M10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
-          <t>דנה דנילנקו</t>
+          <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="O10" s="5" t="n">
-        <v>119</v>
+        <v>134</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="C11" s="5" t="n">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="D11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>אלכס גולדפרב</t>
+          <t>איטה סימה</t>
         </is>
       </c>
       <c r="F11" s="5" t="n">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="G11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>גל חירם</t>
         </is>
       </c>
       <c r="I11" s="5" t="n">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="J11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>מקסים גרינבלט</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="L11" s="5" t="n">
-        <v>132</v>
+        <v>155</v>
       </c>
       <c r="M11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
-          <t>שלי מורד</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="O11" s="5" t="n">
-        <v>100</v>
+        <v>127</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="C12" s="5" t="n">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="D12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="F12" s="5" t="n">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="G12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="I12" s="5" t="n">
-        <v>127</v>
+        <v>174</v>
       </c>
       <c r="J12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="K12" s="5" t="inlineStr">
         <is>
-          <t>אופיר בלנקי</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="L12" s="5" t="n">
-        <v>128</v>
+        <v>148</v>
       </c>
       <c r="M12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
-          <t>טלי רמס</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="O12" s="5" t="n">
-        <v>97</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
-          <t>מישה זילברמן</t>
+          <t>אלדד כהן</t>
         </is>
       </c>
       <c r="C13" s="5" t="n">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="D13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>זהר אמויאל</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="F13" s="5" t="n">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="G13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="I13" s="5" t="n">
-        <v>123</v>
+        <v>152</v>
       </c>
       <c r="J13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
           <t>נטע שלמה</t>
         </is>
       </c>
       <c r="L13" s="5" t="n">
-        <v>114</v>
+        <v>146</v>
       </c>
       <c r="M13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
-          <t>דנה קוגל</t>
+          <t>שלי מורד</t>
         </is>
       </c>
       <c r="O13" s="5" t="n">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
-          <t>עידן אשכנזי</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="C14" s="5" t="n">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="D14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>איטה סימה</t>
+          <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="F14" s="5" t="n">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="G14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
-          <t>אופיר בלנקי</t>
+          <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="I14" s="5" t="n">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="J14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
-          <t>אריאל שאינסקי</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="L14" s="5" t="n">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="M14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
-          <t>אלכס גולדפרב</t>
+          <t>טלי רמס</t>
         </is>
       </c>
       <c r="O14" s="5" t="n">
-        <v>94</v>
+        <v>122</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="C15" s="5" t="n">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="D15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="F15" s="5" t="n">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="G15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="I15" s="5" t="n">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="J15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>דנה קוגל</t>
+          <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="L15" s="5" t="n">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="M15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
-          <t>איטה סימה</t>
+          <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="O15" s="5" t="n">
-        <v>93</v>
+        <v>119</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>אלדד כהן</t>
+          <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="C16" s="5" t="n">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="D16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>דנה קוגל</t>
         </is>
       </c>
       <c r="F16" s="5" t="n">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="G16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="I16" s="5" t="n">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="J16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
-          <t>טלי רמס</t>
+          <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="L16" s="5" t="n">
-        <v>96</v>
+        <v>128</v>
       </c>
       <c r="M16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
-          <t>נדיה רוזנברג</t>
+          <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="O16" s="5" t="n">
-        <v>83</v>
+        <v>118</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>דניל דובובנקו</t>
+          <t>רותם סילוק</t>
         </is>
       </c>
       <c r="C17" s="5" t="n">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="D17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="F17" s="5" t="n">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="G17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>גיא בלומנריך</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="I17" s="5" t="n">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="J17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>מרק ארונצ'יק</t>
+          <t>חלי ניימן</t>
         </is>
       </c>
       <c r="L17" s="5" t="n">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="M17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="O17" s="5" t="n">
-        <v>81</v>
+        <v>108</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="C18" s="5" t="n">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="D18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="F18" s="5" t="n">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="G18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
-          <t>אמיר שפירא</t>
+          <t>אלדד כהן</t>
         </is>
       </c>
       <c r="I18" s="5" t="n">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="J18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="K18" s="5" t="inlineStr">
         <is>
           <t>שלי מורד</t>
         </is>
       </c>
       <c r="L18" s="5" t="n">
-        <v>86</v>
+        <v>121</v>
       </c>
       <c r="M18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>חלי ניימן</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="O18" s="5" t="n">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="C19" s="5" t="n">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="F19" s="5" t="n">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>אלדד כהן</t>
+          <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="I19" s="5" t="n">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="J19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="L19" s="5" t="n">
-        <v>85</v>
+        <v>120</v>
       </c>
       <c r="M19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
-          <t>ליזה גילמן</t>
+          <t>חלי ניימן</t>
         </is>
       </c>
       <c r="O19" s="5" t="n">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="C20" s="5" t="n">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="F20" s="5" t="n">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="I20" s="5" t="n">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="J20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="L20" s="5" t="n">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="M20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="O20" s="5" t="n">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="C21" s="5" t="n">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="D21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="F21" s="5" t="n">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="I21" s="5" t="n">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="J21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>אלכס גולדפרב</t>
+          <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="L21" s="5" t="n">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="M21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="O21" s="5" t="n">
-        <v>49</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
-          <t>יואב אקשטיין</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="C22" s="5" t="n">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="D22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>אלינה ריטה סיקברה</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="F22" s="5" t="n">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="I22" s="5" t="n">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="J22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
-          <t>אלדד כהן</t>
+          <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="L22" s="5" t="n">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="M22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="O22" s="5" t="n">
-        <v>48</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="C23" s="5" t="n">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="D23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="F23" s="5" t="n">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="G23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="I23" s="5" t="n">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="J23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>חלי ניימן</t>
+          <t>אלדד כהן</t>
         </is>
       </c>
       <c r="L23" s="5" t="n">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="M23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="O23" s="5" t="n">
-        <v>47</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
-          <t>אריאל נדיב</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="C24" s="5" t="n">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="D24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>אלינה ריטה סיקברה</t>
         </is>
       </c>
       <c r="F24" s="5" t="n">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="G24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="I24" s="5" t="n">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="J24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
-          <t>נדיה רוזנברג</t>
+          <t>טלי רמס</t>
         </is>
       </c>
       <c r="L24" s="5" t="n">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="M24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="O24" s="5" t="n">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
-          <t>אופיר בלנקי</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="C25" s="5" t="n">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="D25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>רומי ענבר</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="F25" s="5" t="n">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>נעם הוכמן</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="I25" s="5" t="n">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="J25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>איטה סימה</t>
+          <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="L25" s="5" t="n">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="M25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="O25" s="5" t="n">
-        <v>35</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
-          <t>רותם סילוק</t>
+          <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="C26" s="5" t="n">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="D26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="F26" s="5" t="n">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>רותם סילוק</t>
         </is>
       </c>
       <c r="I26" s="5" t="n">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="J26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
-          <t>ליזה גילמן</t>
+          <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="L26" s="5" t="n">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="M26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="O26" s="5" t="n">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="C27" s="5" t="n">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="D27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="F27" s="5" t="n">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>דני שניידמן</t>
         </is>
       </c>
       <c r="I27" s="5" t="n">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="J27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>אלינה ברגלסון</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="L27" s="5" t="n">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="M27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="O27" s="5" t="n">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="C28" s="5" t="n">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="F28" s="5" t="n">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="I28" s="5" t="n">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="J28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>איטה סימה</t>
         </is>
       </c>
       <c r="L28" s="5" t="n">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="M28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="O28" s="5" t="n">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="C29" s="5" t="n">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>נדיה רוזנברג</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="F29" s="5" t="n">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="I29" s="5" t="n">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="J29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>זהר אמויאל</t>
+          <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="L29" s="5" t="n">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="M29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="O29" s="5" t="n">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
-          <t>נעם הוכמן</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="C30" s="5" t="n">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>רוזה פנחסוב</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="F30" s="5" t="n">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>דוד טרבינסקי</t>
         </is>
       </c>
       <c r="I30" s="5" t="n">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="J30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="L30" s="5" t="n">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="M30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="O30" s="5" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="C31" s="5" t="n">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>רומי ענבר</t>
         </is>
       </c>
       <c r="F31" s="5" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>יהב שדה</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="I31" s="5" t="n">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="J31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="L31" s="5" t="n">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="M31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="O31" s="5" t="n">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="C32" s="5" t="n">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="F32" s="5" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="I32" s="5" t="n">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="J32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
-          <t>דניל דובובנקו</t>
+          <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="L32" s="5" t="n">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="O32" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="C33" s="5" t="n">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="F33" s="5" t="n">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>נעם הוכמן</t>
         </is>
       </c>
       <c r="I33" s="5" t="n">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="J33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>יואב אקשטיין</t>
+          <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="L33" s="5" t="n">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="O33" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="C34" s="5" t="n">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>רוזה פנחסוב</t>
         </is>
       </c>
       <c r="F34" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="I34" s="5" t="n">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="J34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="K34" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="L34" s="5" t="n">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="O34" s="5" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B35" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>דוד טרבינסקי</t>
         </is>
       </c>
       <c r="C35" s="5" t="n">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="F35" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="I35" s="5" t="n">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="J35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="L35" s="5" t="n">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="M35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="O35" s="5" t="n">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="C36" s="5" t="n">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>נדין קפרלוב</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="F36" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="I36" s="5" t="n">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="J36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="L36" s="5" t="n">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="M36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="O36" s="5" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B37" s="5" t="inlineStr">
         <is>
-          <t>יהב שדה</t>
+          <t>ארז לוינסון</t>
         </is>
       </c>
       <c r="C37" s="5" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>שיראל בלנקי</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="F37" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="I37" s="5" t="n">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="J37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="L37" s="5" t="n">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>טאיסיה דושלוב</t>
         </is>
       </c>
       <c r="O37" s="5" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
-          <t>עמי אבוקסיס</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="C38" s="5" t="n">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="F38" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="I38" s="5" t="n">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="J38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="L38" s="5" t="n">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="O38" s="5" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B39" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>נעם הוכמן</t>
         </is>
       </c>
       <c r="C39" s="5" t="n">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="F39" s="5" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>רותם סילוק</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="I39" s="5" t="n">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="J39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="L39" s="5" t="n">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="O39" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="C40" s="5" t="n">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>אליה שמחייב</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="F40" s="5" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
-          <t>דוד טרבינסקי</t>
+          <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="I40" s="5" t="n">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="J40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="K40" s="5" t="inlineStr">
         <is>
-          <t>אלכס בס</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="L40" s="5" t="n">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="M40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="O40" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B41" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="C41" s="5" t="n">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>מיכל חנדרוס</t>
         </is>
       </c>
       <c r="F41" s="5" t="n">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="I41" s="5" t="n">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="J41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="L41" s="5" t="n">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="O41" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="C42" s="5" t="n">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="F42" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="I42" s="5" t="n">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="J42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="L42" s="5" t="n">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="O42" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="C43" s="5" t="n">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>דנה קוגל</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="F43" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="I43" s="5" t="n">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="J43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="L43" s="5" t="n">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="M43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="O43" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B44" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="C44" s="5" t="n">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>שיראל בלנקי</t>
         </is>
       </c>
       <c r="F44" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>אילן בנין</t>
         </is>
       </c>
       <c r="I44" s="5" t="n">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="J44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="L44" s="5" t="n">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="M44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="O44" s="5" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
-          <t>אורן טלר</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="C45" s="5" t="n">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>מיכל חנדרוס</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="F45" s="5" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>אמיר לביא</t>
         </is>
       </c>
       <c r="I45" s="5" t="n">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="J45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="L45" s="5" t="n">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="M45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="O45" s="5" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
-          <t>נעם שגיא</t>
+          <t>עמי אבוקסיס</t>
         </is>
       </c>
       <c r="C46" s="5" t="n">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="F46" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="I46" s="5" t="n">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="J46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="L46" s="5" t="n">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="M46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="O46" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B47" s="5" t="inlineStr">
         <is>
-          <t>סתיו פלג</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="C47" s="5" t="n">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>ולנטינה קזאק</t>
+          <t>אליה שמחייב</t>
         </is>
       </c>
       <c r="F47" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="I47" s="5" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="L47" s="5" t="n">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="M47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="O47" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B48" s="5" t="inlineStr">
         <is>
-          <t>ארז לוינסון</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="C48" s="5" t="n">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>תמרה טלר</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="F48" s="5" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="I48" s="5" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="K48" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="L48" s="5" t="n">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="O48" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B49" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="C49" s="5" t="n">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>אנה סוחורוקוב</t>
+          <t>סבטלנה קפליאן</t>
         </is>
       </c>
       <c r="F49" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>ליאור קרויטר</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="I49" s="5" t="n">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="J49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="L49" s="5" t="n">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="O49" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B50" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="C50" s="5" t="n">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>יבגניה גולדברג</t>
+          <t>ולנטינה קזאק</t>
         </is>
       </c>
       <c r="F50" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>ארז לוינסון</t>
         </is>
       </c>
       <c r="I50" s="5" t="n">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="J50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="K50" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="L50" s="5" t="n">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="M50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="O50" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B51" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>זוגות נשים ברנר</t>
         </is>
       </c>
       <c r="C51" s="5" t="n">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>תמרה טלר</t>
         </is>
       </c>
       <c r="F51" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="I51" s="5" t="n">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="J51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>מיכל חנדרוס</t>
+          <t>אלכס בס</t>
         </is>
       </c>
       <c r="L51" s="5" t="n">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="O51" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B52" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="C52" s="5" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>טאיסיה דושלוב</t>
         </is>
       </c>
       <c r="F52" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
-          <t>אריאל נדיב</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="I52" s="5" t="n">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="J52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="K52" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="L52" s="5" t="n">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="M52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="O52" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B53" s="5" t="inlineStr">
         <is>
-          <t>דוד טרבינסקי</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="C53" s="5" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>יאנה נילובה</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="F53" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="I53" s="5" t="n">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="J53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="L53" s="5" t="n">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="M53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="O53" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B54" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>שחקן פיקטיבי פתח תקוה</t>
         </is>
       </c>
       <c r="C54" s="5" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה קפליאן</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="F54" s="5" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
-          <t>ראובן מוזס</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="I54" s="5" t="n">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="J54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="K54" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>מיכל חנדרוס</t>
         </is>
       </c>
       <c r="L54" s="5" t="n">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="N54" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="O54" s="5" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B55" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>סתיו פלג</t>
         </is>
       </c>
       <c r="C55" s="5" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה סרטקוב </t>
+          <t>יבגניה גולדברג</t>
         </is>
       </c>
       <c r="F55" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="I55" s="5" t="n">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="J55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="L55" s="5" t="n">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="O55" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B56" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="C56" s="5" t="n">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>אירינה גימפלסון</t>
+          <t>לירי שגב</t>
         </is>
       </c>
       <c r="F56" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
-          <t>אמיר לביא</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="I56" s="5" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="J56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="K56" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="L56" s="5" t="n">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="M56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="N56" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה לדוויץ'</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="O56" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
-          <t>פליקס קבטני</t>
+          <t>זוגות נשים אזור</t>
         </is>
       </c>
       <c r="C57" s="5" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>דנה גליקמן</t>
+          <t>אנה סוחורוקוב</t>
         </is>
       </c>
       <c r="F57" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="I57" s="5" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="J57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="L57" s="5" t="n">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="N57" s="5" t="inlineStr">
         <is>
-          <t>אנה קרקוזוווה</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="O57" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B58" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי פתח תקוה</t>
+          <t>אורן טלר</t>
         </is>
       </c>
       <c r="C58" s="5" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>שירה מוזס</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="F58" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="I58" s="5" t="n">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="K58" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="L58" s="5" t="n">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="M58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>אנסטסיה לדוויץ'</t>
         </is>
       </c>
       <c r="O58" s="5" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="C59" s="5" t="n">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>לירי שגב</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="F59" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>ארתור שיפונוב</t>
         </is>
       </c>
       <c r="I59" s="5" t="n">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="L59" s="5" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="M59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
-          <t>נטע לוין</t>
+          <t>אנה קרקוזוווה</t>
         </is>
       </c>
       <c r="O59" s="5" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B60" s="5" t="inlineStr">
         <is>
-          <t>דן פיטשון</t>
+          <t>זוגות נשים יהוד ב'</t>
         </is>
       </c>
       <c r="C60" s="5" t="n">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>סופיה כריסטו</t>
         </is>
       </c>
       <c r="F60" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>ליאור קרויטר</t>
         </is>
       </c>
       <c r="I60" s="5" t="n">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="K60" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="L60" s="5" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="M60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="O60" s="5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B61" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>נעם שגיא</t>
         </is>
       </c>
       <c r="C61" s="5" t="n">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>אירינה גימפלסון</t>
         </is>
       </c>
       <c r="F61" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="I61" s="5" t="n">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="J61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="L61" s="5" t="n">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="M61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="N61" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>נטע לוין</t>
         </is>
       </c>
       <c r="O61" s="5" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B62" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים אזור</t>
+          <t>דן פיטשון</t>
         </is>
       </c>
       <c r="C62" s="5" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>דנה גליקמן</t>
         </is>
       </c>
       <c r="F62" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
-          <t>אורן טלר</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="I62" s="5" t="n">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="K62" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="L62" s="5" t="n">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="M62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="N62" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="O62" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B63" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי אור עקיבא</t>
+          <t>גל חירם</t>
         </is>
       </c>
       <c r="C63" s="5" t="n">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>נופר ברדוגו</t>
+          <t>שירה מוזס</t>
         </is>
       </c>
       <c r="F63" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="I63" s="5" t="n">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="L63" s="5" t="n">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="M63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="N63" s="5" t="inlineStr">
         <is>
-          <t>עדן מוזס</t>
+          <t>נועה בולר</t>
         </is>
       </c>
       <c r="O63" s="5" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B64" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="C64" s="5" t="n">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>ספיר בן עטר</t>
+          <t>סבטלנה סרטקוב </t>
         </is>
       </c>
       <c r="F64" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="H64" s="5" t="inlineStr">
         <is>
-          <t>ארז לוינסון</t>
+          <t>ראובן מוזס</t>
         </is>
       </c>
       <c r="I64" s="5" t="n">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="K64" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="L64" s="5" t="n">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="O64" s="5"/>
+        <v>35</v>
+      </c>
+      <c r="M64" s="5" t="n">
+        <v>60</v>
+      </c>
+      <c r="N64" s="5" t="inlineStr">
+        <is>
+          <t>יאנה מולודצקי</t>
+        </is>
+      </c>
+      <c r="O64" s="5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B65" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="C65" s="5" t="n">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>סוזי בדליאן</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="F65" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>מיכאל מחנובסקי</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="I65" s="5" t="n">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="L65" s="5" t="n">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="O65" s="5"/>
+        <v>34</v>
+      </c>
+      <c r="M65" s="5" t="n">
+        <v>61</v>
+      </c>
+      <c r="N65" s="5" t="inlineStr">
+        <is>
+          <t>עדן מוזס</t>
+        </is>
+      </c>
+      <c r="O65" s="5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B66" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>ארתור שיפונוב</t>
         </is>
       </c>
       <c r="C66" s="5" t="n">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="F66" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="H66" s="5" t="inlineStr">
         <is>
-          <t>אלכס טרבינסקי</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="I66" s="5" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="K66" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="L66" s="5" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="M66" s="5"/>
       <c r="N66" s="5"/>
       <c r="O66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B67" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>אמיר לביא</t>
         </is>
       </c>
       <c r="C67" s="5" t="n">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרמור</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="F67" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
           <t>דן פיטשון</t>
         </is>
       </c>
       <c r="I67" s="5" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="L67" s="5" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="M67" s="5"/>
       <c r="N67" s="5"/>
       <c r="O67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
-          <t>גל חירם</t>
+          <t>שחקן פיקטיבי אור עקיבא</t>
         </is>
       </c>
       <c r="C68" s="5" t="n">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="F68" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="I68" s="5" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="J68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="K68" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="L68" s="5" t="n">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="M68" s="5"/>
       <c r="N68" s="5"/>
       <c r="O68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B69" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים יהוד ב'</t>
+          <t>פליקס קבטני</t>
         </is>
       </c>
       <c r="C69" s="5" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>קסניה חבורוב</t>
+          <t>נופר ברדוגו</t>
         </is>
       </c>
       <c r="F69" s="5" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>אורן טלר</t>
         </is>
       </c>
       <c r="I69" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>מישה זילברמן</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="L69" s="5" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M69" s="5"/>
       <c r="N69" s="5"/>
       <c r="O69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="C70" s="5" t="n">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>אמלי הורוביץ</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="F70" s="5" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="I70" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="K70" s="5" t="inlineStr">
         <is>
-          <t>אמיר שפירא</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="L70" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="M70" s="5"/>
       <c r="N70" s="5"/>
       <c r="O70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B71" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים ברנר</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="C71" s="5" t="n">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="F71" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>מיכאל מחנובסקי</t>
         </is>
       </c>
       <c r="I71" s="5" t="n">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="L71" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="M71" s="5"/>
       <c r="N71" s="5"/>
       <c r="O71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B72" s="5" t="inlineStr">
         <is>
-          <t>דניס איידינוב</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="C72" s="5" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="F72" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="H72" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="I72" s="5" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="K72" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="L72" s="5" t="n">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="M72" s="5"/>
       <c r="N72" s="5"/>
       <c r="O72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B73" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="C73" s="5" t="n">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>ספיר בן עטר</t>
         </is>
       </c>
       <c r="F73" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="I73" s="5" t="n">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="L73" s="5" t="n">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="M73" s="5"/>
       <c r="N73" s="5"/>
       <c r="O73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B74" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="C74" s="5" t="n">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>סוזי בדליאן</t>
         </is>
       </c>
       <c r="F74" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="H74" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="I74" s="5" t="n">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="K74" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="L74" s="5" t="n">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="M74" s="5"/>
       <c r="N74" s="5"/>
       <c r="O74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B75" s="5" t="inlineStr">
         <is>
-          <t>ארתור שיפונוב</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="C75" s="5" t="n">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה לדוויץ'</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="F75" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="I75" s="5" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="L75" s="5" t="n">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="M75" s="5"/>
       <c r="N75" s="5"/>
       <c r="O75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B76" s="5" t="inlineStr">
         <is>
-          <t>אמיר לביא</t>
+          <t>שחקן פיקטיבי אשדוד</t>
         </is>
       </c>
       <c r="C76" s="5" t="n">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
-          <t>אלונה בן עמי</t>
+          <t>אמלי הורוביץ</t>
         </is>
       </c>
       <c r="F76" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="H76" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>לירן גנון</t>
         </is>
       </c>
       <c r="I76" s="5" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="K76" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="L76" s="5" t="n">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="M76" s="5"/>
       <c r="N76" s="5"/>
       <c r="O76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B77" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="C77" s="5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>אלינה ראייב</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="F77" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>דניס איידינוב</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="I77" s="5" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>יבגניה גולדברג</t>
+          <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="L77" s="5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B78" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>זוגות נשים זכרון א'</t>
         </is>
       </c>
       <c r="C78" s="5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>נועה ארויו</t>
         </is>
       </c>
       <c r="F78" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
-          <t>פליקס קבטני</t>
+          <t>אלכס טרבינסקי</t>
         </is>
       </c>
       <c r="I78" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="K78" s="5" t="inlineStr">
         <is>
-          <t>עידן אשכנזי</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="L78" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B79" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי אשדוד</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="C79" s="5" t="n">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>נועה ארויו</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="F79" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="I79" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>סבטלנה קפליאן</t>
         </is>
       </c>
       <c r="L79" s="5" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="M79" s="5"/>
       <c r="N79" s="5"/>
       <c r="O79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="C80" s="5" t="n">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה רודלר</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="F80" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="I80" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="K80" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="L80" s="5" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="M80" s="5"/>
       <c r="N80" s="5"/>
       <c r="O80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B81" s="5" t="inlineStr">
         <is>
           <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="C81" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>אנסטסיה לדוויץ'</t>
         </is>
       </c>
       <c r="F81" s="5" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>לירן גנון</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="I81" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="L81" s="5" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B82" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים טבעון א'</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="C82" s="5" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
-          <t>עדן סאבוב</t>
+          <t>קסניה חבורוב</t>
         </is>
       </c>
       <c r="F82" s="5" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="I82" s="5" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="K82" s="5" t="inlineStr">
         <is>
-          <t>גיא בלומנריך</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="L82" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="M82" s="5"/>
       <c r="N82" s="5"/>
       <c r="O82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B83" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="C83" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>ויקטוריה רודלר</t>
         </is>
       </c>
       <c r="F83" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="I83" s="5" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="J83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="L83" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="M83" s="5"/>
       <c r="N83" s="5"/>
       <c r="O83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B84" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>דניס איידינוב</t>
         </is>
       </c>
       <c r="C84" s="5" t="n">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
-          <t>סופיה כריסטו</t>
+          <t>דריה זברסקי</t>
         </is>
       </c>
       <c r="F84" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="H84" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="I84" s="5" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="J84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="K84" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה קפליאן</t>
+          <t>יבגניה גולדברג</t>
         </is>
       </c>
       <c r="L84" s="5" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="M84" s="5"/>
       <c r="N84" s="5"/>
       <c r="O84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B85" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="C85" s="5" t="n">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>דריה זברסקי</t>
+          <t>אלונה בן עמי</t>
         </is>
       </c>
       <c r="F85" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>בן אשורוב</t>
         </is>
       </c>
       <c r="I85" s="5" t="n">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="L85" s="5" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="M85" s="5"/>
       <c r="N85" s="5"/>
       <c r="O85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B86" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>רון שרגא</t>
         </is>
       </c>
       <c r="C86" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>מיכל בירובה</t>
+          <t>אלינה ראייב</t>
         </is>
       </c>
       <c r="F86" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="H86" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>דניס איידינוב</t>
         </is>
       </c>
       <c r="I86" s="5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="J86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="K86" s="5" t="inlineStr">
         <is>
-          <t>אליה שמחייב</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="L86" s="5" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="M86" s="5"/>
       <c r="N86" s="5"/>
       <c r="O86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B87" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>זוגות נשים מודיעין</t>
         </is>
       </c>
       <c r="C87" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>לשם חבושה</t>
+          <t>עדן סאבוב</t>
         </is>
       </c>
       <c r="F87" s="5" t="n">
         <v>4</v>
       </c>
       <c r="G87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>פליקס קבטני</t>
         </is>
       </c>
       <c r="I87" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="L87" s="5" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="M87" s="5"/>
       <c r="N87" s="5"/>
       <c r="O87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B88" s="5" t="inlineStr">
         <is>
-          <t>רון שרגא</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="C88" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
-          <t>דניאל מילר</t>
+          <t>מיכל בירובה</t>
         </is>
       </c>
       <c r="F88" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="I88" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
-          <t>ולנטינה קזאק</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="L88" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M88" s="5"/>
       <c r="N88" s="5"/>
       <c r="O88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B89" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="C89" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>רגב ליאור</t>
         </is>
       </c>
       <c r="F89" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>דני ספוזניקוב</t>
         </is>
       </c>
       <c r="I89" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="L89" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M89" s="5"/>
       <c r="N89" s="5"/>
       <c r="O89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="B90" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי נשרים</t>
+          <t>זוגות נשים טבעון א'</t>
         </is>
       </c>
       <c r="C90" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>שני שולט</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="F90" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="H90" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="I90" s="5" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="J90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="K90" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>ולנטינה קזאק</t>
         </is>
       </c>
       <c r="L90" s="5" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="M90" s="5"/>
       <c r="N90" s="5"/>
       <c r="O90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B91" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="C91" s="5" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="F91" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="I91" s="5" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="J91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="L91" s="5" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="M91" s="5"/>
       <c r="N91" s="5"/>
       <c r="O91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B92" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="C92" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>שני שולט</t>
         </is>
       </c>
       <c r="F92" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="H92" s="5" t="inlineStr">
         <is>
-          <t>דני ספוזניקוב</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="I92" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="J92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="K92" s="5" t="inlineStr">
         <is>
-          <t>רוזה פנחסוב</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="L92" s="5" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="M92" s="5"/>
       <c r="N92" s="5"/>
       <c r="O92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B93" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>שחקן פיקטיבי נשרים</t>
         </is>
       </c>
       <c r="C93" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>יוליה ורדל</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="F93" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="I93" s="5" t="n">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="J93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>אליה שמחייב</t>
         </is>
       </c>
       <c r="L93" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M93" s="5"/>
       <c r="N93" s="5"/>
       <c r="O93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B94" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי חצור א</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="C94" s="5" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>יוליה ורדל</t>
         </is>
       </c>
       <c r="F94" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="H94" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="I94" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="K94" s="5" t="inlineStr">
         <is>
           <t>יעל אבידן</t>
         </is>
       </c>
       <c r="L94" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M94" s="5"/>
       <c r="N94" s="5"/>
       <c r="O94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B95" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים לוד א'</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="C95" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>אנה איידלשטיין</t>
+          <t>דניאל מילר</t>
         </is>
       </c>
       <c r="F95" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
           <t>שי וולף</t>
         </is>
       </c>
       <c r="I95" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="L95" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M95" s="5"/>
       <c r="N95" s="5"/>
       <c r="O95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B96" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים זכרון א'</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="C96" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
-          <t>גלית בן אנו</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="F96" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="H96" s="5" t="inlineStr">
         <is>
-          <t>סתיו פלג</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="I96" s="5" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="J96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="K96" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="L96" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M96" s="5"/>
       <c r="N96" s="5"/>
       <c r="O96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B97" s="5" t="inlineStr">
         <is>
-          <t>יעקב פוקסון</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="C97" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>סופיה אפנסייבה</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="F97" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי לזנר</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="I97" s="5" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="J97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>סופיה אפנסייבה</t>
         </is>
       </c>
       <c r="L97" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M97" s="5"/>
       <c r="N97" s="5"/>
       <c r="O97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B98" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="C98" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>אנסטסיה קירילוב</t>
         </is>
       </c>
       <c r="F98" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="H98" s="5" t="inlineStr">
         <is>
-          <t>דניל דובובנקו</t>
+          <t>סתיו פלג</t>
         </is>
       </c>
       <c r="I98" s="5" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="J98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="K98" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="L98" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M98" s="5"/>
       <c r="N98" s="5"/>
       <c r="O98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B99" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="C99" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>אנה איידלשטיין</t>
         </is>
       </c>
       <c r="F99" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>לאון פוגץ</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="I99" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="J99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>נדין קפרלוב</t>
+          <t>רוזה פנחסוב</t>
         </is>
       </c>
       <c r="L99" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="M99" s="5"/>
       <c r="N99" s="5"/>
       <c r="O99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B100" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>דני ספוזניקוב</t>
         </is>
       </c>
       <c r="C100" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
-          <t>רגב ליאור</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="F100" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="I100" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="J100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="K100" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה רודלר</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="L100" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="M100" s="5"/>
       <c r="N100" s="5"/>
       <c r="O100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B101" s="5" t="inlineStr">
         <is>
-          <t>אריאל שאינסקי</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="C101" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="F101" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="I101" s="5" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="J101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="L101" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M101" s="5"/>
       <c r="N101" s="5"/>
       <c r="O101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B102" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="C102" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
-          <t>קרינה איטקין</t>
+          <t>דנאל שללשוילי</t>
         </is>
       </c>
       <c r="F102" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="H102" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="I102" s="5" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="K102" s="5" t="inlineStr">
         <is>
-          <t>מיקה ציבולסקי</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="L102" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M102" s="5"/>
       <c r="N102" s="5"/>
       <c r="O102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B103" s="5" t="inlineStr">
         <is>
-          <t>דני ספוזניקוב</t>
+          <t>שחקן פיקטיבי חצור א</t>
         </is>
       </c>
       <c r="C103" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>מרינה לנדוור</t>
+          <t>גלית בן אנו</t>
         </is>
       </c>
       <c r="F103" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>אפי נדיב</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="I103" s="5" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="L103" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M103" s="5"/>
       <c r="N103" s="5"/>
       <c r="O103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B104" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="C104" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
-          <t>ילנה טרוסמן</t>
+          <t>יעל אבידן</t>
         </is>
       </c>
       <c r="F104" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="H104" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="I104" s="5" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="K104" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="L104" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M104" s="5"/>
       <c r="N104" s="5"/>
       <c r="O104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="B105" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="C105" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>קלואי הופ בוליו</t>
+          <t>סופיה אפנסייבה</t>
         </is>
       </c>
       <c r="F105" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="I105" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="L105" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M105" s="5"/>
       <c r="N105" s="5"/>
       <c r="O105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="B106" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="C106" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
-          <t>עדי דגן</t>
+          <t>קרינה איטקין</t>
         </is>
       </c>
       <c r="F106" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="H106" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="I106" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="K106" s="5" t="inlineStr">
         <is>
-          <t>אנה סוחורוקוב</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="L106" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M106" s="5"/>
       <c r="N106" s="5"/>
       <c r="O106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="B107" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="C107" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>רונית טסלר עדן</t>
+          <t>קלואי הופ בוליו</t>
         </is>
       </c>
       <c r="F107" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>דמיטרי לזנר</t>
         </is>
       </c>
       <c r="I107" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>דפנה רייכר</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="L107" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M107" s="5"/>
       <c r="N107" s="5"/>
       <c r="O107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B108" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="C108" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
-          <t>אמיליה פטרוב</t>
+          <t>מרינה לנדוור</t>
         </is>
       </c>
       <c r="F108" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="H108" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="I108" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="K108" s="5" t="inlineStr">
         <is>
-          <t>אלינה ריטה סיקברה</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="L108" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M108" s="5"/>
       <c r="N108" s="5"/>
       <c r="O108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B109" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="C109" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>נועה בולר</t>
         </is>
       </c>
       <c r="F109" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>רון שרגא</t>
         </is>
       </c>
       <c r="I109" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="L109" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M109" s="5"/>
       <c r="N109" s="5"/>
       <c r="O109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B110" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="C110" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
-          <t>דנאל שללשוילי</t>
+          <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="F110" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="H110" s="5" t="inlineStr">
         <is>
-          <t>ארתור שיפונוב</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="I110" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="K110" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="L110" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M110" s="5"/>
       <c r="N110" s="5"/>
       <c r="O110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B111" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="C111" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>עדי דגן</t>
         </is>
       </c>
       <c r="F111" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>אפי נדיב</t>
         </is>
       </c>
       <c r="I111" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="L111" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M111" s="5"/>
       <c r="N111" s="5"/>
       <c r="O111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="B112" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="C112" s="5" t="n">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="F112" s="5"/>
+        <v>17</v>
+      </c>
+      <c r="D112" s="5" t="n">
+        <v>108</v>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>אמיליה פטרוב</t>
+        </is>
+      </c>
+      <c r="F112" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="I112" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="K112" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>ויקטוריה רודלר</t>
         </is>
       </c>
       <c r="L112" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M112" s="5"/>
       <c r="N112" s="5"/>
       <c r="O112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B113" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="C113" s="5" t="n">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="F113" s="5"/>
+        <v>17</v>
+      </c>
+      <c r="D113" s="5" t="n">
+        <v>109</v>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>רונית טסלר עדן</t>
+        </is>
+      </c>
+      <c r="F113" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>לאון פוגץ</t>
         </is>
       </c>
       <c r="I113" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="L113" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="M113" s="5"/>
       <c r="N113" s="5"/>
       <c r="O113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B114" s="5" t="inlineStr">
         <is>
-          <t>שי וולף</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="C114" s="5" t="n">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="F114" s="5"/>
+        <v>17</v>
+      </c>
+      <c r="D114" s="5" t="n">
+        <v>110</v>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>ילנה טרוסמן</t>
+        </is>
+      </c>
+      <c r="F114" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="H114" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישמן</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="I114" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="K114" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי קלימנקו</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="L114" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M114" s="5"/>
       <c r="N114" s="5"/>
       <c r="O114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B115" s="5" t="inlineStr">
         <is>
-          <t>כפיר סורקין</t>
+          <t>יעקב פישמן</t>
         </is>
       </c>
       <c r="C115" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>דניס ויינר</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="I115" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>דנאל שללשוילי</t>
         </is>
       </c>
       <c r="L115" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M115" s="5"/>
       <c r="N115" s="5"/>
       <c r="O115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B116" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>יעקב פוקסון</t>
         </is>
       </c>
       <c r="C116" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5"/>
       <c r="F116" s="5"/>
       <c r="G116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="H116" s="5" t="inlineStr">
         <is>
-          <t>אלי אדרי</t>
+          <t>יאן סיבק</t>
         </is>
       </c>
       <c r="I116" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="K116" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="L116" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M116" s="5"/>
       <c r="N116" s="5"/>
       <c r="O116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B117" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="C117" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5"/>
       <c r="F117" s="5"/>
       <c r="G117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="I117" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="L117" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M117" s="5"/>
       <c r="N117" s="5"/>
       <c r="O117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B118" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="C118" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5"/>
       <c r="F118" s="5"/>
       <c r="G118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="H118" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="I118" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="K118" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>אנה סוחורוקוב</t>
         </is>
       </c>
       <c r="L118" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M118" s="5"/>
       <c r="N118" s="5"/>
       <c r="O118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="B119" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>שי וולף</t>
         </is>
       </c>
       <c r="C119" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5"/>
       <c r="F119" s="5"/>
       <c r="G119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="I119" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="L119" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M119" s="5"/>
       <c r="N119" s="5"/>
       <c r="O119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="B120" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>זוגות נשים לוד א'</t>
         </is>
       </c>
       <c r="C120" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="I120" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="K120" s="5" t="inlineStr">
         <is>
-          <t>אלינה ראייב</t>
+          <t>דפנה רייכר</t>
         </is>
       </c>
       <c r="L120" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M120" s="5"/>
       <c r="N120" s="5"/>
       <c r="O120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="B121" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>זוגות נשים ראשון לציון א'</t>
         </is>
       </c>
       <c r="C121" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5" t="n">
         <v>117</v>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="I121" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J121" s="5" t="n">
         <v>117</v>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>דריה זברסקי</t>
         </is>
       </c>
       <c r="L121" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M121" s="5"/>
       <c r="N121" s="5"/>
       <c r="O121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="B122" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="C122" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5" t="n">
         <v>118</v>
       </c>
       <c r="H122" s="5" t="inlineStr">
         <is>
-          <t>יאן סיבק</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="I122" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J122" s="5" t="n">
         <v>118</v>
       </c>
       <c r="K122" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>אלינה ריטה סיקברה</t>
         </is>
       </c>
       <c r="L122" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M122" s="5"/>
       <c r="N122" s="5"/>
       <c r="O122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="B123" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים מודיעין</t>
+          <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="C123" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5" t="n">
         <v>119</v>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>רון שרגא</t>
+          <t>ארז ניר</t>
         </is>
       </c>
       <c r="I123" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J123" s="5" t="n">
         <v>119</v>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="L123" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M123" s="5"/>
       <c r="N123" s="5"/>
       <c r="O123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B124" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="C124" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5" t="n">
         <v>120</v>
       </c>
       <c r="H124" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="I124" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J124" s="5" t="n">
         <v>120</v>
       </c>
       <c r="K124" s="5" t="inlineStr">
         <is>
-          <t>סופיה אפנסייבה</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="L124" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M124" s="5"/>
       <c r="N124" s="5"/>
       <c r="O124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="B125" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>יאן סיבק</t>
         </is>
       </c>
       <c r="C125" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5" t="n">
         <v>121</v>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>דויד בן דויד</t>
+          <t>דניס ויינר</t>
         </is>
       </c>
       <c r="I125" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J125" s="5" t="n">
         <v>121</v>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="L125" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M125" s="5"/>
       <c r="N125" s="5"/>
       <c r="O125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B126" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="C126" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5" t="n">
         <v>122</v>
       </c>
       <c r="H126" s="5" t="inlineStr">
         <is>
-          <t>כפיר סורקין</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="I126" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J126" s="5" t="n">
         <v>122</v>
       </c>
       <c r="K126" s="5" t="inlineStr">
         <is>
-          <t>סוזי בדליאן</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="L126" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M126" s="5"/>
       <c r="N126" s="5"/>
       <c r="O126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B127" s="5" t="inlineStr">
         <is>
-          <t>מיכאל קריב</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="C127" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5" t="n">
         <v>123</v>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>אלי אדרי</t>
         </is>
       </c>
       <c r="I127" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J127" s="5" t="n">
         <v>123</v>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>לירי שגב</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="L127" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M127" s="5"/>
       <c r="N127" s="5"/>
       <c r="O127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B128" s="5" t="inlineStr">
         <is>
-          <t>יאן סיבק</t>
+          <t>בן אשורוב</t>
         </is>
       </c>
       <c r="C128" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5" t="n">
         <v>124</v>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="I128" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J128" s="5" t="n">
         <v>124</v>
       </c>
       <c r="K128" s="5" t="inlineStr">
         <is>
-          <t>אמלי הורוביץ</t>
+          <t>דמיטרי קלימנקו</t>
         </is>
       </c>
       <c r="L128" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M128" s="5"/>
       <c r="N128" s="5"/>
       <c r="O128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="B129" s="5" t="inlineStr">
         <is>
-          <t>דניס ויינר</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="C129" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5" t="n">
         <v>125</v>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>לאוניד שרלין</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="I129" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J129" s="5" t="n">
         <v>125</v>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="L129" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M129" s="5"/>
       <c r="N129" s="5"/>
       <c r="O129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="B130" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="C130" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5" t="n">
         <v>126</v>
       </c>
       <c r="H130" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="I130" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J130" s="5" t="n">
         <v>126</v>
       </c>
       <c r="K130" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="L130" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M130" s="5"/>
       <c r="N130" s="5"/>
       <c r="O130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="B131" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="C131" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5" t="n">
         <v>127</v>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>נעם שגיא</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="I131" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J131" s="5" t="n">
         <v>127</v>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="L131" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M131" s="5"/>
       <c r="N131" s="5"/>
       <c r="O131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="B132" s="5" t="inlineStr">
         <is>
-          <t>גיא מוזס</t>
+          <t>דאניש באלאג'י</t>
         </is>
       </c>
       <c r="C132" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5" t="n">
         <v>128</v>
       </c>
       <c r="H132" s="5" t="inlineStr">
         <is>
-          <t>שי רייכר</t>
+          <t>יעקב פישמן</t>
         </is>
       </c>
       <c r="I132" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J132" s="5" t="n">
         <v>128</v>
       </c>
       <c r="K132" s="5" t="inlineStr">
         <is>
-          <t>נופר ברדוגו</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="L132" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M132" s="5"/>
       <c r="N132" s="5"/>
       <c r="O132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="B133" s="5" t="inlineStr">
         <is>
-          <t>שגיא סהר</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="C133" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5" t="n">
         <v>129</v>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="I133" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J133" s="5" t="n">
         <v>129</v>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="L133" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M133" s="5"/>
       <c r="N133" s="5"/>
       <c r="O133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B134" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי קלימנקו</t>
+          <t>כפיר סורקין</t>
         </is>
       </c>
       <c r="C134" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5" t="n">
         <v>130</v>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
-          <t>ארז ניר</t>
+          <t>כפיר סורקין</t>
         </is>
       </c>
       <c r="I134" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J134" s="5" t="n">
         <v>130</v>
       </c>
       <c r="K134" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="L134" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M134" s="5"/>
       <c r="N134" s="5"/>
       <c r="O134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B135" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="C135" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5" t="n">
         <v>131</v>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="I135" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J135" s="5" t="n">
         <v>131</v>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>מיכאל מחנובסקי</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="L135" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M135" s="5"/>
       <c r="N135" s="5"/>
       <c r="O135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="B136" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="C136" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5" t="n">
         <v>132</v>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
-          <t>גיא מוזס</t>
+          <t>דויד בן דויד</t>
         </is>
       </c>
       <c r="I136" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J136" s="5" t="n">
         <v>132</v>
       </c>
       <c r="K136" s="5" t="inlineStr">
         <is>
-          <t>תמר קרסו</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="L136" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M136" s="5"/>
       <c r="N136" s="5"/>
       <c r="O136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="B137" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="C137" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5" t="n">
         <v>133</v>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>אורי רוטנברג</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="I137" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J137" s="5" t="n">
         <v>133</v>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>אנה איידלשטיין</t>
+          <t>אלינה ראייב</t>
         </is>
       </c>
       <c r="L137" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M137" s="5"/>
       <c r="N137" s="5"/>
       <c r="O137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="B138" s="5" t="inlineStr">
         <is>
-          <t>לירן גנון</t>
+          <t>אלן קצב</t>
         </is>
       </c>
       <c r="C138" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5" t="n">
         <v>134</v>
       </c>
       <c r="H138" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="I138" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J138" s="5" t="n">
         <v>134</v>
       </c>
       <c r="K138" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="L138" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M138" s="5"/>
       <c r="N138" s="5"/>
       <c r="O138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B139" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="C139" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5" t="n">
         <v>135</v>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="I139" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J139" s="5" t="n">
         <v>135</v>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="L139" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M139" s="5"/>
       <c r="N139" s="5"/>
       <c r="O139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="B140" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>מיכאל קריב</t>
         </is>
       </c>
       <c r="C140" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5" t="n">
         <v>136</v>
       </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="I140" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J140" s="5" t="n">
         <v>136</v>
       </c>
       <c r="K140" s="5" t="inlineStr">
         <is>
-          <t>דריה זברסקי</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="L140" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M140" s="5"/>
       <c r="N140" s="5"/>
       <c r="O140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="B141" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="C141" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5" t="n">
         <v>137</v>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="I141" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J141" s="5" t="n">
         <v>137</v>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>סוזי בדליאן</t>
         </is>
       </c>
       <c r="L141" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M141" s="5"/>
       <c r="N141" s="5"/>
       <c r="O141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="B142" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>דניס ויינר</t>
         </is>
       </c>
       <c r="C142" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5" t="n">
         <v>138</v>
       </c>
       <c r="H142" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>לאוניד שרלין</t>
         </is>
       </c>
       <c r="I142" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J142" s="5" t="n">
         <v>138</v>
       </c>
       <c r="K142" s="5" t="inlineStr">
         <is>
-          <t>נתן אייזנשטדט</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="L142" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M142" s="5"/>
       <c r="N142" s="5"/>
       <c r="O142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="B143" s="5" t="inlineStr">
         <is>
           <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="C143" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5" t="n">
         <v>139</v>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>שי רייכר</t>
         </is>
       </c>
       <c r="I143" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J143" s="5" t="n">
         <v>139</v>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>דניאל מילר</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="L143" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M143" s="5"/>
       <c r="N143" s="5"/>
       <c r="O143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="B144" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="C144" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5" t="n">
         <v>140</v>
       </c>
       <c r="H144" s="5" t="inlineStr">
         <is>
-          <t>אביב שדה</t>
+          <t>נעם שגיא</t>
         </is>
       </c>
       <c r="I144" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J144" s="5" t="n">
         <v>140</v>
       </c>
       <c r="K144" s="5" t="inlineStr">
         <is>
-          <t>אירינה גימפלסון</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="L144" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M144" s="5"/>
       <c r="N144" s="5"/>
       <c r="O144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="B145" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="C145" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5" t="n">
         <v>141</v>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="I145" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J145" s="5" t="n">
         <v>141</v>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>נופר ברדוגו</t>
         </is>
       </c>
       <c r="L145" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M145" s="5"/>
       <c r="N145" s="5"/>
       <c r="O145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B146" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישמן</t>
+          <t>לירן גנון</t>
         </is>
       </c>
       <c r="C146" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5" t="n">
         <v>142</v>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="I146" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J146" s="5" t="n">
         <v>142</v>
       </c>
       <c r="K146" s="5" t="inlineStr">
         <is>
-          <t>יאנה נילובה</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="L146" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M146" s="5"/>
       <c r="N146" s="5"/>
       <c r="O146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B147" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים ראשון לציון א'</t>
+          <t>גיא מוזס</t>
         </is>
       </c>
       <c r="C147" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D147" s="5"/>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5" t="n">
         <v>143</v>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>גיא מוזס</t>
         </is>
       </c>
       <c r="I147" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J147" s="5" t="n">
         <v>143</v>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>מיכאל מחנובסקי</t>
         </is>
       </c>
       <c r="L147" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M147" s="5"/>
       <c r="N147" s="5"/>
       <c r="O147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B148" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>שגיא סהר</t>
         </is>
       </c>
       <c r="C148" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5" t="n">
         <v>144</v>
       </c>
       <c r="H148" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>אורי רוטנברג</t>
         </is>
       </c>
       <c r="I148" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J148" s="5" t="n">
         <v>144</v>
       </c>
       <c r="K148" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>לירי שגב</t>
         </is>
       </c>
       <c r="L148" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M148" s="5"/>
       <c r="N148" s="5"/>
       <c r="O148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B149" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>רון לאונטיב</t>
         </is>
       </c>
       <c r="C149" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5" t="n">
         <v>145</v>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>מקסים זליזניאק</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="I149" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J149" s="5" t="n">
         <v>145</v>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>אמלי הורוביץ</t>
         </is>
       </c>
       <c r="L149" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M149" s="5"/>
       <c r="N149" s="5"/>
       <c r="O149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="B150" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>דמיטרי קלימנקו</t>
         </is>
       </c>
       <c r="C150" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5" t="n">
         <v>146</v>
       </c>
       <c r="H150" s="5" t="inlineStr">
         <is>
-          <t>יוסף פלומנבליט</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="I150" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J150" s="5" t="n">
         <v>146</v>
       </c>
       <c r="K150" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="L150" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M150" s="5"/>
       <c r="N150" s="5"/>
       <c r="O150" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="B151" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="C151" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5" t="n">
         <v>147</v>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>אבי רסיוק</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="I151" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J151" s="5" t="n">
         <v>147</v>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>תמר קרסו</t>
         </is>
       </c>
       <c r="L151" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M151" s="5"/>
       <c r="N151" s="5"/>
       <c r="O151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B152" s="5" t="inlineStr">
         <is>
-          <t>אופיר כליף</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="C152" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5" t="n">
         <v>148</v>
       </c>
       <c r="H152" s="5" t="inlineStr">
         <is>
-          <t>בן אשורוב</t>
+          <t>מקסים זליזניאק</t>
         </is>
       </c>
       <c r="I152" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J152" s="5" t="n">
         <v>148</v>
       </c>
       <c r="K152" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="L152" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M152" s="5"/>
       <c r="N152" s="5"/>
       <c r="O152" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="B153" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="C153" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5" t="n">
         <v>149</v>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>אביב שדה</t>
         </is>
       </c>
       <c r="I153" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J153" s="5" t="n">
         <v>149</v>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>דניאל מילר</t>
         </is>
       </c>
       <c r="L153" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M153" s="5"/>
       <c r="N153" s="5"/>
       <c r="O153" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="B154" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="C154" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5" t="n">
         <v>150</v>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="I154" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J154" s="5" t="n">
         <v>150</v>
       </c>
       <c r="K154" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="L154" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M154" s="5"/>
       <c r="N154" s="5"/>
       <c r="O154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="B155" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="C155" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5" t="n">
         <v>151</v>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>אלון סלוצקי</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="I155" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J155" s="5" t="n">
         <v>151</v>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="L155" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M155" s="5"/>
       <c r="N155" s="5"/>
       <c r="O155" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B156" s="5" t="inlineStr">
         <is>
           <t>שחקן פיקטיבי יהוד א'</t>
         </is>
       </c>
       <c r="C156" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5" t="n">
         <v>152</v>
       </c>
       <c r="H156" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>אבי רסיוק</t>
         </is>
       </c>
       <c r="I156" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J156" s="5" t="n">
         <v>152</v>
       </c>
       <c r="K156" s="5" t="inlineStr">
         <is>
-          <t>הילי שחר</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="L156" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M156" s="5"/>
       <c r="N156" s="5"/>
       <c r="O156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="B157" s="5" t="inlineStr">
         <is>
-          <t>רון לאונטיב</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="C157" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5" t="n">
         <v>153</v>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="I157" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J157" s="5" t="n">
         <v>153</v>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>אופיר אורן</t>
+          <t>אירינה גימפלסון</t>
         </is>
       </c>
       <c r="L157" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M157" s="5"/>
       <c r="N157" s="5"/>
       <c r="O157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="B158" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="C158" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5" t="n">
         <v>154</v>
       </c>
       <c r="H158" s="5" t="inlineStr">
         <is>
-          <t>דניאל לנצמן</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="I158" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J158" s="5" t="n">
         <v>154</v>
       </c>
       <c r="K158" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>אנה איידלשטיין</t>
         </is>
       </c>
       <c r="L158" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M158" s="5"/>
       <c r="N158" s="5"/>
       <c r="O158" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
       <c r="B159" s="5" t="inlineStr">
         <is>
-          <t>בן אשורוב</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="C159" s="5" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5" t="n">
         <v>155</v>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>בוריס בס</t>
+          <t>אלון סלוצקי</t>
         </is>
       </c>
       <c r="I159" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J159" s="5" t="n">
         <v>155</v>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>נתן אייזנשטדט</t>
         </is>
       </c>
       <c r="L159" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M159" s="5"/>
       <c r="N159" s="5"/>
       <c r="O159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="B160" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="C160" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5" t="n">
         <v>156</v>
       </c>
       <c r="H160" s="5" t="inlineStr">
         <is>
-          <t>איתן לוי</t>
+          <t>שחר נודלר</t>
         </is>
       </c>
       <c r="I160" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J160" s="5" t="n">
         <v>156</v>
       </c>
       <c r="K160" s="5" t="inlineStr">
         <is>
-          <t>עדן סאבוב</t>
+          <t>ליאוניד פרידמן</t>
         </is>
       </c>
       <c r="L160" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M160" s="5"/>
       <c r="N160" s="5"/>
       <c r="O160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>157</t>
         </is>
       </c>
       <c r="B161" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="C161" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5" t="n">
         <v>157</v>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>דניאל לנצמן</t>
         </is>
       </c>
       <c r="I161" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J161" s="5" t="n">
         <v>157</v>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="L161" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M161" s="5"/>
       <c r="N161" s="5"/>
       <c r="O161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
       <c r="B162" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="C162" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5" t="n">
         <v>158</v>
       </c>
       <c r="H162" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>יוסף פלומנבליט</t>
         </is>
       </c>
       <c r="I162" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J162" s="5" t="n">
         <v>158</v>
       </c>
       <c r="K162" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="L162" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M162" s="5"/>
       <c r="N162" s="5"/>
       <c r="O162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>159</t>
         </is>
       </c>
       <c r="B163" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="C163" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5" t="n">
         <v>159</v>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="I163" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J163" s="5" t="n">
         <v>159</v>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="L163" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M163" s="5"/>
       <c r="N163" s="5"/>
       <c r="O163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
       <c r="B164" s="5" t="inlineStr">
         <is>
-          <t>מקסים זליזניאק</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="C164" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5" t="n">
         <v>160</v>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>איתן לוי</t>
         </is>
       </c>
       <c r="I164" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J164" s="5" t="n">
         <v>160</v>
       </c>
       <c r="K164" s="5" t="inlineStr">
         <is>
-          <t>אביב גוטרמן</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="L164" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M164" s="5"/>
       <c r="N164" s="5"/>
       <c r="O164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="B165" s="5" t="inlineStr">
         <is>
-          <t>אברהם שמרי</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="C165" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5" t="n">
         <v>161</v>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>אופיר כליף</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="I165" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J165" s="5" t="n">
         <v>161</v>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>אלונה בן עמי</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="L165" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M165" s="5"/>
       <c r="N165" s="5"/>
       <c r="O165" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="B166" s="5" t="inlineStr">
         <is>
-          <t>דויד בן דויד</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="C166" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5" t="n">
         <v>162</v>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="I166" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J166" s="5" t="n">
         <v>162</v>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="L166" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M166" s="5"/>
       <c r="N166" s="5"/>
       <c r="O166" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="B167" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="C167" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5" t="n">
         <v>163</v>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>גריגורי אלטשול</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="I167" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J167" s="5" t="n">
         <v>163</v>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>הילי שחר</t>
         </is>
       </c>
       <c r="L167" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M167" s="5"/>
       <c r="N167" s="5"/>
       <c r="O167" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
       <c r="B168" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>אופיר כליף</t>
         </is>
       </c>
       <c r="C168" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5" t="n">
         <v>164</v>
       </c>
       <c r="H168" s="5" t="inlineStr">
         <is>
-          <t>ואדים גורביץ'</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="I168" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J168" s="5" t="n">
         <v>164</v>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="L168" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M168" s="5"/>
       <c r="N168" s="5"/>
       <c r="O168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="B169" s="5" t="inlineStr">
         <is>
-          <t>ארז ניר</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="C169" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5" t="n">
         <v>165</v>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="I169" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J169" s="5" t="n">
         <v>165</v>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>קסניה חבורוב</t>
+          <t>אופיר אורן</t>
         </is>
       </c>
       <c r="L169" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M169" s="5"/>
       <c r="N169" s="5"/>
       <c r="O169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>166</t>
         </is>
       </c>
       <c r="B170" s="5" t="inlineStr">
         <is>
-          <t>אייל הוכמן</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="C170" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5" t="n">
         <v>166</v>
       </c>
       <c r="H170" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>אופיר כליף</t>
         </is>
       </c>
       <c r="I170" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J170" s="5" t="n">
         <v>166</v>
       </c>
       <c r="K170" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="L170" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M170" s="5"/>
       <c r="N170" s="5"/>
       <c r="O170" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="B171" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי לזנר</t>
+          <t>מקסים זליזניאק</t>
         </is>
       </c>
       <c r="C171" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5" t="n">
         <v>167</v>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>יואל סלוצקי</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="I171" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J171" s="5" t="n">
         <v>167</v>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>תמרה טלר</t>
         </is>
       </c>
       <c r="L171" s="5" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M171" s="5"/>
       <c r="N171" s="5"/>
       <c r="O171" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>168</t>
         </is>
       </c>
       <c r="B172" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="C172" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5" t="n">
         <v>168</v>
       </c>
       <c r="H172" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="I172" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J172" s="5" t="n">
         <v>168</v>
       </c>
       <c r="K172" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="L172" s="5" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M172" s="5"/>
       <c r="N172" s="5"/>
       <c r="O172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="B173" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>ארז ניר</t>
         </is>
       </c>
       <c r="C173" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5" t="n">
         <v>169</v>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>אלכס זלדין</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="I173" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J173" s="5" t="n">
         <v>169</v>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>עדן סאבוב</t>
         </is>
       </c>
       <c r="L173" s="5" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M173" s="5"/>
       <c r="N173" s="5"/>
       <c r="O173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="B174" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="C174" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5" t="n">
         <v>170</v>
       </c>
       <c r="H174" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="I174" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J174" s="5" t="n">
         <v>170</v>
       </c>
       <c r="K174" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="L174" s="5" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M174" s="5"/>
       <c r="N174" s="5"/>
       <c r="O174" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="B175" s="5" t="inlineStr">
         <is>
-          <t>אלן קצב</t>
+          <t>אברהם שמרי</t>
         </is>
       </c>
       <c r="C175" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5" t="n">
         <v>171</v>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>ואדים גורביץ'</t>
         </is>
       </c>
       <c r="I175" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J175" s="5" t="n">
         <v>171</v>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="L175" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M175" s="5"/>
       <c r="N175" s="5"/>
       <c r="O175" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="B176" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>דויד בן דויד</t>
         </is>
       </c>
       <c r="C176" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5" t="n">
         <v>172</v>
       </c>
       <c r="H176" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>גריגורי אלטשול</t>
         </is>
       </c>
       <c r="I176" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J176" s="5" t="n">
         <v>172</v>
       </c>
       <c r="K176" s="5" t="inlineStr">
         <is>
-          <t>ניר יוסים</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="L176" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M176" s="5"/>
       <c r="N176" s="5"/>
       <c r="O176" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="B177" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="C177" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5" t="n">
         <v>173</v>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>נדב קוניאצני</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="I177" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J177" s="5" t="n">
         <v>173</v>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>עיטם רוזנשטיין</t>
+          <t>סופיה כריסטו</t>
         </is>
       </c>
       <c r="L177" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M177" s="5"/>
       <c r="N177" s="5"/>
       <c r="O177" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="B178" s="5" t="inlineStr">
         <is>
-          <t>אורי רוטנברג</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="C178" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5" t="n">
         <v>174</v>
       </c>
       <c r="H178" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>יואל סלוצקי</t>
         </is>
       </c>
       <c r="I178" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J178" s="5" t="n">
         <v>174</v>
       </c>
       <c r="K178" s="5" t="inlineStr">
         <is>
-          <t>דנאל שללשוילי</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="L178" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M178" s="5"/>
       <c r="N178" s="5"/>
       <c r="O178" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="B179" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="C179" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D179" s="5"/>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5" t="n">
         <v>175</v>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>בוריס בס</t>
         </is>
       </c>
       <c r="I179" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J179" s="5" t="n">
         <v>175</v>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="L179" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M179" s="5"/>
       <c r="N179" s="5"/>
       <c r="O179" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="B180" s="5" t="inlineStr">
         <is>
-          <t>ישעיהו גולדשטיין</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="C180" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D180" s="5"/>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5" t="n">
         <v>176</v>
       </c>
       <c r="H180" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>אלכס זלדין</t>
         </is>
       </c>
       <c r="I180" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J180" s="5" t="n">
         <v>176</v>
       </c>
       <c r="K180" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>אלונה בן עמי</t>
         </is>
       </c>
       <c r="L180" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M180" s="5"/>
       <c r="N180" s="5"/>
       <c r="O180" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="B181" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="C181" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5" t="n">
         <v>177</v>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="I181" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J181" s="5" t="n">
         <v>177</v>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="L181" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M181" s="5"/>
       <c r="N181" s="5"/>
       <c r="O181" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>178</t>
         </is>
       </c>
       <c r="B182" s="5" t="inlineStr">
         <is>
-          <t>סמיון שחרב</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="C182" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5" t="n">
         <v>178</v>
       </c>
       <c r="H182" s="5" t="inlineStr">
         <is>
-          <t>מיכאל קריב</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="I182" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J182" s="5" t="n">
         <v>178</v>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="L182" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M182" s="5"/>
       <c r="N182" s="5"/>
       <c r="O182" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>179</t>
         </is>
       </c>
       <c r="B183" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>סמיון שחרב</t>
         </is>
       </c>
       <c r="C183" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5" t="n">
         <v>179</v>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>איתן יהודה זינגר</t>
+          <t>מיכאל קריב</t>
         </is>
       </c>
       <c r="I183" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J183" s="5" t="n">
         <v>179</v>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="L183" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M183" s="5"/>
       <c r="N183" s="5"/>
       <c r="O183" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="B184" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="C184" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5" t="n">
         <v>180</v>
       </c>
       <c r="H184" s="5" t="inlineStr">
         <is>
-          <t>יבגני סגל</t>
+          <t>איתן יהודה זינגר</t>
         </is>
       </c>
       <c r="I184" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J184" s="5" t="n">
         <v>180</v>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="L184" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M184" s="5"/>
       <c r="N184" s="5"/>
       <c r="O184" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="B185" s="5" t="inlineStr">
         <is>
           <t>יאיר דמס</t>
         </is>
       </c>
       <c r="C185" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5" t="n">
         <v>181</v>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="I185" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J185" s="5" t="n">
         <v>181</v>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="L185" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M185" s="5"/>
       <c r="N185" s="5"/>
       <c r="O185" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="B186" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>איתן לוי</t>
         </is>
       </c>
       <c r="C186" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5" t="n">
         <v>182</v>
       </c>
       <c r="H186" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="I186" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J186" s="5" t="n">
         <v>182</v>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
-          <t>פלג אשכנזי</t>
+          <t>קסניה חבורוב</t>
         </is>
       </c>
       <c r="L186" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M186" s="5"/>
       <c r="N186" s="5"/>
       <c r="O186" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="B187" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>אורי רוטנברג</t>
         </is>
       </c>
       <c r="C187" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D187" s="5"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5" t="n">
         <v>183</v>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>יעקב פוקסון</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="I187" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J187" s="5" t="n">
         <v>183</v>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה סרטקוב </t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="L187" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M187" s="5"/>
       <c r="N187" s="5"/>
       <c r="O187" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="B188" s="5" t="inlineStr">
         <is>
-          <t>אלכס בס</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="C188" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D188" s="5"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5" t="n">
         <v>184</v>
       </c>
       <c r="H188" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>דימיטרי אמדין</t>
         </is>
       </c>
       <c r="I188" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J188" s="5" t="n">
         <v>184</v>
       </c>
       <c r="K188" s="5" t="inlineStr">
         <is>
-          <t>תמרה טלר</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="L188" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M188" s="5"/>
       <c r="N188" s="5"/>
       <c r="O188" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="B189" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="C189" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D189" s="5"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5" t="n">
         <v>185</v>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוליאר</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="I189" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J189" s="5" t="n">
         <v>185</v>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="L189" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M189" s="5"/>
       <c r="N189" s="5"/>
       <c r="O189" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="B190" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>אייל הוכמן</t>
         </is>
       </c>
       <c r="C190" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5" t="n">
         <v>186</v>
       </c>
       <c r="H190" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>יבגני סגל</t>
         </is>
       </c>
       <c r="I190" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J190" s="5" t="n">
         <v>186</v>
       </c>
       <c r="K190" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>ניר יוסים</t>
         </is>
       </c>
       <c r="L190" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M190" s="5"/>
       <c r="N190" s="5"/>
       <c r="O190" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="B191" s="5" t="inlineStr">
         <is>
-          <t>דניאל לנצמן</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="C191" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5" t="n">
         <v>187</v>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>מתן הולנד</t>
+          <t>יעקב פוקסון</t>
         </is>
       </c>
       <c r="I191" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J191" s="5" t="n">
         <v>187</v>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>עיטם רוזנשטיין</t>
         </is>
       </c>
       <c r="L191" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M191" s="5"/>
       <c r="N191" s="5"/>
       <c r="O191" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="B192" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="C192" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5" t="n">
         <v>188</v>
       </c>
       <c r="H192" s="5" t="inlineStr">
         <is>
-          <t>איתמר לייטמן</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="I192" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J192" s="5" t="n">
         <v>188</v>
       </c>
       <c r="K192" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="L192" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M192" s="5"/>
       <c r="N192" s="5"/>
       <c r="O192" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>189</t>
         </is>
       </c>
       <c r="B193" s="5" t="inlineStr">
         <is>
-          <t>יואל סלוצקי</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="C193" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D193" s="5"/>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5" t="n">
         <v>189</v>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="I193" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J193" s="5" t="n">
         <v>189</v>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="L193" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M193" s="5"/>
       <c r="N193" s="5"/>
       <c r="O193" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>190</t>
         </is>
       </c>
       <c r="B194" s="5" t="inlineStr">
         <is>
-          <t>עיטם רוזנשטיין</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="C194" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D194" s="5"/>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5" t="n">
         <v>190</v>
       </c>
       <c r="H194" s="5" t="inlineStr">
         <is>
-          <t>שחר נודלר</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="I194" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J194" s="5" t="n">
         <v>190</v>
       </c>
       <c r="K194" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="L194" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M194" s="5"/>
       <c r="N194" s="5"/>
       <c r="O194" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="B195" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="C195" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D195" s="5"/>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5" t="n">
         <v>191</v>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="I195" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J195" s="5" t="n">
         <v>191</v>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="L195" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M195" s="5"/>
       <c r="N195" s="5"/>
       <c r="O195" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="B196" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="C196" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D196" s="5"/>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5" t="n">
         <v>192</v>
       </c>
       <c r="H196" s="5" t="inlineStr">
         <is>
-          <t>דימיטרי אמדין</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="I196" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J196" s="5" t="n">
         <v>192</v>
       </c>
       <c r="K196" s="5" t="inlineStr">
         <is>
-          <t>יוליה קרסיק</t>
+          <t>מיכל בירובה</t>
         </is>
       </c>
       <c r="L196" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M196" s="5"/>
       <c r="N196" s="5"/>
       <c r="O196" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B197" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="C197" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D197" s="5"/>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5" t="n">
         <v>193</v>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>נדב קוניאצני</t>
         </is>
       </c>
       <c r="I197" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J197" s="5" t="n">
         <v>193</v>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="L197" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M197" s="5"/>
       <c r="N197" s="5"/>
       <c r="O197" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>194</t>
         </is>
       </c>
       <c r="B198" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>ישעיהו גולדשטיין</t>
         </is>
       </c>
       <c r="C198" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D198" s="5"/>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5" t="n">
         <v>194</v>
       </c>
       <c r="H198" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="I198" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J198" s="5" t="n">
         <v>194</v>
       </c>
       <c r="K198" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="L198" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M198" s="5"/>
       <c r="N198" s="5"/>
       <c r="O198" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>195</t>
         </is>
       </c>
       <c r="B199" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>דמיטרי לזנר</t>
         </is>
       </c>
       <c r="C199" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D199" s="5"/>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5" t="n">
         <v>195</v>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>ליעד קדרון</t>
+          <t>איתמר לייטמן</t>
         </is>
       </c>
       <c r="I199" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J199" s="5" t="n">
         <v>195</v>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="L199" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M199" s="5"/>
       <c r="N199" s="5"/>
       <c r="O199" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="B200" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="C200" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5" t="n">
         <v>196</v>
       </c>
       <c r="H200" s="5" t="inlineStr">
         <is>
-          <t>אייל הוכמן</t>
+          <t>מתן הולנד</t>
         </is>
       </c>
       <c r="I200" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J200" s="5" t="n">
         <v>196</v>
       </c>
       <c r="K200" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>פלג אשכנזי</t>
         </is>
       </c>
       <c r="L200" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M200" s="5"/>
       <c r="N200" s="5"/>
       <c r="O200" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>197</t>
         </is>
       </c>
       <c r="B201" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>אלכס בס</t>
         </is>
       </c>
       <c r="C201" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D201" s="5"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5" t="n">
         <v>197</v>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>ירון ארנון</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="I201" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J201" s="5" t="n">
         <v>197</v>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>סבטלנה סרטקוב </t>
         </is>
       </c>
       <c r="L201" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M201" s="5"/>
       <c r="N201" s="5"/>
       <c r="O201" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>198</t>
         </is>
       </c>
       <c r="B202" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="C202" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D202" s="5"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5" t="n">
         <v>198</v>
       </c>
       <c r="H202" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="I202" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J202" s="5" t="n">
         <v>198</v>
       </c>
       <c r="K202" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="L202" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M202" s="5"/>
       <c r="N202" s="5"/>
       <c r="O202" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>199</t>
         </is>
       </c>
       <c r="B203" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>יואל סלוצקי</t>
         </is>
       </c>
       <c r="C203" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D203" s="5"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5" t="n">
         <v>199</v>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="I203" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J203" s="5" t="n">
         <v>199</v>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>מיכל בירובה</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="L203" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M203" s="5"/>
       <c r="N203" s="5"/>
       <c r="O203" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="B204" s="5" t="inlineStr">
         <is>
-          <t>שמואל צורדקר</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="C204" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D204" s="5"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5" t="n">
         <v>200</v>
       </c>
       <c r="H204" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="I204" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J204" s="5" t="n">
         <v>200</v>
       </c>
       <c r="K204" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="L204" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M204" s="5"/>
       <c r="N204" s="5"/>
       <c r="O204" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="B205" s="5" t="inlineStr">
         <is>
-          <t>אלכס זלדין</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="C205" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5" t="n">
         <v>201</v>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="I205" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J205" s="5" t="n">
         <v>201</v>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>ליאוניד פרידמן</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="L205" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M205" s="5"/>
       <c r="N205" s="5"/>
       <c r="O205" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="B206" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="C206" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D206" s="5"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5" t="n">
         <v>202</v>
       </c>
       <c r="H206" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="I206" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J206" s="5" t="n">
         <v>202</v>
       </c>
       <c r="K206" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="L206" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M206" s="5"/>
       <c r="N206" s="5"/>
       <c r="O206" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="B207" s="5" t="inlineStr">
         <is>
-          <t>איתן הול</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="C207" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D207" s="5"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5" t="n">
         <v>203</v>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>ניב נחליאלי</t>
+          <t>אייל הוכמן</t>
         </is>
       </c>
       <c r="I207" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J207" s="5" t="n">
         <v>203</v>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>סרגיי פרידמן</t>
         </is>
       </c>
       <c r="L207" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M207" s="5"/>
       <c r="N207" s="5"/>
       <c r="O207" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="B208" s="5" t="inlineStr">
         <is>
-          <t>גל רפיח</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="C208" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D208" s="5"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5" t="n">
         <v>204</v>
       </c>
       <c r="H208" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>ליעד קדרון</t>
         </is>
       </c>
       <c r="I208" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J208" s="5" t="n">
         <v>204</v>
       </c>
       <c r="K208" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="L208" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M208" s="5"/>
       <c r="N208" s="5"/>
       <c r="O208" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="B209" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="C209" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D209" s="5"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5" t="n">
         <v>205</v>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>דוד יוגב</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="I209" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J209" s="5" t="n">
         <v>205</v>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>יוליה קרסיק</t>
         </is>
       </c>
       <c r="L209" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M209" s="5"/>
       <c r="N209" s="5"/>
       <c r="O209" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="B210" s="5" t="inlineStr">
         <is>
-          <t>איתן לוי</t>
+          <t>דניאל לנצמן</t>
         </is>
       </c>
       <c r="C210" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D210" s="5"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5" t="n">
         <v>206</v>
       </c>
       <c r="H210" s="5" t="inlineStr">
         <is>
-          <t>עידו בנדל</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="I210" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J210" s="5" t="n">
         <v>206</v>
       </c>
       <c r="K210" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="L210" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M210" s="5"/>
       <c r="N210" s="5"/>
       <c r="O210" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="B211" s="5" t="inlineStr">
         <is>
-          <t>אלון סלוצקי</t>
+          <t>עיטם רוזנשטיין</t>
         </is>
       </c>
       <c r="C211" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D211" s="5"/>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5" t="n">
         <v>207</v>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>רוברט נרודיצקי</t>
+          <t>מיכאל סטוליאר</t>
         </is>
       </c>
       <c r="I211" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J211" s="5" t="n">
         <v>207</v>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>ליאור קרויטר</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="L211" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M211" s="5"/>
       <c r="N211" s="5"/>
       <c r="O211" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="B212" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="C212" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D212" s="5"/>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5" t="n">
         <v>208</v>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="I212" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J212" s="5" t="n">
         <v>208</v>
       </c>
       <c r="K212" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="L212" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M212" s="5"/>
       <c r="N212" s="5"/>
       <c r="O212" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="B213" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="C213" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5" t="n">
         <v>209</v>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>תמיר פולונסקי</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="I213" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J213" s="5" t="n">
         <v>209</v>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>ליאור קרויטר</t>
         </is>
       </c>
       <c r="L213" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M213" s="5"/>
       <c r="N213" s="5"/>
       <c r="O213" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>210</t>
         </is>
       </c>
       <c r="B214" s="5" t="inlineStr">
         <is>
-          <t>בראי אפרים סרוור</t>
+          <t>שמואל צורדקר</t>
         </is>
       </c>
       <c r="C214" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D214" s="5"/>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5" t="n">
         <v>210</v>
       </c>
       <c r="H214" s="5" t="inlineStr">
         <is>
-          <t>גל רפיח</t>
+          <t>ניב נחליאלי</t>
         </is>
       </c>
       <c r="I214" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J214" s="5" t="n">
         <v>210</v>
       </c>
       <c r="K214" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="L214" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M214" s="5"/>
       <c r="N214" s="5"/>
       <c r="O214" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="B215" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>בראי אפרים סרוור</t>
         </is>
       </c>
       <c r="C215" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D215" s="5"/>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5" t="n">
         <v>211</v>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>שגיא סהר</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="I215" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J215" s="5" t="n">
         <v>211</v>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="L215" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M215" s="5"/>
       <c r="N215" s="5"/>
       <c r="O215" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="B216" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="C216" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5" t="n">
         <v>212</v>
       </c>
       <c r="H216" s="5" t="inlineStr">
         <is>
-          <t>עמי אבוקסיס</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="I216" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J216" s="5" t="n">
         <v>212</v>
       </c>
       <c r="K216" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="L216" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M216" s="5"/>
       <c r="N216" s="5"/>
       <c r="O216" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="B217" s="5" t="inlineStr">
         <is>
-          <t>סטפן מאוסבך</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="C217" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D217" s="5"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5" t="n">
         <v>213</v>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>גל רפיח</t>
         </is>
       </c>
       <c r="I217" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J217" s="5" t="n">
         <v>213</v>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="L217" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M217" s="5"/>
       <c r="N217" s="5"/>
       <c r="O217" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B218" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>גל רפיח</t>
         </is>
       </c>
       <c r="C218" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D218" s="5"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5" t="n">
         <v>214</v>
       </c>
       <c r="H218" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>תמיר פולונסקי</t>
         </is>
       </c>
       <c r="I218" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J218" s="5" t="n">
         <v>214</v>
       </c>
       <c r="K218" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="L218" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M218" s="5"/>
       <c r="N218" s="5"/>
       <c r="O218" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="B219" s="5" t="inlineStr">
         <is>
-          <t>אור הד</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="C219" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5" t="n">
         <v>215</v>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>אברהם שמרי</t>
+          <t>רוברט נרודיצקי</t>
         </is>
       </c>
       <c r="I219" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J219" s="5" t="n">
         <v>215</v>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="L219" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M219" s="5"/>
       <c r="N219" s="5"/>
       <c r="O219" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="B220" s="5" t="inlineStr">
         <is>
-          <t>איתמר לייטמן</t>
+          <t>איתן הול</t>
         </is>
       </c>
       <c r="C220" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D220" s="5"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5" t="n">
         <v>216</v>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
-          <t>רון לאונטיב</t>
+          <t>שגיא סהר</t>
         </is>
       </c>
       <c r="I220" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J220" s="5" t="n">
         <v>216</v>
       </c>
       <c r="K220" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="L220" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M220" s="5"/>
       <c r="N220" s="5"/>
       <c r="O220" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="B221" s="5" t="inlineStr">
         <is>
-          <t>דניס כריסטו</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="C221" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5" t="n">
         <v>217</v>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="I221" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J221" s="5" t="n">
         <v>217</v>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="L221" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M221" s="5"/>
       <c r="N221" s="5"/>
       <c r="O221" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="B222" s="5" t="inlineStr">
         <is>
-          <t>ניב נחליאלי</t>
+          <t>אלכס זלדין</t>
         </is>
       </c>
       <c r="C222" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D222" s="5"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5" t="n">
         <v>218</v>
       </c>
       <c r="H222" s="5" t="inlineStr">
         <is>
-          <t>שמואל צורדקר</t>
+          <t>אברהם שמרי</t>
         </is>
       </c>
       <c r="I222" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J222" s="5" t="n">
         <v>218</v>
       </c>
       <c r="K222" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="L222" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M222" s="5"/>
       <c r="N222" s="5"/>
       <c r="O222" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="B223" s="5" t="inlineStr">
         <is>
-          <t>רוי רוברט פנסו</t>
+          <t>אלון סלוצקי</t>
         </is>
       </c>
       <c r="C223" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5" t="n">
         <v>219</v>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="I223" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J223" s="5" t="n">
         <v>219</v>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="L223" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M223" s="5"/>
       <c r="N223" s="5"/>
       <c r="O223" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="B224" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="C224" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D224" s="5"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5" t="n">
         <v>220</v>
       </c>
       <c r="H224" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>ירון ארנון</t>
         </is>
       </c>
       <c r="I224" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J224" s="5" t="n">
         <v>220</v>
       </c>
       <c r="K224" s="5" t="inlineStr">
         <is>
-          <t>ראובן מוזס</t>
+          <t>נועה יעקב</t>
         </is>
       </c>
       <c r="L224" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M224" s="5"/>
       <c r="N224" s="5"/>
       <c r="O224" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="B225" s="5" t="inlineStr">
         <is>
-          <t>אילן בנין</t>
+          <t>סטפן מאוסבך</t>
         </is>
       </c>
       <c r="C225" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5" t="n">
         <v>221</v>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="I225" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J225" s="5" t="n">
         <v>221</v>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="L225" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M225" s="5"/>
       <c r="N225" s="5"/>
       <c r="O225" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="B226" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>ליאוניד פרידמן</t>
         </is>
       </c>
       <c r="C226" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5" t="n">
         <v>222</v>
       </c>
       <c r="H226" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="I226" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J226" s="5" t="n">
         <v>222</v>
       </c>
       <c r="K226" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="L226" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M226" s="5"/>
       <c r="N226" s="5"/>
       <c r="O226" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="B227" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="C227" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5" t="n">
         <v>223</v>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>אלן קצב</t>
+          <t>רון לאונטיב</t>
         </is>
       </c>
       <c r="I227" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J227" s="5" t="n">
         <v>223</v>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>לאון פוגץ</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="L227" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M227" s="5"/>
       <c r="N227" s="5"/>
       <c r="O227" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="B228" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>אור הד</t>
         </is>
       </c>
       <c r="C228" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5" t="n">
         <v>224</v>
       </c>
       <c r="H228" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>דוד יוגב</t>
         </is>
       </c>
       <c r="I228" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J228" s="5" t="n">
         <v>224</v>
       </c>
       <c r="K228" s="5" t="inlineStr">
         <is>
-          <t>ליאורה אורמן</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="L228" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M228" s="5"/>
       <c r="N228" s="5"/>
       <c r="O228" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="B229" s="5" t="inlineStr">
         <is>
-          <t>שלמה אדלר</t>
+          <t>סרגיי פרידמן</t>
         </is>
       </c>
       <c r="C229" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5" t="n">
         <v>225</v>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>סמיון שחרב</t>
+          <t>שמואל צורדקר</t>
         </is>
       </c>
       <c r="I229" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J229" s="5" t="n">
         <v>225</v>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>יוליה ורדל</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="L229" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M229" s="5"/>
       <c r="N229" s="5"/>
       <c r="O229" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="B230" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>ניב נחליאלי</t>
         </is>
       </c>
       <c r="C230" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D230" s="5"/>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5" t="n">
         <v>226</v>
       </c>
       <c r="H230" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>עידו בנדל</t>
         </is>
       </c>
       <c r="I230" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J230" s="5" t="n">
         <v>226</v>
       </c>
       <c r="K230" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="L230" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M230" s="5"/>
       <c r="N230" s="5"/>
       <c r="O230" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="B231" s="5" t="inlineStr">
         <is>
-          <t>מתן הולנד</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="C231" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D231" s="5"/>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5" t="n">
         <v>227</v>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>בראי אפרים סרוור</t>
+          <t>עמי אבוקסיס</t>
         </is>
       </c>
       <c r="I231" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J231" s="5" t="n">
         <v>227</v>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>רונית טסלר עדן</t>
         </is>
       </c>
       <c r="L231" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M231" s="5"/>
       <c r="N231" s="5"/>
       <c r="O231" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="B232" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ליובימוב</t>
+          <t>אילן בנין</t>
         </is>
       </c>
       <c r="C232" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D232" s="5"/>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5" t="n">
         <v>228</v>
       </c>
       <c r="H232" s="5" t="inlineStr">
         <is>
-          <t>דן וורולקר</t>
+          <t>ניר יוסים</t>
         </is>
       </c>
       <c r="I232" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J232" s="5" t="n">
         <v>228</v>
       </c>
       <c r="K232" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>לאון פוגץ</t>
         </is>
       </c>
       <c r="L232" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M232" s="5"/>
       <c r="N232" s="5"/>
       <c r="O232" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="B233" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="C233" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D233" s="5"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5" t="n">
         <v>229</v>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
-          <t>ויקטור יוסים</t>
+          <t>דן וורולקר</t>
         </is>
       </c>
       <c r="I233" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J233" s="5" t="n">
         <v>229</v>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
           <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="L233" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M233" s="5"/>
       <c r="N233" s="5"/>
       <c r="O233" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>230</t>
         </is>
       </c>
       <c r="B234" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>דניס כריסטו</t>
         </is>
       </c>
       <c r="C234" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5" t="n">
         <v>230</v>
       </c>
       <c r="H234" s="5" t="inlineStr">
         <is>
-          <t>גבריאל סימה</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="I234" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J234" s="5" t="n">
         <v>230</v>
       </c>
       <c r="K234" s="5" t="inlineStr">
         <is>
-          <t>נורית זנגו-בר</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="L234" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M234" s="5"/>
       <c r="N234" s="5"/>
       <c r="O234" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="B235" s="5" t="inlineStr">
         <is>
-          <t>פלג אשכנזי</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="C235" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5" t="n">
         <v>231</v>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="I235" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J235" s="5" t="n">
         <v>231</v>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>שירה מוזס</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="L235" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M235" s="5"/>
       <c r="N235" s="5"/>
       <c r="O235" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="B236" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>שלמה אדלר</t>
         </is>
       </c>
       <c r="C236" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D236" s="5"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5" t="n">
         <v>232</v>
       </c>
       <c r="H236" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>עומר טעל</t>
         </is>
       </c>
       <c r="I236" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J236" s="5" t="n">
         <v>232</v>
       </c>
       <c r="K236" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="L236" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M236" s="5"/>
       <c r="N236" s="5"/>
       <c r="O236" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
       <c r="B237" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="C237" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D237" s="5"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5" t="n">
         <v>233</v>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>עילי סגל</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="I237" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J237" s="5" t="n">
         <v>233</v>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="L237" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M237" s="5"/>
       <c r="N237" s="5"/>
       <c r="O237" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>234</t>
         </is>
       </c>
       <c r="B238" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>עידו בנדל</t>
         </is>
       </c>
       <c r="C238" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5" t="n">
         <v>234</v>
       </c>
       <c r="H238" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>משה כהן</t>
         </is>
       </c>
       <c r="I238" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J238" s="5" t="n">
         <v>234</v>
       </c>
       <c r="K238" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="L238" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M238" s="5"/>
       <c r="N238" s="5"/>
       <c r="O238" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
       <c r="B239" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>מתן הולנד</t>
         </is>
       </c>
       <c r="C239" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5" t="n">
         <v>235</v>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>ניר יוסים</t>
+          <t>עילי סגל</t>
         </is>
       </c>
       <c r="I239" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J239" s="5" t="n">
         <v>235</v>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>שירה מוזס</t>
         </is>
       </c>
       <c r="L239" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M239" s="5"/>
       <c r="N239" s="5"/>
       <c r="O239" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="B240" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>פלג אשכנזי</t>
         </is>
       </c>
       <c r="C240" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5" t="n">
         <v>236</v>
       </c>
       <c r="H240" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="I240" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J240" s="5" t="n">
         <v>236</v>
       </c>
       <c r="K240" s="5" t="inlineStr">
         <is>
-          <t>אינסה קוקין</t>
+          <t>עדי דגן</t>
         </is>
       </c>
       <c r="L240" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M240" s="5"/>
       <c r="N240" s="5"/>
       <c r="O240" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>237</t>
         </is>
       </c>
       <c r="B241" s="5" t="inlineStr">
         <is>
-          <t>איתן יהודה זינגר</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="C241" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D241" s="5"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5" t="n">
         <v>237</v>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
           <t>אלעד דהן</t>
         </is>
       </c>
       <c r="I241" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J241" s="5" t="n">
         <v>237</v>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="L241" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M241" s="5"/>
       <c r="N241" s="5"/>
       <c r="O241" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>238</t>
         </is>
       </c>
       <c r="B242" s="5" t="inlineStr">
         <is>
-          <t>עידו בנדל</t>
+          <t>איתן יהודה זינגר</t>
         </is>
       </c>
       <c r="C242" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D242" s="5"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5" t="n">
         <v>238</v>
       </c>
       <c r="H242" s="5" t="inlineStr">
         <is>
-          <t>שי כליף</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="I242" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J242" s="5" t="n">
         <v>238</v>
       </c>
       <c r="K242" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>נורית זנגו-בר</t>
         </is>
       </c>
       <c r="L242" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M242" s="5"/>
       <c r="N242" s="5"/>
       <c r="O242" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>239</t>
         </is>
       </c>
       <c r="B243" s="5" t="inlineStr">
         <is>
-          <t>יואל בן נתן</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="C243" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D243" s="5"/>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5" t="n">
         <v>239</v>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>עופר רוזנברג</t>
+          <t>בראי אפרים סרוור</t>
         </is>
       </c>
       <c r="I243" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J243" s="5" t="n">
         <v>239</v>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>בוגי אבינר</t>
+          <t>ליאורה אורמן</t>
         </is>
       </c>
       <c r="L243" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M243" s="5"/>
       <c r="N243" s="5"/>
       <c r="O243" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="B244" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>איתמר לייטמן</t>
         </is>
       </c>
       <c r="C244" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5" t="n">
         <v>240</v>
       </c>
       <c r="H244" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>ויקטור יוסים</t>
         </is>
       </c>
       <c r="I244" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J244" s="5" t="n">
         <v>240</v>
       </c>
       <c r="K244" s="5" t="inlineStr">
         <is>
-          <t>דנה גליקמן</t>
+          <t>יוליה ורדל</t>
         </is>
       </c>
       <c r="L244" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M244" s="5"/>
       <c r="N244" s="5"/>
       <c r="O244" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="B245" s="5" t="inlineStr">
         <is>
-          <t>איליה בלינקוב</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="C245" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5" t="n">
         <v>241</v>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>יהונתן הוכמן</t>
+          <t>גבריאל סימה</t>
         </is>
       </c>
       <c r="I245" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J245" s="5" t="n">
         <v>241</v>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="L245" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M245" s="5"/>
       <c r="N245" s="5"/>
       <c r="O245" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="B246" s="5" t="inlineStr">
         <is>
-          <t>רותם מוגילנר</t>
+          <t>אלכסנדר ליובימוב</t>
         </is>
       </c>
       <c r="C246" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5" t="n">
         <v>242</v>
       </c>
       <c r="H246" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>סמיון שחרב</t>
         </is>
       </c>
       <c r="I246" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J246" s="5" t="n">
         <v>242</v>
       </c>
       <c r="K246" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="L246" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M246" s="5"/>
       <c r="N246" s="5"/>
       <c r="O246" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>243</t>
         </is>
       </c>
       <c r="B247" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'סלב וורביוב</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="C247" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5" t="n">
         <v>243</v>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>רוי רוברט פנסו</t>
+          <t>אלן קצב</t>
         </is>
       </c>
       <c r="I247" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J247" s="5" t="n">
         <v>243</v>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>ראובן מוזס</t>
         </is>
       </c>
       <c r="L247" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M247" s="5"/>
       <c r="N247" s="5"/>
       <c r="O247" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="B248" s="5" t="inlineStr">
         <is>
-          <t>יבגני קוטנקו</t>
+          <t>רוי רוברט פנסו</t>
         </is>
       </c>
       <c r="C248" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5" t="n">
         <v>244</v>
       </c>
       <c r="H248" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="I248" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J248" s="5" t="n">
         <v>244</v>
       </c>
       <c r="K248" s="5" t="inlineStr">
         <is>
-          <t>אנה אביל</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="L248" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M248" s="5"/>
       <c r="N248" s="5"/>
       <c r="O248" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>245</t>
         </is>
       </c>
       <c r="B249" s="5" t="inlineStr">
         <is>
-          <t>ואדים גורביץ'</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="C249" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5" t="n">
         <v>245</v>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>גיא נאוי</t>
+          <t>אסף כהן</t>
         </is>
       </c>
       <c r="I249" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J249" s="5" t="n">
         <v>245</v>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>רונית טסלר עדן</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="L249" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M249" s="5"/>
       <c r="N249" s="5"/>
       <c r="O249" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>246</t>
         </is>
       </c>
       <c r="B250" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>ארי בנעים</t>
         </is>
       </c>
       <c r="C250" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5" t="n">
         <v>246</v>
       </c>
       <c r="H250" s="5" t="inlineStr">
         <is>
-          <t>לירן עובדיה</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="I250" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J250" s="5" t="n">
         <v>246</v>
       </c>
       <c r="K250" s="5" t="inlineStr">
         <is>
-          <t>לשם חבושה</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="L250" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M250" s="5"/>
       <c r="N250" s="5"/>
       <c r="O250" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>247</t>
         </is>
       </c>
       <c r="B251" s="5" t="inlineStr">
         <is>
-          <t>דניאל צסלוב</t>
+          <t>נתן אייזנשטדט</t>
         </is>
       </c>
       <c r="C251" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5" t="n">
         <v>247</v>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>דניס כריסטו</t>
         </is>
       </c>
       <c r="I251" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J251" s="5" t="n">
         <v>247</v>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="L251" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M251" s="5"/>
       <c r="N251" s="5"/>
       <c r="O251" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
       <c r="B252" s="5" t="inlineStr">
         <is>
-          <t>אביב גוטרמן</t>
+          <t>עמית עינבי</t>
         </is>
       </c>
       <c r="C252" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5" t="n">
         <v>248</v>
       </c>
       <c r="H252" s="5" t="inlineStr">
         <is>
-          <t>נועם כהן</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="I252" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J252" s="5" t="n">
         <v>248</v>
       </c>
       <c r="K252" s="5" t="inlineStr">
         <is>
-          <t>אביב שדה</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="L252" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M252" s="5"/>
       <c r="N252" s="5"/>
       <c r="O252" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="B253" s="5" t="inlineStr">
         <is>
-          <t>רוברט נרודיצקי</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="C253" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5" t="n">
         <v>249</v>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>שלמה אדלר</t>
+          <t>ולדי לופו קסלר</t>
         </is>
       </c>
       <c r="I253" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J253" s="5" t="n">
         <v>249</v>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>מוטי לוריא</t>
         </is>
       </c>
       <c r="L253" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M253" s="5"/>
       <c r="N253" s="5"/>
       <c r="O253" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="B254" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>אורי ברקוביץ</t>
         </is>
       </c>
       <c r="C254" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5" t="n">
         <v>250</v>
       </c>
       <c r="H254" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>עופר רוזנברג</t>
         </is>
       </c>
       <c r="I254" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J254" s="5" t="n">
         <v>250</v>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>ילנה טרוסמן</t>
         </is>
       </c>
       <c r="L254" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M254" s="5"/>
       <c r="N254" s="5"/>
       <c r="O254" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="B255" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="C255" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D255" s="5"/>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5" t="n">
         <v>251</v>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>יהונתן הוכמן</t>
         </is>
       </c>
       <c r="I255" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J255" s="5" t="n">
         <v>251</v>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="L255" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M255" s="5"/>
       <c r="N255" s="5"/>
       <c r="O255" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>252</t>
         </is>
       </c>
       <c r="B256" s="5" t="inlineStr">
         <is>
-          <t>לירן עובדיה</t>
+          <t>תמיר פולונסקי</t>
         </is>
       </c>
       <c r="C256" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D256" s="5"/>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5" t="n">
         <v>252</v>
       </c>
       <c r="H256" s="5" t="inlineStr">
         <is>
-          <t>מישרה הרינדר</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="I256" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J256" s="5" t="n">
         <v>252</v>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
-          <t>רגב ליאור</t>
+          <t>אביב שדה</t>
         </is>
       </c>
       <c r="L256" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M256" s="5"/>
       <c r="N256" s="5"/>
       <c r="O256" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="B257" s="5" t="inlineStr">
         <is>
-          <t>אבי רסיוק</t>
+          <t>עופר רוזנברג</t>
         </is>
       </c>
       <c r="C257" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5" t="n">
         <v>253</v>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>חיים מילס</t>
+          <t>שלמה אדלר</t>
         </is>
       </c>
       <c r="I257" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J257" s="5" t="n">
         <v>253</v>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="L257" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M257" s="5"/>
       <c r="N257" s="5"/>
       <c r="O257" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="B258" s="5" t="inlineStr">
         <is>
-          <t>ערן יעקובוב</t>
+          <t>עילי סער</t>
         </is>
       </c>
       <c r="C258" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5" t="n">
         <v>254</v>
       </c>
       <c r="H258" s="5" t="inlineStr">
         <is>
-          <t>משה כהן</t>
+          <t>יונתן שאמס</t>
         </is>
       </c>
       <c r="I258" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J258" s="5" t="n">
         <v>254</v>
       </c>
       <c r="K258" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>בוגי אבינר</t>
         </is>
       </c>
       <c r="L258" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M258" s="5"/>
       <c r="N258" s="5"/>
       <c r="O258" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="B259" s="5" t="inlineStr">
         <is>
-          <t>ארי בנעים</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="C259" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5" t="n">
         <v>255</v>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>בוריס קרמר</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="I259" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J259" s="5" t="n">
         <v>255</v>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>אפי נדיב</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="L259" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M259" s="5"/>
       <c r="N259" s="5"/>
       <c r="O259" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="B260" s="5" t="inlineStr">
         <is>
-          <t>גבריאל סימה</t>
+          <t>גריגורי אלטשול</t>
         </is>
       </c>
       <c r="C260" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D260" s="5"/>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5" t="n">
         <v>256</v>
       </c>
       <c r="H260" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>מישרה הרינדר</t>
         </is>
       </c>
       <c r="I260" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J260" s="5" t="n">
         <v>256</v>
       </c>
       <c r="K260" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>דנה גליקמן</t>
         </is>
       </c>
       <c r="L260" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M260" s="5"/>
       <c r="N260" s="5"/>
       <c r="O260" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>257</t>
         </is>
       </c>
       <c r="B261" s="5" t="inlineStr">
         <is>
-          <t>תמיר פולונסקי</t>
+          <t>גבריאל קרנר</t>
         </is>
       </c>
       <c r="C261" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5" t="n">
         <v>257</v>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>שי כליף</t>
         </is>
       </c>
       <c r="I261" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J261" s="5" t="n">
         <v>257</v>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
-          <t>ילנה טרוסמן</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="L261" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M261" s="5"/>
       <c r="N261" s="5"/>
       <c r="O261" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>258</t>
         </is>
       </c>
       <c r="B262" s="5" t="inlineStr">
         <is>
-          <t>נתן אייזנשטדט</t>
+          <t>מיכאל סטוליאר</t>
         </is>
       </c>
       <c r="C262" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D262" s="5"/>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5" t="n">
         <v>258</v>
       </c>
       <c r="H262" s="5" t="inlineStr">
         <is>
-          <t>דניס כריסטו</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="I262" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J262" s="5" t="n">
         <v>258</v>
       </c>
       <c r="K262" s="5" t="inlineStr">
         <is>
-          <t>עדי דגן</t>
+          <t>רגב ליאור</t>
         </is>
       </c>
       <c r="L262" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M262" s="5"/>
       <c r="N262" s="5"/>
       <c r="O262" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="B263" s="5" t="inlineStr">
         <is>
-          <t>גריגורי אלטשול</t>
+          <t>ויאצ'סלב וורביוב</t>
         </is>
       </c>
       <c r="C263" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5" t="n">
         <v>259</v>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="I263" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J263" s="5" t="n">
         <v>259</v>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>אינסה קוקין</t>
         </is>
       </c>
       <c r="L263" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M263" s="5"/>
       <c r="N263" s="5"/>
       <c r="O263" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B264" s="5" t="inlineStr">
         <is>
-          <t>אורי ברקוביץ</t>
+          <t>ליעד קדרון</t>
         </is>
       </c>
       <c r="C264" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5" t="n">
         <v>260</v>
       </c>
       <c r="H264" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="I264" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J264" s="5" t="n">
         <v>260</v>
       </c>
       <c r="K264" s="5" t="inlineStr">
         <is>
-          <t>מרינה לנדוור</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="L264" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M264" s="5"/>
       <c r="N264" s="5"/>
       <c r="O264" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="B265" s="5" t="inlineStr">
         <is>
-          <t>אריאל בינימין</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="C265" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5" t="n">
         <v>261</v>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
           <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="I265" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J265" s="5" t="n">
         <v>261</v>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="L265" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M265" s="5"/>
       <c r="N265" s="5"/>
       <c r="O265" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="B266" s="5" t="inlineStr">
         <is>
-          <t>עילי סער</t>
+          <t>אריאל בינימין</t>
         </is>
       </c>
       <c r="C266" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5" t="n">
         <v>262</v>
       </c>
       <c r="H266" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="I266" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J266" s="5" t="n">
         <v>262</v>
       </c>
       <c r="K266" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="L266" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M266" s="5"/>
       <c r="N266" s="5"/>
       <c r="O266" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="B267" s="5" t="inlineStr">
         <is>
-          <t>עופר רוזנברג</t>
+          <t>יבגני קוטנקו</t>
         </is>
       </c>
       <c r="C267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5" t="n">
         <v>263</v>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>גיא נאוי</t>
         </is>
       </c>
       <c r="I267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J267" s="5" t="n">
         <v>263</v>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="L267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M267" s="5"/>
       <c r="N267" s="5"/>
       <c r="O267" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>264</t>
         </is>
       </c>
       <c r="B268" s="5" t="inlineStr">
         <is>
-          <t>גבריאל קרנר</t>
+          <t>לירן עובדיה</t>
         </is>
       </c>
       <c r="C268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5" t="n">
         <v>264</v>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="I268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J268" s="5" t="n">
         <v>264</v>
       </c>
       <c r="K268" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>אפי נדיב</t>
         </is>
       </c>
       <c r="L268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M268" s="5"/>
       <c r="N268" s="5"/>
       <c r="O268" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>265</t>
         </is>
       </c>
       <c r="B269" s="5" t="inlineStr">
         <is>
-          <t>ליעד קדרון</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="C269" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5" t="n">
         <v>265</v>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>איתי אלעזר</t>
+          <t>לירן עובדיה</t>
         </is>
       </c>
       <c r="I269" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J269" s="5" t="n">
         <v>265</v>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="L269" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M269" s="5"/>
       <c r="N269" s="5"/>
       <c r="O269" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>266</t>
         </is>
       </c>
       <c r="B270" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>אלעד הרשטיין</t>
         </is>
       </c>
       <c r="C270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5" t="n">
         <v>266</v>
       </c>
       <c r="H270" s="5" t="inlineStr">
         <is>
-          <t>ארי בנעים</t>
+          <t>בוריס קרמר</t>
         </is>
       </c>
       <c r="I270" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J270" s="5" t="n">
         <v>266</v>
       </c>
       <c r="K270" s="5" t="inlineStr">
         <is>
           <t>ירון חצרוני</t>
         </is>
       </c>
       <c r="L270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M270" s="5"/>
       <c r="N270" s="5"/>
       <c r="O270" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="B271" s="5" t="inlineStr">
         <is>
-          <t>טריביקרם מורלידהרן</t>
+          <t>גבריאל סימה</t>
         </is>
       </c>
       <c r="C271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5" t="n">
         <v>267</v>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="I271" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J271" s="5" t="n">
         <v>267</v>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>אליאן לופו קסלר</t>
         </is>
       </c>
       <c r="L271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M271" s="5"/>
       <c r="N271" s="5"/>
       <c r="O271" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
       <c r="B272" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>דניאל צסלוב</t>
         </is>
       </c>
       <c r="C272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5" t="n">
         <v>268</v>
       </c>
       <c r="H272" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ליובימוב</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="I272" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J272" s="5" t="n">
         <v>268</v>
       </c>
       <c r="K272" s="5" t="inlineStr">
         <is>
-          <t>מוטי לוריא</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="L272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M272" s="5"/>
       <c r="N272" s="5"/>
       <c r="O272" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="B273" s="5" t="inlineStr">
         <is>
-          <t>אלעד הרשטיין</t>
+          <t>נדב קוניאצני</t>
         </is>
       </c>
       <c r="C273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5" t="n">
         <v>269</v>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ורנר</t>
+          <t>נועם כהן</t>
         </is>
       </c>
       <c r="I273" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J273" s="5" t="n">
         <v>269</v>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="L273" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M273" s="5"/>
       <c r="N273" s="5"/>
       <c r="O273" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="B274" s="5" t="inlineStr">
         <is>
           <t>YU OUYANG</t>
         </is>
       </c>
       <c r="C274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D274" s="5"/>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5" t="n">
         <v>270</v>
       </c>
       <c r="H274" s="5" t="inlineStr">
         <is>
-          <t>אור הד</t>
+          <t>חיים מילס</t>
         </is>
       </c>
       <c r="I274" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J274" s="5" t="n">
         <v>270</v>
       </c>
       <c r="K274" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>מרינה לנדוור</t>
         </is>
       </c>
       <c r="L274" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M274" s="5"/>
       <c r="N274" s="5"/>
       <c r="O274" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="B275" s="5" t="inlineStr">
         <is>
-          <t>נדב קוניאצני</t>
+          <t>איליי פנסו</t>
         </is>
       </c>
       <c r="C275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D275" s="5"/>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5" t="n">
         <v>271</v>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>sukho jang</t>
+          <t>רוי רוברט פנסו</t>
         </is>
       </c>
       <c r="I275" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J275" s="5" t="n">
         <v>271</v>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>דור בלובשטיין</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="L275" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M275" s="5"/>
       <c r="N275" s="5"/>
       <c r="O275" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="B276" s="5" t="inlineStr">
         <is>
-          <t>מרק רובינשטיין</t>
+          <t>ערן יעקובוב</t>
         </is>
       </c>
       <c r="C276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5" t="n">
         <v>272</v>
       </c>
       <c r="H276" s="5" t="inlineStr">
         <is>
-          <t>טריביקרם מורלידהרן</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="I276" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J276" s="5" t="n">
         <v>272</v>
       </c>
       <c r="K276" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="L276" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M276" s="5"/>
       <c r="N276" s="5"/>
       <c r="O276" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="B277" s="5" t="inlineStr">
         <is>
-          <t>איליי פנסו</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="C277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5" t="n">
         <v>273</v>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
-          <t>ולדי לופו קסלר</t>
+          <t>איליה בלינקוב</t>
         </is>
       </c>
       <c r="I277" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J277" s="5" t="n">
         <v>273</v>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>אנה אביל</t>
         </is>
       </c>
       <c r="L277" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M277" s="5"/>
       <c r="N277" s="5"/>
       <c r="O277" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="B278" s="5" t="inlineStr">
         <is>
-          <t>נח חדד</t>
+          <t>אבי רסיוק</t>
         </is>
       </c>
       <c r="C278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5" t="n">
         <v>274</v>
       </c>
       <c r="H278" s="5" t="inlineStr">
         <is>
-          <t>אלכס קינז'לוב</t>
+          <t>דוד וורולקר</t>
         </is>
       </c>
       <c r="I278" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J278" s="5" t="n">
         <v>274</v>
       </c>
       <c r="K278" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="L278" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M278" s="5"/>
       <c r="N278" s="5"/>
       <c r="O278" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="B279" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>נח חדד</t>
         </is>
       </c>
       <c r="C279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D279" s="5"/>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5" t="n">
         <v>275</v>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>בן בר-דוד</t>
+          <t>יבגני קוטנקו</t>
         </is>
       </c>
       <c r="I279" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J279" s="5" t="n">
         <v>275</v>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
-          <t>אריאל בינימין</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="L279" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M279" s="5"/>
       <c r="N279" s="5"/>
       <c r="O279" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
       <c r="B280" s="5" t="inlineStr">
         <is>
-          <t>דאניש באלאג'י</t>
+          <t>יואל בן נתן</t>
         </is>
       </c>
       <c r="C280" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5" t="n">
         <v>276</v>
       </c>
       <c r="H280" s="5" t="inlineStr">
         <is>
-          <t>שגיא קרני</t>
+          <t>ארטיום קזנצב</t>
         </is>
       </c>
       <c r="I280" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J280" s="5" t="n">
         <v>276</v>
       </c>
       <c r="K280" s="5" t="inlineStr">
         <is>
-          <t>קרינה איטקין</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="L280" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M280" s="5"/>
       <c r="N280" s="5"/>
       <c r="O280" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>277</t>
         </is>
       </c>
       <c r="B281" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>רותם מוגילנר</t>
         </is>
       </c>
       <c r="C281" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D281" s="5"/>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5" t="n">
         <v>277</v>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>יונתן שאמס</t>
+          <t>דניאל צסלוב</t>
         </is>
       </c>
       <c r="I281" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J281" s="5" t="n">
         <v>277</v>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="L281" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M281" s="5"/>
       <c r="N281" s="5"/>
       <c r="O281" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>278</t>
         </is>
       </c>
       <c r="B282" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>איליה בלינקוב</t>
         </is>
       </c>
       <c r="C282" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5" t="n">
         <v>278</v>
       </c>
       <c r="H282" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>ירון חצרוני</t>
         </is>
       </c>
       <c r="I282" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J282" s="5" t="n">
         <v>278</v>
       </c>
       <c r="K282" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרמור</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="L282" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M282" s="5"/>
       <c r="N282" s="5"/>
       <c r="O282" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="B283" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>מרק רובינשטיין</t>
         </is>
       </c>
       <c r="C283" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5" t="n">
         <v>279</v>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>יבגני קוטנקו</t>
+          <t>sukho jang</t>
         </is>
       </c>
       <c r="I283" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J283" s="5" t="n">
         <v>279</v>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>ריי לנדסברג</t>
+          <t>אריאל בינימין</t>
         </is>
       </c>
       <c r="L283" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M283" s="5"/>
       <c r="N283" s="5"/>
       <c r="O283" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>280</t>
         </is>
       </c>
       <c r="B284" s="5" t="inlineStr">
         <is>
-          <t>שחר נודלר</t>
+          <t>ואדים גורביץ'</t>
         </is>
       </c>
       <c r="C284" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5" t="n">
         <v>280</v>
       </c>
       <c r="H284" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="I284" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J284" s="5" t="n">
         <v>280</v>
       </c>
       <c r="K284" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרפלד</t>
+          <t>קרינה איטקין</t>
         </is>
       </c>
       <c r="L284" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M284" s="5"/>
       <c r="N284" s="5"/>
       <c r="O284" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="B285" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="C285" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5" t="n">
         <v>281</v>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>ירון חצרוני</t>
+          <t>שגיא קרני</t>
         </is>
       </c>
       <c r="I285" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J285" s="5" t="n">
         <v>281</v>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="L285" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M285" s="5"/>
       <c r="N285" s="5"/>
       <c r="O285" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>282</t>
         </is>
       </c>
       <c r="B286" s="5" t="inlineStr">
         <is>
-          <t>ריי לנדסברג</t>
+          <t>גיא ואזנה</t>
         </is>
       </c>
       <c r="C286" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5" t="n">
         <v>282</v>
       </c>
       <c r="H286" s="5" t="inlineStr">
         <is>
-          <t>שי בר דוד</t>
+          <t>אלכס קינז'לוב</t>
         </is>
       </c>
       <c r="I286" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J286" s="5" t="n">
         <v>282</v>
       </c>
       <c r="K286" s="5" t="inlineStr">
         <is>
           <t>סהר כליף</t>
         </is>
       </c>
       <c r="L286" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M286" s="5"/>
       <c r="N286" s="5"/>
       <c r="O286" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>283</t>
         </is>
       </c>
       <c r="B287" s="5" t="inlineStr">
         <is>
-          <t>בוריס קרמר</t>
+          <t>טריביקרם מורלידהרן</t>
         </is>
       </c>
       <c r="C287" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5" t="n">
         <v>283</v>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>איתמר דגני</t>
+          <t>גולן גזית</t>
         </is>
       </c>
       <c r="I287" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J287" s="5" t="n">
         <v>283</v>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
           <t>גיא ואזנה</t>
         </is>
       </c>
       <c r="L287" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M287" s="5"/>
       <c r="N287" s="5"/>
       <c r="O287" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>284</t>
         </is>
       </c>
       <c r="B288" s="5" t="inlineStr">
         <is>
-          <t>יבגני אלטרמן</t>
+          <t>רוברט נרודיצקי</t>
         </is>
       </c>
       <c r="C288" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5" t="n">
         <v>284</v>
       </c>
       <c r="H288" s="5" t="inlineStr">
         <is>
-          <t>גולן גזית</t>
+          <t>אהל וידמן</t>
         </is>
       </c>
       <c r="I288" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J288" s="5" t="n">
         <v>284</v>
       </c>
       <c r="K288" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>רומי ענבר</t>
         </is>
       </c>
       <c r="L288" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M288" s="5"/>
       <c r="N288" s="5"/>
       <c r="O288" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>285</t>
         </is>
       </c>
       <c r="B289" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>דוד יוגב</t>
         </is>
       </c>
       <c r="C289" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5" t="n">
         <v>285</v>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>יניב שרון</t>
+          <t>אור הד</t>
         </is>
       </c>
       <c r="I289" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J289" s="5" t="n">
         <v>285</v>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>נועה בולר</t>
         </is>
       </c>
       <c r="L289" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M289" s="5"/>
       <c r="N289" s="5"/>
       <c r="O289" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>286</t>
         </is>
       </c>
       <c r="B290" s="5" t="inlineStr">
         <is>
-          <t>עמית וינר</t>
+          <t>Chetry Vivek</t>
         </is>
       </c>
       <c r="C290" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
       <c r="G290" s="5" t="n">
         <v>286</v>
       </c>
       <c r="H290" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>איתן הול</t>
         </is>
       </c>
       <c r="I290" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J290" s="5" t="n">
         <v>286</v>
       </c>
       <c r="K290" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>דור בלובשטיין</t>
         </is>
       </c>
       <c r="L290" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M290" s="5"/>
       <c r="N290" s="5"/>
       <c r="O290" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>287</t>
         </is>
       </c>
       <c r="B291" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>יבגני אלטרמן</t>
         </is>
       </c>
       <c r="C291" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
       <c r="G291" s="5" t="n">
         <v>287</v>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="I291" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J291" s="5" t="n">
         <v>287</v>
       </c>
       <c r="K291" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="L291" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M291" s="5"/>
       <c r="N291" s="5"/>
       <c r="O291" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>288</t>
         </is>
       </c>
       <c r="B292" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>ליאם לבנון</t>
         </is>
       </c>
       <c r="C292" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
       <c r="G292" s="5" t="n">
         <v>288</v>
       </c>
       <c r="H292" s="5" t="inlineStr">
         <is>
-          <t>דניאל צסלוב</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="I292" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J292" s="5" t="n">
         <v>288</v>
       </c>
       <c r="K292" s="5" t="inlineStr">
         <is>
-          <t>זוסימו מקראיג</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="L292" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M292" s="5"/>
       <c r="N292" s="5"/>
       <c r="O292" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>289</t>
         </is>
       </c>
       <c r="B293" s="5" t="inlineStr">
         <is>
-          <t>Chetry Vivek</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="C293" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D293" s="5"/>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
       <c r="G293" s="5" t="n">
         <v>289</v>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
-          <t>יבגני אלטרמן</t>
+          <t>יעקב פישלב</t>
         </is>
       </c>
       <c r="I293" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J293" s="5" t="n">
         <v>289</v>
       </c>
       <c r="K293" s="5" t="inlineStr">
         <is>
-          <t>אנה קרקוזוווה</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="L293" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M293" s="5"/>
       <c r="N293" s="5"/>
       <c r="O293" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>290</t>
         </is>
       </c>
       <c r="B294" s="5" t="inlineStr">
         <is>
-          <t>ליאם לבנון</t>
+          <t>עמית וינר</t>
         </is>
       </c>
       <c r="C294" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D294" s="5"/>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
       <c r="G294" s="5" t="n">
         <v>290</v>
       </c>
       <c r="H294" s="5" t="inlineStr">
         <is>
-          <t>אהל וידמן</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="I294" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J294" s="5" t="n">
         <v>290</v>
       </c>
       <c r="K294" s="5" t="inlineStr">
         <is>
-          <t>אלכס רודינסקי</t>
+          <t>זוסימו מקראיג</t>
         </is>
       </c>
       <c r="L294" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M294" s="5"/>
       <c r="N294" s="5"/>
       <c r="O294" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="B295" s="5" t="inlineStr">
         <is>
-          <t>Zhang ShiHao</t>
+          <t>ריי לנדסברג</t>
         </is>
       </c>
       <c r="C295" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D295" s="5"/>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
       <c r="G295" s="5" t="n">
         <v>291</v>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="I295" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J295" s="5" t="n">
         <v>291</v>
       </c>
       <c r="K295" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="L295" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M295" s="5"/>
       <c r="N295" s="5"/>
       <c r="O295" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="B296" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>איתי אלבז</t>
         </is>
       </c>
       <c r="C296" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D296" s="5"/>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
       <c r="G296" s="5" t="n">
         <v>292</v>
       </c>
       <c r="H296" s="5" t="inlineStr">
         <is>
-          <t>איתן הול</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="I296" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J296" s="5" t="n">
         <v>292</v>
       </c>
       <c r="K296" s="5" t="inlineStr">
         <is>
-          <t>יוסף פלומנבליט</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="L296" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M296" s="5"/>
       <c r="N296" s="5"/>
       <c r="O296" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="B297" s="5" t="inlineStr">
         <is>
-          <t>פול גילברט</t>
+          <t>דימיטרי אמדין</t>
         </is>
       </c>
       <c r="C297" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D297" s="5"/>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
       <c r="G297" s="5" t="n">
         <v>293</v>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
-          <t>רותם מוגילנר</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="I297" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J297" s="5" t="n">
         <v>293</v>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
-          <t>מישרה הרינדר</t>
+          <t>רחל מוזס ראובן</t>
         </is>
       </c>
       <c r="L297" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M297" s="5"/>
       <c r="N297" s="5"/>
       <c r="O297" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>294</t>
         </is>
       </c>
       <c r="B298" s="5" t="inlineStr">
         <is>
-          <t>איגור גנקין </t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="C298" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D298" s="5"/>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
       <c r="G298" s="5" t="n">
         <v>294</v>
       </c>
       <c r="H298" s="5" t="inlineStr">
         <is>
-          <t>דוד וורולקר</t>
+          <t>יניב שרון</t>
         </is>
       </c>
       <c r="I298" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J298" s="5" t="n">
         <v>294</v>
       </c>
       <c r="K298" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>ניר סגל</t>
         </is>
       </c>
       <c r="L298" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M298" s="5"/>
       <c r="N298" s="5"/>
       <c r="O298" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>295</t>
         </is>
       </c>
       <c r="B299" s="5" t="inlineStr">
         <is>
-          <t>אילן יוסים</t>
+          <t>יוסף בר-לב</t>
         </is>
       </c>
       <c r="C299" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D299" s="5"/>
       <c r="E299" s="5"/>
       <c r="F299" s="5"/>
       <c r="G299" s="5" t="n">
         <v>295</v>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
-          <t>דניאל שיינגרט</t>
+          <t>יבגני אלטרמן</t>
         </is>
       </c>
       <c r="I299" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J299" s="5" t="n">
         <v>295</v>
       </c>
       <c r="K299" s="5" t="inlineStr">
         <is>
-          <t>תומר אגמון</t>
+          <t>אולג שפינר</t>
         </is>
       </c>
       <c r="L299" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M299" s="5"/>
       <c r="N299" s="5"/>
       <c r="O299" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="B300" s="5" t="inlineStr">
         <is>
-          <t>דבורקין ולדלן</t>
+          <t>אלי אדרי</t>
         </is>
       </c>
       <c r="C300" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D300" s="5"/>
       <c r="E300" s="5"/>
       <c r="F300" s="5"/>
       <c r="G300" s="5" t="n">
         <v>296</v>
       </c>
       <c r="H300" s="5" t="inlineStr">
         <is>
-          <t>ליאם לבנון</t>
+          <t>דניאל שיינגרט</t>
         </is>
       </c>
       <c r="I300" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J300" s="5" t="n">
         <v>296</v>
       </c>
       <c r="K300" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="L300" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M300" s="5"/>
       <c r="N300" s="5"/>
       <c r="O300" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>297</t>
         </is>
       </c>
       <c r="B301" s="5" t="inlineStr">
         <is>
-          <t>דימיטרי אמדין</t>
+          <t>איגור גנקין </t>
         </is>
       </c>
       <c r="C301" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="5"/>
       <c r="F301" s="5"/>
       <c r="G301" s="5" t="n">
         <v>297</v>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישלב</t>
+          <t>איתי אלעזר</t>
         </is>
       </c>
       <c r="I301" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J301" s="5" t="n">
         <v>297</v>
       </c>
       <c r="K301" s="5" t="inlineStr">
         <is>
-          <t>אולג שפינר</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="L301" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M301" s="5"/>
       <c r="N301" s="5"/>
       <c r="O301" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="B302" s="5" t="inlineStr">
         <is>
-          <t>עמית עינבי</t>
+          <t>חיים מילס</t>
         </is>
       </c>
       <c r="C302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D302" s="5"/>
       <c r="E302" s="5"/>
       <c r="F302" s="5"/>
       <c r="G302" s="5" t="n">
         <v>298</v>
       </c>
       <c r="H302" s="5" t="inlineStr">
         <is>
-          <t>אפיק אסולין</t>
+          <t>שי בר דוד</t>
         </is>
       </c>
       <c r="I302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J302" s="5" t="n">
         <v>298</v>
       </c>
       <c r="K302" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>אנה קרקוזוווה</t>
         </is>
       </c>
       <c r="L302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M302" s="5"/>
       <c r="N302" s="5"/>
       <c r="O302" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="B303" s="5" t="inlineStr">
         <is>
-          <t>עמית חיים דהאן</t>
+          <t>דניאל שיינגרט</t>
         </is>
       </c>
       <c r="C303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D303" s="5"/>
       <c r="E303" s="5"/>
       <c r="F303" s="5"/>
       <c r="G303" s="5" t="n">
         <v>299</v>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="I303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J303" s="5" t="n">
         <v>299</v>
       </c>
       <c r="K303" s="5" t="inlineStr">
         <is>
-          <t>יואב רמס</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="L303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M303" s="5"/>
       <c r="N303" s="5"/>
       <c r="O303" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="B304" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>יפת סוגאוקר</t>
         </is>
       </c>
       <c r="C304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D304" s="5"/>
       <c r="E304" s="5"/>
       <c r="F304" s="5"/>
       <c r="G304" s="5" t="n">
         <v>300</v>
       </c>
       <c r="H304" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'יסלב רוזנשטיין</t>
+          <t>Zhang ShiHao</t>
         </is>
       </c>
       <c r="I304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J304" s="5" t="n">
         <v>300</v>
       </c>
       <c r="K304" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>תומר אגמון</t>
         </is>
       </c>
       <c r="L304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M304" s="5"/>
       <c r="N304" s="5"/>
       <c r="O304" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="B305" s="5" t="inlineStr">
         <is>
-          <t>אלי אדרי</t>
+          <t>עמית חיים דהאן</t>
         </is>
       </c>
       <c r="C305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D305" s="5"/>
       <c r="E305" s="5"/>
       <c r="F305" s="5"/>
       <c r="G305" s="5" t="n">
         <v>301</v>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="I305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J305" s="5" t="n">
         <v>301</v>
       </c>
       <c r="K305" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="L305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M305" s="5"/>
       <c r="N305" s="5"/>
       <c r="O305" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>302</t>
         </is>
       </c>
       <c r="B306" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="C306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D306" s="5"/>
       <c r="E306" s="5"/>
       <c r="F306" s="5"/>
       <c r="G306" s="5" t="n">
         <v>302</v>
       </c>
       <c r="H306" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>בן בר-דוד</t>
         </is>
       </c>
       <c r="I306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J306" s="5" t="n">
         <v>302</v>
       </c>
       <c r="K306" s="5" t="inlineStr">
         <is>
-          <t>ניר סגל</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="L306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M306" s="5"/>
       <c r="N306" s="5"/>
       <c r="O306" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="B307" s="5" t="inlineStr">
         <is>
-          <t>ניר סגל</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="C307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D307" s="5"/>
       <c r="E307" s="5"/>
       <c r="F307" s="5"/>
       <c r="G307" s="5" t="n">
         <v>303</v>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>אלכסנדר ליובימוב</t>
         </is>
       </c>
       <c r="I307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J307" s="5" t="n">
         <v>303</v>
       </c>
       <c r="K307" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="L307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M307" s="5"/>
       <c r="N307" s="5"/>
       <c r="O307" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="B308" s="5" t="inlineStr">
         <is>
-          <t>דניאל שיינגרט</t>
+          <t>אילן יוסים</t>
         </is>
       </c>
       <c r="C308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D308" s="5"/>
       <c r="E308" s="5"/>
       <c r="F308" s="5"/>
       <c r="G308" s="5" t="n">
         <v>304</v>
       </c>
       <c r="H308" s="5" t="inlineStr">
         <is>
-          <t>עמית חיים דהאן</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="I308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J308" s="5" t="n">
         <v>304</v>
       </c>
       <c r="K308" s="5" t="inlineStr">
         <is>
-          <t>גיא רסקאי</t>
+          <t>נועה ארויו</t>
         </is>
       </c>
       <c r="L308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M308" s="5"/>
       <c r="N308" s="5"/>
       <c r="O308" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>305</t>
         </is>
       </c>
       <c r="B309" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>אביב איש שלום</t>
         </is>
       </c>
       <c r="C309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D309" s="5"/>
       <c r="E309" s="5"/>
       <c r="F309" s="5"/>
       <c r="G309" s="5" t="n">
         <v>305</v>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
-          <t>איליה בלינקוב</t>
+          <t>רותם מוגילנר</t>
         </is>
       </c>
       <c r="I309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J309" s="5" t="n">
         <v>305</v>
       </c>
       <c r="K309" s="5" t="inlineStr">
         <is>
-          <t>קלואי הופ בוליו</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="L309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M309" s="5"/>
       <c r="N309" s="5"/>
       <c r="O309" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>306</t>
         </is>
       </c>
       <c r="B310" s="5" t="inlineStr">
         <is>
-          <t>מוטי לוריא</t>
+          <t>יונתן שאמס</t>
         </is>
       </c>
       <c r="C310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D310" s="5"/>
       <c r="E310" s="5"/>
       <c r="F310" s="5"/>
       <c r="G310" s="5" t="n">
         <v>306</v>
       </c>
       <c r="H310" s="5" t="inlineStr">
         <is>
-          <t>Zhang ShiHao</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="I310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J310" s="5" t="n">
         <v>306</v>
       </c>
       <c r="K310" s="5" t="inlineStr">
         <is>
-          <t>נועה ארויו</t>
+          <t>מאיה מרפלד</t>
         </is>
       </c>
       <c r="L310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M310" s="5"/>
       <c r="N310" s="5"/>
       <c r="O310" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="B311" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>ארטיום קזנצב</t>
         </is>
       </c>
       <c r="C311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D311" s="5"/>
       <c r="E311" s="5"/>
       <c r="F311" s="5"/>
       <c r="G311" s="5" t="n">
         <v>307</v>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>רפאל בלום</t>
         </is>
       </c>
       <c r="I311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J311" s="5" t="n">
         <v>307</v>
       </c>
       <c r="K311" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="L311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M311" s="5"/>
       <c r="N311" s="5"/>
       <c r="O311" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="B312" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="C312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D312" s="5"/>
       <c r="E312" s="5"/>
       <c r="F312" s="5"/>
-      <c r="G312" s="5"/>
-[...1 lines deleted...]
-      <c r="I312" s="5"/>
+      <c r="G312" s="5" t="n">
+        <v>308</v>
+      </c>
+      <c r="H312" s="5" t="inlineStr">
+        <is>
+          <t>אלכסנדר ורנר</t>
+        </is>
+      </c>
+      <c r="I312" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J312" s="5" t="n">
         <v>308</v>
       </c>
       <c r="K312" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="L312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M312" s="5"/>
       <c r="N312" s="5"/>
       <c r="O312" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>309</t>
         </is>
       </c>
       <c r="B313" s="5" t="inlineStr">
         <is>
-          <t>גיא גרינבלט</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="C313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D313" s="5"/>
       <c r="E313" s="5"/>
       <c r="F313" s="5"/>
-      <c r="G313" s="5"/>
-[...1 lines deleted...]
-      <c r="I313" s="5"/>
+      <c r="G313" s="5" t="n">
+        <v>309</v>
+      </c>
+      <c r="H313" s="5" t="inlineStr">
+        <is>
+          <t>ארי בנעים</t>
+        </is>
+      </c>
+      <c r="I313" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J313" s="5" t="n">
         <v>309</v>
       </c>
       <c r="K313" s="5" t="inlineStr">
         <is>
-          <t>שני שולט</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="L313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M313" s="5"/>
       <c r="N313" s="5"/>
       <c r="O313" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="B314" s="5" t="inlineStr">
         <is>
-          <t>אביב איש שלום</t>
+          <t>פול גילברט</t>
         </is>
       </c>
       <c r="C314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D314" s="5"/>
       <c r="E314" s="5"/>
       <c r="F314" s="5"/>
-      <c r="G314" s="5"/>
-[...1 lines deleted...]
-      <c r="I314" s="5"/>
+      <c r="G314" s="5" t="n">
+        <v>310</v>
+      </c>
+      <c r="H314" s="5" t="inlineStr">
+        <is>
+          <t>עמית חיים דהאן</t>
+        </is>
+      </c>
+      <c r="I314" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J314" s="5" t="n">
         <v>310</v>
       </c>
       <c r="K314" s="5" t="inlineStr">
         <is>
-          <t>רומי ענבר</t>
+          <t>ויאצ'יסלב רוזנשטיין</t>
         </is>
       </c>
       <c r="L314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M314" s="5"/>
       <c r="N314" s="5"/>
       <c r="O314" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>311</t>
         </is>
       </c>
       <c r="B315" s="5" t="inlineStr">
         <is>
-          <t>יונתן שאמס</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="C315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D315" s="5"/>
       <c r="E315" s="5"/>
       <c r="F315" s="5"/>
-      <c r="G315" s="5"/>
-[...1 lines deleted...]
-      <c r="I315" s="5"/>
+      <c r="G315" s="5" t="n">
+        <v>311</v>
+      </c>
+      <c r="H315" s="5" t="inlineStr">
+        <is>
+          <t>ליאם לבנון</t>
+        </is>
+      </c>
+      <c r="I315" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J315" s="5" t="n">
         <v>311</v>
       </c>
       <c r="K315" s="5" t="inlineStr">
         <is>
-          <t>ספיר בן עטר</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="L315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M315" s="5"/>
       <c r="N315" s="5"/>
       <c r="O315" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>312</t>
         </is>
       </c>
       <c r="B316" s="5" t="inlineStr">
         <is>
-          <t>איתי אלבז</t>
+          <t>גיא גרינבלט</t>
         </is>
       </c>
       <c r="C316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D316" s="5"/>
       <c r="E316" s="5"/>
       <c r="F316" s="5"/>
-      <c r="G316" s="5"/>
-[...1 lines deleted...]
-      <c r="I316" s="5"/>
+      <c r="G316" s="5" t="n">
+        <v>312</v>
+      </c>
+      <c r="H316" s="5" t="inlineStr">
+        <is>
+          <t>ויאצ'יסלב רוזנשטיין</t>
+        </is>
+      </c>
+      <c r="I316" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J316" s="5" t="n">
         <v>312</v>
       </c>
       <c r="K316" s="5" t="inlineStr">
         <is>
-          <t>אורי ברקוביץ</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="L316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M316" s="5"/>
       <c r="N316" s="5"/>
       <c r="O316" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="B317" s="5" t="inlineStr">
         <is>
-          <t>עילי סגל</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="C317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D317" s="5"/>
       <c r="E317" s="5"/>
       <c r="F317" s="5"/>
-      <c r="G317" s="5"/>
-[...1 lines deleted...]
-      <c r="I317" s="5"/>
+      <c r="G317" s="5" t="n">
+        <v>313</v>
+      </c>
+      <c r="H317" s="5" t="inlineStr">
+        <is>
+          <t>אפיק אסולין</t>
+        </is>
+      </c>
+      <c r="I317" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J317" s="5" t="n">
         <v>313</v>
       </c>
       <c r="K317" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>ספיר בן עטר</t>
         </is>
       </c>
       <c r="L317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M317" s="5"/>
       <c r="N317" s="5"/>
       <c r="O317" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
           <t>314</t>
         </is>
       </c>
       <c r="B318" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>משה כהן</t>
         </is>
       </c>
       <c r="C318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D318" s="5"/>
       <c r="E318" s="5"/>
       <c r="F318" s="5"/>
-      <c r="G318" s="5"/>
-[...1 lines deleted...]
-      <c r="I318" s="5"/>
+      <c r="G318" s="5" t="n">
+        <v>314</v>
+      </c>
+      <c r="H318" s="5" t="inlineStr">
+        <is>
+          <t>איתמר דגני</t>
+        </is>
+      </c>
+      <c r="I318" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J318" s="5" t="n">
         <v>314</v>
       </c>
       <c r="K318" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>אורי ברקוביץ</t>
         </is>
       </c>
       <c r="L318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M318" s="5"/>
       <c r="N318" s="5"/>
       <c r="O318" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>315</t>
         </is>
       </c>
       <c r="B319" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>עילי סגל</t>
         </is>
       </c>
       <c r="C319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D319" s="5"/>
       <c r="E319" s="5"/>
       <c r="F319" s="5"/>
-      <c r="G319" s="5"/>
-[...1 lines deleted...]
-      <c r="I319" s="5"/>
+      <c r="G319" s="5" t="n">
+        <v>315</v>
+      </c>
+      <c r="H319" s="5" t="inlineStr">
+        <is>
+          <t>טריביקרם מורלידהרן</t>
+        </is>
+      </c>
+      <c r="I319" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J319" s="5" t="n">
         <v>315</v>
       </c>
       <c r="K319" s="5" t="inlineStr">
         <is>
-          <t>שי כליף</t>
+          <t>ריי לנדסברג</t>
         </is>
       </c>
       <c r="L319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M319" s="5"/>
       <c r="N319" s="5"/>
       <c r="O319" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>316</t>
         </is>
       </c>
       <c r="B320" s="5" t="inlineStr">
         <is>
-          <t>נועם כהן</t>
+          <t>שגיא קרני</t>
         </is>
       </c>
       <c r="C320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D320" s="5"/>
       <c r="E320" s="5"/>
       <c r="F320" s="5"/>
       <c r="G320" s="5"/>
       <c r="H320" s="5"/>
       <c r="I320" s="5"/>
       <c r="J320" s="5" t="n">
         <v>316</v>
       </c>
       <c r="K320" s="5" t="inlineStr">
         <is>
-          <t>לאוניד שרלין</t>
+          <t>גיא רסקאי</t>
         </is>
       </c>
       <c r="L320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M320" s="5"/>
       <c r="N320" s="5"/>
       <c r="O320" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>317</t>
         </is>
       </c>
       <c r="B321" s="5" t="inlineStr">
         <is>
-          <t>ליאוניד פרידמן</t>
+          <t>Zhang ShiHao</t>
         </is>
       </c>
       <c r="C321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D321" s="5"/>
       <c r="E321" s="5"/>
       <c r="F321" s="5"/>
       <c r="G321" s="5"/>
       <c r="H321" s="5"/>
       <c r="I321" s="5"/>
       <c r="J321" s="5" t="n">
         <v>317</v>
       </c>
       <c r="K321" s="5" t="inlineStr">
         <is>
-          <t>אמיליה פטרוב</t>
+          <t>מישרה הרינדר</t>
         </is>
       </c>
       <c r="L321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M321" s="5"/>
       <c r="N321" s="5"/>
       <c r="O321" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>318</t>
         </is>
       </c>
       <c r="B322" s="5" t="inlineStr">
         <is>
-          <t>משה כהן</t>
+          <t>רפאל בלום</t>
         </is>
       </c>
       <c r="C322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D322" s="5"/>
       <c r="E322" s="5"/>
       <c r="F322" s="5"/>
       <c r="G322" s="5"/>
       <c r="H322" s="5"/>
       <c r="I322" s="5"/>
       <c r="J322" s="5" t="n">
         <v>318</v>
       </c>
       <c r="K322" s="5" t="inlineStr">
         <is>
-          <t>אליאן לופו קסלר</t>
+          <t>לאוניד שרלין</t>
         </is>
       </c>
       <c r="L322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M322" s="5"/>
       <c r="N322" s="5"/>
       <c r="O322" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
           <t>319</t>
         </is>
       </c>
       <c r="B323" s="5" t="inlineStr">
         <is>
-          <t>דוד יוגב</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="C323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D323" s="5"/>
       <c r="E323" s="5"/>
       <c r="F323" s="5"/>
       <c r="G323" s="5"/>
       <c r="H323" s="5"/>
       <c r="I323" s="5"/>
       <c r="J323" s="5" t="n">
         <v>319</v>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="L323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M323" s="5"/>
       <c r="N323" s="5"/>
       <c r="O323" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>320</t>
         </is>
       </c>
       <c r="B324" s="5" t="inlineStr">
         <is>
-          <t>שגיא קרני</t>
+          <t>ניר סגל</t>
         </is>
       </c>
       <c r="C324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D324" s="5"/>
       <c r="E324" s="5"/>
       <c r="F324" s="5"/>
       <c r="G324" s="5"/>
       <c r="H324" s="5"/>
       <c r="I324" s="5"/>
       <c r="J324" s="5" t="n">
         <v>320</v>
       </c>
       <c r="K324" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>קלואי הופ בוליו</t>
         </is>
       </c>
       <c r="L324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M324" s="5"/>
       <c r="N324" s="5"/>
       <c r="O324" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>321</t>
         </is>
       </c>
       <c r="B325" s="5" t="inlineStr">
         <is>
-          <t>אלכס טרבינסקי</t>
+          <t>יהונתן הוכמן</t>
         </is>
       </c>
       <c r="C325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D325" s="5"/>
       <c r="E325" s="5"/>
       <c r="F325" s="5"/>
       <c r="G325" s="5"/>
       <c r="H325" s="5"/>
       <c r="I325" s="5"/>
       <c r="J325" s="5" t="n">
         <v>321</v>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="L325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M325" s="5"/>
       <c r="N325" s="5"/>
       <c r="O325" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>322</t>
         </is>
       </c>
       <c r="B326" s="5" t="inlineStr">
         <is>
-          <t>יפת סוגאוקר</t>
+          <t>דבורקין ולדלן</t>
         </is>
       </c>
       <c r="C326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D326" s="5"/>
       <c r="E326" s="5"/>
       <c r="F326" s="5"/>
       <c r="G326" s="5"/>
       <c r="H326" s="5"/>
       <c r="I326" s="5"/>
       <c r="J326" s="5" t="n">
         <v>322</v>
       </c>
       <c r="K326" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="L326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M326" s="5"/>
       <c r="N326" s="5"/>
       <c r="O326" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="B327" s="5" t="inlineStr">
         <is>
-          <t>ירון דהאן</t>
+          <t>סהר כליף</t>
         </is>
       </c>
       <c r="C327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D327" s="5"/>
       <c r="E327" s="5"/>
       <c r="F327" s="5"/>
       <c r="G327" s="5"/>
       <c r="H327" s="5"/>
       <c r="I327" s="5"/>
       <c r="J327" s="5" t="n">
         <v>323</v>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="L327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M327" s="5"/>
       <c r="N327" s="5"/>
       <c r="O327" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>324</t>
         </is>
       </c>
       <c r="B328" s="5" t="inlineStr">
         <is>
-          <t>יהונתן הוכמן</t>
+          <t>ירון דהאן</t>
         </is>
       </c>
       <c r="C328" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D328" s="5"/>
       <c r="E328" s="5"/>
       <c r="F328" s="5"/>
       <c r="G328" s="5"/>
       <c r="H328" s="5"/>
       <c r="I328" s="5"/>
-      <c r="J328" s="5"/>
-[...1 lines deleted...]
-      <c r="L328" s="5"/>
+      <c r="J328" s="5" t="n">
+        <v>324</v>
+      </c>
+      <c r="K328" s="5" t="inlineStr">
+        <is>
+          <t>אלכס רודינסקי</t>
+        </is>
+      </c>
+      <c r="L328" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="M328" s="5"/>
       <c r="N328" s="5"/>
       <c r="O328" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="B329" s="5" t="inlineStr">
         <is>
-          <t>חיים מילס</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="C329" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D329" s="5"/>
       <c r="E329" s="5"/>
       <c r="F329" s="5"/>
       <c r="G329" s="5"/>
       <c r="H329" s="5"/>
       <c r="I329" s="5"/>
-      <c r="J329" s="5"/>
-[...1 lines deleted...]
-      <c r="L329" s="5"/>
+      <c r="J329" s="5" t="n">
+        <v>325</v>
+      </c>
+      <c r="K329" s="5" t="inlineStr">
+        <is>
+          <t>אמיליה פטרוב</t>
+        </is>
+      </c>
+      <c r="L329" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="M329" s="5"/>
       <c r="N329" s="5"/>
       <c r="O329" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
           <t>326</t>
         </is>
       </c>
       <c r="B330" s="5" t="inlineStr">
         <is>
-          <t>סהר כליף</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="C330" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D330" s="5"/>
       <c r="E330" s="5"/>
       <c r="F330" s="5"/>
       <c r="G330" s="5"/>
       <c r="H330" s="5"/>
       <c r="I330" s="5"/>
-      <c r="J330" s="5"/>
-[...1 lines deleted...]
-      <c r="L330" s="5"/>
+      <c r="J330" s="5" t="n">
+        <v>326</v>
+      </c>
+      <c r="K330" s="5" t="inlineStr">
+        <is>
+          <t>יוסף פלומנבליט</t>
+        </is>
+      </c>
+      <c r="L330" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="M330" s="5"/>
       <c r="N330" s="5"/>
       <c r="O330" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="B331" s="5" t="inlineStr">
+        <is>
+          <t>נועם כהן</t>
+        </is>
+      </c>
+      <c r="C331" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D331" s="5"/>
+      <c r="E331" s="5"/>
+      <c r="F331" s="5"/>
+      <c r="G331" s="5"/>
+      <c r="H331" s="5"/>
+      <c r="I331" s="5"/>
+      <c r="J331" s="5" t="n">
+        <v>327</v>
+      </c>
+      <c r="K331" s="5" t="inlineStr">
+        <is>
+          <t>יבגניה אזבל</t>
+        </is>
+      </c>
+      <c r="L331" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M331" s="5"/>
+      <c r="N331" s="5"/>
+      <c r="O331" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="3" t="inlineStr">
+        <is>
+          <t>328</t>
+        </is>
+      </c>
+      <c r="B332" s="5" t="inlineStr">
+        <is>
+          <t>מוטי לוריא</t>
+        </is>
+      </c>
+      <c r="C332" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D332" s="5"/>
+      <c r="E332" s="5"/>
+      <c r="F332" s="5"/>
+      <c r="G332" s="5"/>
+      <c r="H332" s="5"/>
+      <c r="I332" s="5"/>
+      <c r="J332" s="5" t="n">
+        <v>328</v>
+      </c>
+      <c r="K332" s="5" t="inlineStr">
+        <is>
+          <t>שני שולט</t>
+        </is>
+      </c>
+      <c r="L332" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M332" s="5"/>
+      <c r="N332" s="5"/>
+      <c r="O332" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="3" t="inlineStr">
+        <is>
+          <t>329</t>
+        </is>
+      </c>
+      <c r="B333" s="5" t="inlineStr">
+        <is>
+          <t>Sukhjeet Arora</t>
+        </is>
+      </c>
+      <c r="C333" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D333" s="5"/>
+      <c r="E333" s="5"/>
+      <c r="F333" s="5"/>
+      <c r="G333" s="5"/>
+      <c r="H333" s="5"/>
+      <c r="I333" s="5"/>
+      <c r="J333" s="5" t="n">
+        <v>329</v>
+      </c>
+      <c r="K333" s="5" t="inlineStr">
+        <is>
+          <t>אלכסנדר קוזירב</t>
+        </is>
+      </c>
+      <c r="L333" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M333" s="5"/>
+      <c r="N333" s="5"/>
+      <c r="O333" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="3" t="inlineStr">
+        <is>
+          <t>330</t>
+        </is>
+      </c>
+      <c r="B334" s="5" t="inlineStr">
+        <is>
+          <t>שחר נודלר</t>
+        </is>
+      </c>
+      <c r="C334" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D334" s="5"/>
+      <c r="E334" s="5"/>
+      <c r="F334" s="5"/>
+      <c r="G334" s="5"/>
+      <c r="H334" s="5"/>
+      <c r="I334" s="5"/>
+      <c r="J334" s="5" t="n">
+        <v>330</v>
+      </c>
+      <c r="K334" s="5" t="inlineStr">
+        <is>
+          <t>קטיה זבלוטסקיה</t>
+        </is>
+      </c>
+      <c r="L334" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M334" s="5"/>
+      <c r="N334" s="5"/>
+      <c r="O334" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="3" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="B335" s="5" t="inlineStr">
+        <is>
+          <t>אלכס טרבינסקי</t>
+        </is>
+      </c>
+      <c r="C335" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D335" s="5"/>
+      <c r="E335" s="5"/>
+      <c r="F335" s="5"/>
+      <c r="G335" s="5"/>
+      <c r="H335" s="5"/>
+      <c r="I335" s="5"/>
+      <c r="J335" s="5" t="n">
+        <v>331</v>
+      </c>
+      <c r="K335" s="5" t="inlineStr">
+        <is>
+          <t>שי כליף</t>
+        </is>
+      </c>
+      <c r="L335" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M335" s="5"/>
+      <c r="N335" s="5"/>
+      <c r="O335" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="3" t="inlineStr">
+        <is>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="B336" s="5" t="inlineStr">
+        <is>
+          <t>בוריס קרמר</t>
+        </is>
+      </c>
+      <c r="C336" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D336" s="5"/>
+      <c r="E336" s="5"/>
+      <c r="F336" s="5"/>
+      <c r="G336" s="5"/>
+      <c r="H336" s="5"/>
+      <c r="I336" s="5"/>
+      <c r="J336" s="5" t="n">
+        <v>332</v>
+      </c>
+      <c r="K336" s="5" t="inlineStr">
+        <is>
+          <t>שני מזרחי</t>
+        </is>
+      </c>
+      <c r="L336" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M336" s="5"/>
+      <c r="N336" s="5"/>
+      <c r="O336" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>333</t>
+        </is>
+      </c>
+      <c r="B337" s="5" t="inlineStr">
+        <is>
+          <t>איתי קוזין</t>
+        </is>
+      </c>
+      <c r="C337" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D337" s="5"/>
+      <c r="E337" s="5"/>
+      <c r="F337" s="5"/>
+      <c r="G337" s="5"/>
+      <c r="H337" s="5"/>
+      <c r="I337" s="5"/>
+      <c r="J337" s="5" t="n">
+        <v>333</v>
+      </c>
+      <c r="K337" s="5" t="inlineStr">
+        <is>
+          <t>יואב רמס</t>
+        </is>
+      </c>
+      <c r="L337" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M337" s="5"/>
+      <c r="N337" s="5"/>
+      <c r="O337" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="3"/>
+      <c r="B338" s="5"/>
+      <c r="C338" s="5"/>
+      <c r="D338" s="5"/>
+      <c r="E338" s="5"/>
+      <c r="F338" s="5"/>
+      <c r="G338" s="5"/>
+      <c r="H338" s="5"/>
+      <c r="I338" s="5"/>
+      <c r="J338" s="5" t="n">
+        <v>334</v>
+      </c>
+      <c r="K338" s="5" t="inlineStr">
+        <is>
+          <t>תמיר לוי</t>
+        </is>
+      </c>
+      <c r="L338" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M338" s="5"/>
+      <c r="N338" s="5"/>
+      <c r="O338" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="3"/>
+      <c r="B339" s="5"/>
+      <c r="C339" s="5"/>
+      <c r="D339" s="5"/>
+      <c r="E339" s="5"/>
+      <c r="F339" s="5"/>
+      <c r="G339" s="5"/>
+      <c r="H339" s="5"/>
+      <c r="I339" s="5"/>
+      <c r="J339" s="5" t="n">
+        <v>335</v>
+      </c>
+      <c r="K339" s="5" t="inlineStr">
+        <is>
+          <t>אור נחום</t>
+        </is>
+      </c>
+      <c r="L339" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M339" s="5"/>
+      <c r="N339" s="5"/>
+      <c r="O339" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="3"/>
+      <c r="B340" s="5"/>
+      <c r="C340" s="5"/>
+      <c r="D340" s="5"/>
+      <c r="E340" s="5"/>
+      <c r="F340" s="5"/>
+      <c r="G340" s="5"/>
+      <c r="H340" s="5"/>
+      <c r="I340" s="5"/>
+      <c r="J340" s="5" t="n">
+        <v>336</v>
+      </c>
+      <c r="K340" s="5" t="inlineStr">
+        <is>
+          <t>אביב אליהו</t>
+        </is>
+      </c>
+      <c r="L340" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M340" s="5"/>
+      <c r="N340" s="5"/>
+      <c r="O340" s="5"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>קובץ דירוג שחקנים</dc:title>
   <dc:subject/>
   <dc:creator>איגוד הבדמינטון הישראלי</dc:creator>