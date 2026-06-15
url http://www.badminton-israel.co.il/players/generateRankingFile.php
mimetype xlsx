--- v1 (2026-04-29)
+++ v2 (2026-06-15)
@@ -135,86 +135,86 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:AC340"/>
+  <dimension ref="A1:AC348"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="true" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="1024" min="16" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>דירוג שחקנים פעילים</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>תאריך הפקה: 29/04/2026</t>
+          <t>תאריך הפקה: 15/06/2026</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MS</t>
         </is>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>WS</t>
         </is>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>MD</t>
         </is>
       </c>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
@@ -298,15655 +298,16037 @@
         </is>
       </c>
       <c r="N4" s="4" t="inlineStr">
         <is>
           <t>שם</t>
         </is>
       </c>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>ניקוד</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="C5" s="5" t="n">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="D5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>חלי ניימן</t>
         </is>
       </c>
       <c r="F5" s="5" t="n">
-        <v>309</v>
+        <v>469</v>
       </c>
       <c r="G5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="I5" s="5" t="n">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="J5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="L5" s="5" t="n">
-        <v>264</v>
+        <v>374</v>
       </c>
       <c r="M5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="O5" s="5" t="n">
-        <v>292</v>
+        <v>442</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
-          <t>אמיר שפירא</t>
+          <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="C6" s="5" t="n">
-        <v>196</v>
+        <v>279</v>
       </c>
       <c r="D6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
-          <t>נטע שלמה</t>
+          <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="F6" s="5" t="n">
-        <v>181</v>
+        <v>280</v>
       </c>
       <c r="G6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>אלכס בס</t>
         </is>
       </c>
       <c r="I6" s="5" t="n">
-        <v>336</v>
+        <v>401</v>
       </c>
       <c r="J6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="K6" s="5" t="inlineStr">
         <is>
-          <t>מקסים גרינבלט</t>
+          <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="L6" s="5" t="n">
-        <v>226</v>
+        <v>320</v>
       </c>
       <c r="M6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>נטע שלמה</t>
         </is>
       </c>
       <c r="O6" s="5" t="n">
-        <v>231</v>
+        <v>296</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="C7" s="5" t="n">
-        <v>177</v>
+        <v>265</v>
       </c>
       <c r="D7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>אלינה ברגלסון</t>
+          <t>נטע שלמה</t>
         </is>
       </c>
       <c r="F7" s="5" t="n">
-        <v>180</v>
+        <v>246</v>
       </c>
       <c r="G7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="I7" s="5" t="n">
-        <v>291</v>
+        <v>356</v>
       </c>
       <c r="J7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>דנילו דובינסקי</t>
+          <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="L7" s="5" t="n">
-        <v>210</v>
+        <v>288</v>
       </c>
       <c r="M7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>דנה קוגל</t>
         </is>
       </c>
       <c r="O7" s="5" t="n">
-        <v>185</v>
+        <v>285</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
-          <t>מקסים גרינבלט</t>
+          <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="C8" s="5" t="n">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="D8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
-          <t>שלי מורד</t>
+          <t>טלי רמס</t>
         </is>
       </c>
       <c r="F8" s="5" t="n">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="G8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="I8" s="5" t="n">
-        <v>239</v>
+        <v>339</v>
       </c>
       <c r="J8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="K8" s="5" t="inlineStr">
         <is>
-          <t>שיראל בלנקי</t>
+          <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="L8" s="5" t="n">
-        <v>169</v>
+        <v>255</v>
       </c>
       <c r="M8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
-          <t>איטה סימה</t>
+          <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="O8" s="5" t="n">
-        <v>153</v>
+        <v>269</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
-          <t>דנילו דובינסקי</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="C9" s="5" t="n">
-        <v>169</v>
+        <v>202</v>
       </c>
       <c r="D9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>טלי רמס</t>
+          <t>שלי מורד</t>
         </is>
       </c>
       <c r="F9" s="5" t="n">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="G9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="I9" s="5" t="n">
-        <v>226</v>
+        <v>336</v>
       </c>
       <c r="J9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>דנה קוגל</t>
+          <t>שיראל בלנקי</t>
         </is>
       </c>
       <c r="L9" s="5" t="n">
-        <v>169</v>
+        <v>238</v>
       </c>
       <c r="M9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
-          <t>זהר אמויאל</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="O9" s="5" t="n">
-        <v>136</v>
+        <v>227</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="C10" s="5" t="n">
-        <v>163</v>
+        <v>195</v>
       </c>
       <c r="D10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
-          <t>דנה דנילנקו</t>
+          <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="F10" s="5" t="n">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="G10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="I10" s="5" t="n">
-        <v>184</v>
+        <v>312</v>
       </c>
       <c r="J10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="K10" s="5" t="inlineStr">
         <is>
-          <t>גל חירם</t>
+          <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="L10" s="5" t="n">
-        <v>155</v>
+        <v>236</v>
       </c>
       <c r="M10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
-          <t>אלכס גולדפרב</t>
+          <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="O10" s="5" t="n">
-        <v>134</v>
+        <v>201</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>גיא בלומנריך</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="C11" s="5" t="n">
-        <v>145</v>
+        <v>188</v>
       </c>
       <c r="D11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>איטה סימה</t>
+          <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="F11" s="5" t="n">
-        <v>117</v>
+        <v>148</v>
       </c>
       <c r="G11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>גל חירם</t>
         </is>
       </c>
       <c r="I11" s="5" t="n">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="J11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>דנה קוגל</t>
         </is>
       </c>
       <c r="L11" s="5" t="n">
-        <v>155</v>
+        <v>209</v>
       </c>
       <c r="M11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="O11" s="5" t="n">
-        <v>127</v>
+        <v>190</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
-          <t>עידן אשכנזי</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="C12" s="5" t="n">
-        <v>126</v>
+        <v>182</v>
       </c>
       <c r="D12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>אלכס גולדפרב</t>
+          <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="F12" s="5" t="n">
-        <v>111</v>
+        <v>136</v>
       </c>
       <c r="G12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
-          <t>עידן אשכנזי</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="I12" s="5" t="n">
-        <v>174</v>
+        <v>224</v>
       </c>
       <c r="J12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="K12" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="L12" s="5" t="n">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="M12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="O12" s="5" t="n">
-        <v>125</v>
+        <v>174</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
-          <t>אלדד כהן</t>
+          <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="C13" s="5" t="n">
-        <v>112</v>
+        <v>172</v>
       </c>
       <c r="D13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>איטה סימה</t>
         </is>
       </c>
       <c r="F13" s="5" t="n">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="G13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>מקסים גרינבלט</t>
+          <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="I13" s="5" t="n">
-        <v>152</v>
+        <v>214</v>
       </c>
       <c r="J13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>נטע שלמה</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="L13" s="5" t="n">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="M13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>שלי מורד</t>
         </is>
       </c>
       <c r="O13" s="5" t="n">
-        <v>125</v>
+        <v>165</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="C14" s="5" t="n">
-        <v>109</v>
+        <v>166</v>
       </c>
       <c r="D14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>זהר אמויאל</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="F14" s="5" t="n">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="G14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
-          <t>גיא בלומנריך</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="I14" s="5" t="n">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="J14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>חלי ניימן</t>
         </is>
       </c>
       <c r="L14" s="5" t="n">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="M14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>טלי רמס</t>
         </is>
       </c>
       <c r="O14" s="5" t="n">
-        <v>122</v>
+        <v>162</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>אלדד כהן</t>
         </is>
       </c>
       <c r="C15" s="5" t="n">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="D15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>ליזה גילמן</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="F15" s="5" t="n">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="G15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="I15" s="5" t="n">
-        <v>139</v>
+        <v>196</v>
       </c>
       <c r="J15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>מרק ארונצ'יק</t>
+          <t>גל חירם</t>
         </is>
       </c>
       <c r="L15" s="5" t="n">
-        <v>128</v>
+        <v>195</v>
       </c>
       <c r="M15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
-          <t>דנה דנילנקו</t>
+          <t>איטה סימה</t>
         </is>
       </c>
       <c r="O15" s="5" t="n">
-        <v>119</v>
+        <v>153</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>מישה זילברמן</t>
+          <t>רותם סילוק</t>
         </is>
       </c>
       <c r="C16" s="5" t="n">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="D16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>דנה קוגל</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="F16" s="5" t="n">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="G16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="I16" s="5" t="n">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="J16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
-          <t>אופיר בלנקי</t>
+          <t>נטע שלמה</t>
         </is>
       </c>
       <c r="L16" s="5" t="n">
-        <v>128</v>
+        <v>171</v>
       </c>
       <c r="M16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="O16" s="5" t="n">
-        <v>118</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>רותם סילוק</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="C17" s="5" t="n">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="D17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="F17" s="5" t="n">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="G17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="I17" s="5" t="n">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="J17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>חלי ניימן</t>
+          <t>שלי מורד</t>
         </is>
       </c>
       <c r="L17" s="5" t="n">
-        <v>127</v>
+        <v>161</v>
       </c>
       <c r="M17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="O17" s="5" t="n">
-        <v>108</v>
+        <v>133</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="C18" s="5" t="n">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="D18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="F18" s="5" t="n">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="G18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>אלדד כהן</t>
         </is>
       </c>
       <c r="I18" s="5" t="n">
-        <v>117</v>
+        <v>161</v>
       </c>
       <c r="J18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="K18" s="5" t="inlineStr">
         <is>
-          <t>שלי מורד</t>
+          <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="L18" s="5" t="n">
-        <v>121</v>
+        <v>160</v>
       </c>
       <c r="M18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="O18" s="5" t="n">
-        <v>81</v>
+        <v>129</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="C19" s="5" t="n">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="D19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>דנה קוגל</t>
         </is>
       </c>
       <c r="F19" s="5" t="n">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="G19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="I19" s="5" t="n">
-        <v>116</v>
+        <v>156</v>
       </c>
       <c r="J19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>אריאל נדיב</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="L19" s="5" t="n">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="M19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
-          <t>חלי ניימן</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="O19" s="5" t="n">
-        <v>80</v>
+        <v>105</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
-          <t>דניל דובובנקו</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="C20" s="5" t="n">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="D20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="F20" s="5" t="n">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="G20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="I20" s="5" t="n">
-        <v>112</v>
+        <v>137</v>
       </c>
       <c r="J20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
-          <t>אלכס גולדפרב</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="L20" s="5" t="n">
-        <v>108</v>
+        <v>148</v>
       </c>
       <c r="M20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="O20" s="5" t="n">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
-          <t>יואב אקשטיין</t>
+          <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="C21" s="5" t="n">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="D21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="F21" s="5" t="n">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="G21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="I21" s="5" t="n">
-        <v>111</v>
+        <v>136</v>
       </c>
       <c r="J21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="L21" s="5" t="n">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="M21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="O21" s="5" t="n">
-        <v>64</v>
+        <v>88</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="C22" s="5" t="n">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="F22" s="5" t="n">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="G22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="I22" s="5" t="n">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="J22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
-          <t>אלינה ברגלסון</t>
+          <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="L22" s="5" t="n">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="M22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="O22" s="5" t="n">
-        <v>60</v>
+        <v>81</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="C23" s="5" t="n">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="F23" s="5" t="n">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="G23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="I23" s="5" t="n">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="J23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>אלדד כהן</t>
+          <t>טלי רמס</t>
         </is>
       </c>
       <c r="L23" s="5" t="n">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="M23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>חלי ניימן</t>
         </is>
       </c>
       <c r="O23" s="5" t="n">
-        <v>58</v>
+        <v>80</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="C24" s="5" t="n">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>אלינה ריטה סיקברה</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="F24" s="5" t="n">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="G24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>יהב שדה</t>
         </is>
       </c>
       <c r="I24" s="5" t="n">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="J24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
-          <t>טלי רמס</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="L24" s="5" t="n">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="M24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="O24" s="5" t="n">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="C25" s="5" t="n">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="F25" s="5" t="n">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="G25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="I25" s="5" t="n">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="J25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>אמיר שפירא</t>
+          <t>אלדד כהן</t>
         </is>
       </c>
       <c r="L25" s="5" t="n">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="M25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="O25" s="5" t="n">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
-          <t>אריאל נדיב</t>
+          <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="C26" s="5" t="n">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="D26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>נדיה רוזנברג</t>
+          <t>לירי שגב</t>
         </is>
       </c>
       <c r="F26" s="5" t="n">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>רותם סילוק</t>
         </is>
       </c>
       <c r="I26" s="5" t="n">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="J26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
-          <t>נדיה רוזנברג</t>
+          <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="L26" s="5" t="n">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="M26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="O26" s="5" t="n">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="C27" s="5" t="n">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="D27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="F27" s="5" t="n">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="G27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>נעם הוכמן</t>
         </is>
       </c>
       <c r="I27" s="5" t="n">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="J27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="L27" s="5" t="n">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="M27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>טאיסיה דושלוב</t>
         </is>
       </c>
       <c r="O27" s="5" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
-          <t>אופיר בלנקי</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="C28" s="5" t="n">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="D28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="F28" s="5" t="n">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="I28" s="5" t="n">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="J28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
-          <t>איטה סימה</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="L28" s="5" t="n">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="M28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="O28" s="5" t="n">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="C29" s="5" t="n">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="D29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="F29" s="5" t="n">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="G29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="I29" s="5" t="n">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="J29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>יואב אקשטיין</t>
+          <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="L29" s="5" t="n">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="O29" s="5" t="n">
-        <v>37</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="C30" s="5" t="n">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="D30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>יאנה נילובה</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="F30" s="5" t="n">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="G30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>דוד טרבינסקי</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="I30" s="5" t="n">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="J30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
-          <t>ליזה גילמן</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="L30" s="5" t="n">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="O30" s="5" t="n">
-        <v>30</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="C31" s="5" t="n">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>רומי ענבר</t>
+          <t>אלינה ריטה סיקברה</t>
         </is>
       </c>
       <c r="F31" s="5" t="n">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>דוד טרבינסקי</t>
         </is>
       </c>
       <c r="I31" s="5" t="n">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="J31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="L31" s="5" t="n">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="M31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="O31" s="5" t="n">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
-          <t>יהב שדה</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="C32" s="5" t="n">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>רומי ענבר</t>
         </is>
       </c>
       <c r="F32" s="5" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="G32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="I32" s="5" t="n">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="J32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
-          <t>זהר אמויאל</t>
+          <t>איטה סימה</t>
         </is>
       </c>
       <c r="L32" s="5" t="n">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="M32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="O32" s="5" t="n">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="C33" s="5" t="n">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="D33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרמור</t>
+          <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="F33" s="5" t="n">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="G33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>נעם הוכמן</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="I33" s="5" t="n">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="J33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>עידן אשכנזי</t>
+          <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="L33" s="5" t="n">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="M33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="O33" s="5" t="n">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="C34" s="5" t="n">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="D34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>רוזה פנחסוב</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="F34" s="5" t="n">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="G34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="I34" s="5" t="n">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="J34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="K34" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="L34" s="5" t="n">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="M34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="O34" s="5" t="n">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B35" s="5" t="inlineStr">
         <is>
-          <t>דוד טרבינסקי</t>
+          <t>ארז לוינסון</t>
         </is>
       </c>
       <c r="C35" s="5" t="n">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="F35" s="5" t="n">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="I35" s="5" t="n">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="J35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="L35" s="5" t="n">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="M35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="O35" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="C36" s="5" t="n">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="F36" s="5" t="n">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="I36" s="5" t="n">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="J36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="L36" s="5" t="n">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="M36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="O36" s="5" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B37" s="5" t="inlineStr">
         <is>
-          <t>ארז לוינסון</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="C37" s="5" t="n">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="D37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>רוזה פנחסוב</t>
         </is>
       </c>
       <c r="F37" s="5" t="n">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="I37" s="5" t="n">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="J37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="L37" s="5" t="n">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="M37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>טאיסיה דושלוב</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="O37" s="5" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>דוד טרבינסקי</t>
         </is>
       </c>
       <c r="C38" s="5" t="n">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="D38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="F38" s="5" t="n">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>אמיר לביא</t>
         </is>
       </c>
       <c r="I38" s="5" t="n">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="J38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="L38" s="5" t="n">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="M38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="O38" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B39" s="5" t="inlineStr">
         <is>
-          <t>נעם הוכמן</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="C39" s="5" t="n">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>נדין קפרלוב</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="F39" s="5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="I39" s="5" t="n">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="J39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>דניל דובובנקו</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="L39" s="5" t="n">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="M39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>נטע לוין</t>
         </is>
       </c>
       <c r="O39" s="5" t="n">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="C40" s="5" t="n">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="F40" s="5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
-          <t>אריאל נדיב</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="I40" s="5" t="n">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="J40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="K40" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="L40" s="5" t="n">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="M40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="O40" s="5" t="n">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B41" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>עמי אבוקסיס</t>
         </is>
       </c>
       <c r="C41" s="5" t="n">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="D41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>מיכל חנדרוס</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="F41" s="5" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="I41" s="5" t="n">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="J41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="L41" s="5" t="n">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="M41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="O41" s="5" t="n">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="C42" s="5" t="n">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="F42" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>ארז לוינסון</t>
         </is>
       </c>
       <c r="I42" s="5" t="n">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="J42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="L42" s="5" t="n">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="M42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="O42" s="5" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="C43" s="5" t="n">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="F43" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="I43" s="5" t="n">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="J43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="L43" s="5" t="n">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="M43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="O43" s="5" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B44" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="C44" s="5" t="n">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>שיראל בלנקי</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="F44" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
-          <t>אילן בנין</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="I44" s="5" t="n">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="J44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="L44" s="5" t="n">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="O44" s="5" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="C45" s="5" t="n">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="F45" s="5" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>אמיר לביא</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="I45" s="5" t="n">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="J45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="L45" s="5" t="n">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="M45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="O45" s="5" t="n">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
-          <t>עמי אבוקסיס</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="C46" s="5" t="n">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>מיכל חנדרוס</t>
         </is>
       </c>
       <c r="F46" s="5" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="I46" s="5" t="n">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="J46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="L46" s="5" t="n">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="M46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="O46" s="5" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B47" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>ארתור שיפונוב</t>
         </is>
       </c>
       <c r="C47" s="5" t="n">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>אליה שמחייב</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="F47" s="5" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="I47" s="5" t="n">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="J47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="L47" s="5" t="n">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="M47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="O47" s="5" t="n">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B48" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="C48" s="5" t="n">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>מיכל בירובה</t>
         </is>
       </c>
       <c r="F48" s="5" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="I48" s="5" t="n">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="J48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="K48" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="L48" s="5" t="n">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="O48" s="5" t="n">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B49" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="C49" s="5" t="n">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה קפליאן</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="F49" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>ארתור שיפונוב</t>
         </is>
       </c>
       <c r="I49" s="5" t="n">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="J49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="L49" s="5" t="n">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="O49" s="5" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B50" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>נעם הוכמן</t>
         </is>
       </c>
       <c r="C50" s="5" t="n">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>ולנטינה קזאק</t>
+          <t>שיראל בלנקי</t>
         </is>
       </c>
       <c r="F50" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
-          <t>ארז לוינסון</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="I50" s="5" t="n">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="J50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="K50" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="L50" s="5" t="n">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="O50" s="5" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B51" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים ברנר</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="C51" s="5" t="n">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>תמרה טלר</t>
+          <t>אליה שמחייב</t>
         </is>
       </c>
       <c r="F51" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="I51" s="5" t="n">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="J51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>אלכס בס</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="L51" s="5" t="n">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="M51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="O51" s="5" t="n">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B52" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>פליקס קבטני</t>
         </is>
       </c>
       <c r="C52" s="5" t="n">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>טאיסיה דושלוב</t>
+          <t>סבטלנה קפליאן</t>
         </is>
       </c>
       <c r="F52" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="I52" s="5" t="n">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="J52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="K52" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="L52" s="5" t="n">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="O52" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B53" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="C53" s="5" t="n">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>ולנטינה קזאק</t>
         </is>
       </c>
       <c r="F53" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="I53" s="5" t="n">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="J53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="L53" s="5" t="n">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="O53" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B54" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי פתח תקוה</t>
+          <t>זוגות נשים אזור</t>
         </is>
       </c>
       <c r="C54" s="5" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>טאיסיה דושלוב</t>
         </is>
       </c>
       <c r="F54" s="5" t="n">
         <v>15</v>
       </c>
       <c r="G54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="I54" s="5" t="n">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="J54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="K54" s="5" t="inlineStr">
         <is>
-          <t>מיכל חנדרוס</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="L54" s="5" t="n">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="M54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="N54" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="O54" s="5" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B55" s="5" t="inlineStr">
         <is>
-          <t>סתיו פלג</t>
+          <t>שחקן פיקטיבי פתח תקוה</t>
         </is>
       </c>
       <c r="C55" s="5" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>יבגניה גולדברג</t>
+          <t>מאי בן דוד</t>
         </is>
       </c>
       <c r="F55" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="I55" s="5" t="n">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="J55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="L55" s="5" t="n">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="O55" s="5" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B56" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="C56" s="5" t="n">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>לירי שגב</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="F56" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="I56" s="5" t="n">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="J56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="K56" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="L56" s="5" t="n">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="N56" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="O56" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים אזור</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="C57" s="5" t="n">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>אנה סוחורוקוב</t>
+          <t>נטע לוין</t>
         </is>
       </c>
       <c r="F57" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="I57" s="5" t="n">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="J57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="L57" s="5" t="n">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="N57" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="O57" s="5" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B58" s="5" t="inlineStr">
         <is>
-          <t>אורן טלר</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="C58" s="5" t="n">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>תמרה טלר</t>
         </is>
       </c>
       <c r="F58" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>אילן בנין</t>
         </is>
       </c>
       <c r="I58" s="5" t="n">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="J58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="K58" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="L58" s="5" t="n">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה לדוויץ'</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="O58" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>זוגות נשים ברנר</t>
         </is>
       </c>
       <c r="C59" s="5" t="n">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="F59" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>ארתור שיפונוב</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="I59" s="5" t="n">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="J59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>מיכל חנדרוס</t>
         </is>
       </c>
       <c r="L59" s="5" t="n">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
-          <t>אנה קרקוזוווה</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="O59" s="5" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B60" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים יהוד ב'</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="C60" s="5" t="n">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>סופיה כריסטו</t>
+          <t>יבגניה גולדברג</t>
         </is>
       </c>
       <c r="F60" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
-          <t>ליאור קרויטר</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="I60" s="5" t="n">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="J60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="K60" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="L60" s="5" t="n">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="O60" s="5" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B61" s="5" t="inlineStr">
         <is>
-          <t>נעם שגיא</t>
+          <t>שחקן פיקטיבי אור עקיבא</t>
         </is>
       </c>
       <c r="C61" s="5" t="n">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>אירינה גימפלסון</t>
+          <t>אנה סוחורוקוב</t>
         </is>
       </c>
       <c r="F61" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="I61" s="5" t="n">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="L61" s="5" t="n">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="N61" s="5" t="inlineStr">
         <is>
-          <t>נטע לוין</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="O61" s="5" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B62" s="5" t="inlineStr">
         <is>
-          <t>דן פיטשון</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="C62" s="5" t="n">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>דנה גליקמן</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="F62" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="I62" s="5" t="n">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="K62" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="L62" s="5" t="n">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="M62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="N62" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>אנסטסיה לדוויץ'</t>
         </is>
       </c>
       <c r="O62" s="5" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B63" s="5" t="inlineStr">
         <is>
-          <t>גל חירם</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="C63" s="5" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>שירה מוזס</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="F63" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="I63" s="5" t="n">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="L63" s="5" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="N63" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>אנה קרקוזוווה</t>
         </is>
       </c>
       <c r="O63" s="5" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B64" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="C64" s="5" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה סרטקוב </t>
+          <t>סופיה כריסטו</t>
         </is>
       </c>
       <c r="F64" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="H64" s="5" t="inlineStr">
         <is>
-          <t>ראובן מוזס</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="I64" s="5" t="n">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="J64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="K64" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="L64" s="5" t="n">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="N64" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="O64" s="5" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B65" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>סתיו פלג</t>
         </is>
       </c>
       <c r="C65" s="5" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>שירה מוזס</t>
         </is>
       </c>
       <c r="F65" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="I65" s="5" t="n">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>אלכס בס</t>
         </is>
       </c>
       <c r="L65" s="5" t="n">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="M65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="N65" s="5" t="inlineStr">
         <is>
-          <t>עדן מוזס</t>
+          <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="O65" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B66" s="5" t="inlineStr">
         <is>
-          <t>ארתור שיפונוב</t>
+          <t>רון שרגא</t>
         </is>
       </c>
       <c r="C66" s="5" t="n">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>אירינה גימפלסון</t>
         </is>
       </c>
       <c r="F66" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="H66" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>ליאור קרויטר</t>
         </is>
       </c>
       <c r="I66" s="5" t="n">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="K66" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="L66" s="5" t="n">
-        <v>33</v>
-[...3 lines deleted...]
-      <c r="O66" s="5"/>
+        <v>41</v>
+      </c>
+      <c r="M66" s="5" t="n">
+        <v>62</v>
+      </c>
+      <c r="N66" s="5" t="inlineStr">
+        <is>
+          <t>יאנה מולודצקי</t>
+        </is>
+      </c>
+      <c r="O66" s="5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B67" s="5" t="inlineStr">
         <is>
-          <t>אמיר לביא</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="C67" s="5" t="n">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>סבטלנה סרטקוב </t>
         </is>
       </c>
       <c r="F67" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>דן פיטשון</t>
+          <t>פליקס קבטני</t>
         </is>
       </c>
       <c r="I67" s="5" t="n">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="J67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="L67" s="5" t="n">
-        <v>33</v>
-[...3 lines deleted...]
-      <c r="O67" s="5"/>
+        <v>40</v>
+      </c>
+      <c r="M67" s="5" t="n">
+        <v>63</v>
+      </c>
+      <c r="N67" s="5" t="inlineStr">
+        <is>
+          <t>נועה בולר</t>
+        </is>
+      </c>
+      <c r="O67" s="5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי אור עקיבא</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="C68" s="5" t="n">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>דנה גליקמן</t>
         </is>
       </c>
       <c r="F68" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="I68" s="5" t="n">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="K68" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="L68" s="5" t="n">
-        <v>32</v>
-[...3 lines deleted...]
-      <c r="O68" s="5"/>
+        <v>40</v>
+      </c>
+      <c r="M68" s="5" t="n">
+        <v>64</v>
+      </c>
+      <c r="N68" s="5" t="inlineStr">
+        <is>
+          <t>עדן מוזס</t>
+        </is>
+      </c>
+      <c r="O68" s="5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B69" s="5" t="inlineStr">
         <is>
-          <t>פליקס קבטני</t>
+          <t>אורן טלר</t>
         </is>
       </c>
       <c r="C69" s="5" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>נופר ברדוגו</t>
+          <t>דריה זברסקי</t>
         </is>
       </c>
       <c r="F69" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>אורן טלר</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="I69" s="5" t="n">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="L69" s="5" t="n">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="M69" s="5"/>
       <c r="N69" s="5"/>
       <c r="O69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>זוגות נשים יהוד ב'</t>
         </is>
       </c>
       <c r="C70" s="5" t="n">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>לשם חבושה</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="F70" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="I70" s="5" t="n">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="K70" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="L70" s="5" t="n">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="M70" s="5"/>
       <c r="N70" s="5"/>
       <c r="O70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B71" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>נעם שגיא</t>
         </is>
       </c>
       <c r="C71" s="5" t="n">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>רויטל שוורץ</t>
         </is>
       </c>
       <c r="F71" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>מיכאל מחנובסקי</t>
+          <t>ראובן מוזס</t>
         </is>
       </c>
       <c r="I71" s="5" t="n">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="L71" s="5" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="M71" s="5"/>
       <c r="N71" s="5"/>
       <c r="O71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B72" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="C72" s="5" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>אמלי הורוביץ</t>
         </is>
       </c>
       <c r="F72" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="H72" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="I72" s="5" t="n">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="J72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="K72" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="L72" s="5" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="M72" s="5"/>
       <c r="N72" s="5"/>
       <c r="O72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B73" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="C73" s="5" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>ספיר בן עטר</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="F73" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>דני ספוזניקוב</t>
         </is>
       </c>
       <c r="I73" s="5" t="n">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="J73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="L73" s="5" t="n">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="M73" s="5"/>
       <c r="N73" s="5"/>
       <c r="O73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B74" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>דן פיטשון</t>
         </is>
       </c>
       <c r="C74" s="5" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>סוזי בדליאן</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="F74" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="H74" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="I74" s="5" t="n">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="J74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="K74" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="L74" s="5" t="n">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="M74" s="5"/>
       <c r="N74" s="5"/>
       <c r="O74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B75" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>גל חירם</t>
         </is>
       </c>
       <c r="C75" s="5" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="F75" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="I75" s="5" t="n">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="J75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>יאנה נילובה</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="L75" s="5" t="n">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="M75" s="5"/>
       <c r="N75" s="5"/>
       <c r="O75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B76" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי אשדוד</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="C76" s="5" t="n">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
-          <t>אמלי הורוביץ</t>
+          <t>נופר ברדוגו</t>
         </is>
       </c>
       <c r="F76" s="5" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="H76" s="5" t="inlineStr">
         <is>
-          <t>לירן גנון</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="I76" s="5" t="n">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="J76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="K76" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="L76" s="5" t="n">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M76" s="5"/>
       <c r="N76" s="5"/>
       <c r="O76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B77" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="C77" s="5" t="n">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="F77" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="I77" s="5" t="n">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="J77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>מישה זילברמן</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="L77" s="5" t="n">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B78" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים זכרון א'</t>
+          <t>אמיר לביא</t>
         </is>
       </c>
       <c r="C78" s="5" t="n">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
-          <t>נועה ארויו</t>
+          <t>סוזי בדליאן</t>
         </is>
       </c>
       <c r="F78" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
-          <t>אלכס טרבינסקי</t>
+          <t>דן פיטשון</t>
         </is>
       </c>
       <c r="I78" s="5" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="K78" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="L78" s="5" t="n">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B79" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="C79" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="F79" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>אורן טלר</t>
         </is>
       </c>
       <c r="I79" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה קפליאן</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="L79" s="5" t="n">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="M79" s="5"/>
       <c r="N79" s="5"/>
       <c r="O79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="C80" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>ספיר בן עטר</t>
         </is>
       </c>
       <c r="F80" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="I80" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="K80" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="L80" s="5" t="n">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="M80" s="5"/>
       <c r="N80" s="5"/>
       <c r="O80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B81" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="C81" s="5" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה לדוויץ'</t>
+          <t>נועה ארויו</t>
         </is>
       </c>
       <c r="F81" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>מיכאל מחנובסקי</t>
         </is>
       </c>
       <c r="I81" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>מיכל בירובה</t>
         </is>
       </c>
       <c r="L81" s="5" t="n">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B82" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="C82" s="5" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
-          <t>קסניה חבורוב</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="F82" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="I82" s="5" t="n">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="K82" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="L82" s="5" t="n">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="M82" s="5"/>
       <c r="N82" s="5"/>
       <c r="O82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B83" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="C83" s="5" t="n">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה רודלר</t>
+          <t>קסניה חבורוב</t>
         </is>
       </c>
       <c r="F83" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="I83" s="5" t="n">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>דריה זברסקי</t>
         </is>
       </c>
       <c r="L83" s="5" t="n">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="M83" s="5"/>
       <c r="N83" s="5"/>
       <c r="O83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B84" s="5" t="inlineStr">
         <is>
-          <t>דניס איידינוב</t>
+          <t>שחקן פיקטיבי אשדוד</t>
         </is>
       </c>
       <c r="C84" s="5" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
-          <t>דריה זברסקי</t>
+          <t>אנסטסיה לדוויץ'</t>
         </is>
       </c>
       <c r="F84" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="H84" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="I84" s="5" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="K84" s="5" t="inlineStr">
         <is>
-          <t>יבגניה גולדברג</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="L84" s="5" t="n">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M84" s="5"/>
       <c r="N84" s="5"/>
       <c r="O84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B85" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="C85" s="5" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>אלונה בן עמי</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="F85" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>בן אשורוב</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="I85" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="J85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="L85" s="5" t="n">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M85" s="5"/>
       <c r="N85" s="5"/>
       <c r="O85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B86" s="5" t="inlineStr">
         <is>
-          <t>רון שרגא</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="C86" s="5" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>אלינה ראייב</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="F86" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="H86" s="5" t="inlineStr">
         <is>
-          <t>דניס איידינוב</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="I86" s="5" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="K86" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="L86" s="5" t="n">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="M86" s="5"/>
       <c r="N86" s="5"/>
       <c r="O86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B87" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים מודיעין</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="C87" s="5" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>עדן סאבוב</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="F87" s="5" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>פליקס קבטני</t>
+          <t>לירן גנון</t>
         </is>
       </c>
       <c r="I87" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="L87" s="5" t="n">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="M87" s="5"/>
       <c r="N87" s="5"/>
       <c r="O87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B88" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="C88" s="5" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
-          <t>מיכל בירובה</t>
+          <t>אלונה בן עמי</t>
         </is>
       </c>
       <c r="F88" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="I88" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="L88" s="5" t="n">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="M88" s="5"/>
       <c r="N88" s="5"/>
       <c r="O88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B89" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="C89" s="5" t="n">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>רגב ליאור</t>
+          <t>ויקטוריה רודלר</t>
         </is>
       </c>
       <c r="F89" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>דני ספוזניקוב</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="I89" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>גיא בלומנריך</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="L89" s="5" t="n">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="M89" s="5"/>
       <c r="N89" s="5"/>
       <c r="O89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="B90" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים טבעון א'</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="C90" s="5" t="n">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>אלינה ראייב</t>
         </is>
       </c>
       <c r="F90" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="H90" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="I90" s="5" t="n">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="J90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="K90" s="5" t="inlineStr">
         <is>
-          <t>ולנטינה קזאק</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="L90" s="5" t="n">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="M90" s="5"/>
       <c r="N90" s="5"/>
       <c r="O90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B91" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="C91" s="5" t="n">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>שני שולט</t>
         </is>
       </c>
       <c r="F91" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>אלכס טרבינסקי</t>
         </is>
       </c>
       <c r="I91" s="5" t="n">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="J91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="L91" s="5" t="n">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="M91" s="5"/>
       <c r="N91" s="5"/>
       <c r="O91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B92" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>דניס איידינוב</t>
         </is>
       </c>
       <c r="C92" s="5" t="n">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
-          <t>שני שולט</t>
+          <t>רגב ליאור</t>
         </is>
       </c>
       <c r="F92" s="5" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="H92" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="I92" s="5" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="J92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="K92" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="L92" s="5" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="M92" s="5"/>
       <c r="N92" s="5"/>
       <c r="O92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B93" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי נשרים</t>
+          <t>דני ספוזניקוב</t>
         </is>
       </c>
       <c r="C93" s="5" t="n">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="F93" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="I93" s="5" t="n">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="J93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>אליה שמחייב</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="L93" s="5" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M93" s="5"/>
       <c r="N93" s="5"/>
       <c r="O93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B94" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="C94" s="5" t="n">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
-          <t>יוליה ורדל</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="F94" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="H94" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="I94" s="5" t="n">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="J94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="K94" s="5" t="inlineStr">
         <is>
-          <t>יעל אבידן</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="L94" s="5" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M94" s="5"/>
       <c r="N94" s="5"/>
       <c r="O94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B95" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>זוגות נשים זכרון א'</t>
         </is>
       </c>
       <c r="C95" s="5" t="n">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>דניאל מילר</t>
+          <t>ארינה בומשטיין</t>
         </is>
       </c>
       <c r="F95" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>שי וולף</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="I95" s="5" t="n">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="J95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="L95" s="5" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M95" s="5"/>
       <c r="N95" s="5"/>
       <c r="O95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B96" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>פלג אשכנזי</t>
         </is>
       </c>
       <c r="C96" s="5" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>עדן סאבוב</t>
         </is>
       </c>
       <c r="F96" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="H96" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>דניס איידינוב</t>
         </is>
       </c>
       <c r="I96" s="5" t="n">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="J96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="K96" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>סבטלנה קפליאן</t>
         </is>
       </c>
       <c r="L96" s="5" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M96" s="5"/>
       <c r="N96" s="5"/>
       <c r="O96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B97" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>שחקן פיקטיבי חצור א</t>
         </is>
       </c>
       <c r="C97" s="5" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>אביבה קיפגן</t>
         </is>
       </c>
       <c r="F97" s="5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="I97" s="5" t="n">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="J97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>סופיה אפנסייבה</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="L97" s="5" t="n">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M97" s="5"/>
       <c r="N97" s="5"/>
       <c r="O97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B98" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="C98" s="5" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה קירילוב</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="F98" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="H98" s="5" t="inlineStr">
         <is>
-          <t>סתיו פלג</t>
+          <t>בן אשורוב</t>
         </is>
       </c>
       <c r="I98" s="5" t="n">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="J98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="K98" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>יבגניה גולדברג</t>
         </is>
       </c>
       <c r="L98" s="5" t="n">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M98" s="5"/>
       <c r="N98" s="5"/>
       <c r="O98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B99" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="C99" s="5" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>אנה איידלשטיין</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="F99" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>רון שרגא</t>
         </is>
       </c>
       <c r="I99" s="5" t="n">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="J99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>רוזה פנחסוב</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="L99" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="M99" s="5"/>
       <c r="N99" s="5"/>
       <c r="O99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B100" s="5" t="inlineStr">
         <is>
-          <t>דני ספוזניקוב</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="C100" s="5" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>קרינה איטקין</t>
         </is>
       </c>
       <c r="F100" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="I100" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="K100" s="5" t="inlineStr">
         <is>
-          <t>מיקה ציבולסקי</t>
+          <t>ולנטינה קזאק</t>
         </is>
       </c>
       <c r="L100" s="5" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="M100" s="5"/>
       <c r="N100" s="5"/>
       <c r="O100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B101" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="C101" s="5" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>מיקה ציבולסקי</t>
+          <t>יוליה ורדל</t>
         </is>
       </c>
       <c r="F101" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="I101" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="J101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="L101" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="M101" s="5"/>
       <c r="N101" s="5"/>
       <c r="O101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B102" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="C102" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
-          <t>דנאל שללשוילי</t>
+          <t>דניאל מילר</t>
         </is>
       </c>
       <c r="F102" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="H102" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="I102" s="5" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="J102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="K102" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="L102" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="M102" s="5"/>
       <c r="N102" s="5"/>
       <c r="O102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B103" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי חצור א</t>
+          <t>זוגות נשים מודיעין</t>
         </is>
       </c>
       <c r="C103" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>גלית בן אנו</t>
         </is>
       </c>
       <c r="F103" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="I103" s="5" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="J103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="L103" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="M103" s="5"/>
       <c r="N103" s="5"/>
       <c r="O103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B104" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="C104" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
-          <t>יעל אבידן</t>
+          <t>סופיה אפנסייבה</t>
         </is>
       </c>
       <c r="F104" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="H104" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="I104" s="5" t="n">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="J104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="K104" s="5" t="inlineStr">
         <is>
-          <t>נדין קפרלוב</t>
+          <t>רוזה פנחסוב</t>
         </is>
       </c>
       <c r="L104" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="M104" s="5"/>
       <c r="N104" s="5"/>
       <c r="O104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="B105" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>זוגות נשים טבעון א'</t>
         </is>
       </c>
       <c r="C105" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>סופיה אפנסייבה</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="F105" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>דניל דובובנקו</t>
+          <t>גל רפיח</t>
         </is>
       </c>
       <c r="I105" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="L105" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="M105" s="5"/>
       <c r="N105" s="5"/>
       <c r="O105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="B106" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="C106" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
-          <t>קרינה איטקין</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="F106" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="H106" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="I106" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="K106" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="L106" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="M106" s="5"/>
       <c r="N106" s="5"/>
       <c r="O106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="B107" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="C107" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>קלואי הופ בוליו</t>
+          <t>דנאל שללשוילי</t>
         </is>
       </c>
       <c r="F107" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי לזנר</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="I107" s="5" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="L107" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M107" s="5"/>
       <c r="N107" s="5"/>
       <c r="O107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B108" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="C108" s="5" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
-          <t>מרינה לנדוור</t>
+          <t>יעל אבידן</t>
         </is>
       </c>
       <c r="F108" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="H108" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="I108" s="5" t="n">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="K108" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="L108" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M108" s="5"/>
       <c r="N108" s="5"/>
       <c r="O108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B109" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>שחקן פיקטיבי נשרים</t>
         </is>
       </c>
       <c r="C109" s="5" t="n">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>אנסטסיה קירילוב</t>
         </is>
       </c>
       <c r="F109" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>רון שרגא</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="I109" s="5" t="n">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="L109" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M109" s="5"/>
       <c r="N109" s="5"/>
       <c r="O109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B110" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>גל רפיח</t>
         </is>
       </c>
       <c r="C110" s="5" t="n">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>אנה איידלשטיין</t>
         </is>
       </c>
       <c r="F110" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="H110" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>דמיטרי לזנר</t>
         </is>
       </c>
       <c r="I110" s="5" t="n">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="K110" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>אליה שמחייב</t>
         </is>
       </c>
       <c r="L110" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M110" s="5"/>
       <c r="N110" s="5"/>
       <c r="O110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B111" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="C111" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>עדי דגן</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="F111" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>אפי נדיב</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="I111" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="J111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>יעל אבידן</t>
         </is>
       </c>
       <c r="L111" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="M111" s="5"/>
       <c r="N111" s="5"/>
       <c r="O111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="B112" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="C112" s="5" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
-          <t>אמיליה פטרוב</t>
+          <t>רונית טסלר עדן</t>
         </is>
       </c>
       <c r="F112" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="I112" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="J112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="K112" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה רודלר</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="L112" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="M112" s="5"/>
       <c r="N112" s="5"/>
       <c r="O112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B113" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="C113" s="5" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>רונית טסלר עדן</t>
+          <t>ילנה טרוסמן</t>
         </is>
       </c>
       <c r="F113" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>לאון פוגץ</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="I113" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="J113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="L113" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="M113" s="5"/>
       <c r="N113" s="5"/>
       <c r="O113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B114" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="C114" s="5" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
-          <t>ילנה טרוסמן</t>
+          <t>קלואי הופ בוליו</t>
         </is>
       </c>
       <c r="F114" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="H114" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="I114" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="J114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="K114" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>סופיה אפנסייבה</t>
         </is>
       </c>
       <c r="L114" s="5" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="M114" s="5"/>
       <c r="N114" s="5"/>
       <c r="O114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B115" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישמן</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="C115" s="5" t="n">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="F115" s="5"/>
+        <v>20</v>
+      </c>
+      <c r="D115" s="5" t="n">
+        <v>111</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>מרינה לנדוור</t>
+        </is>
+      </c>
+      <c r="F115" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>סתיו פלג</t>
         </is>
       </c>
       <c r="I115" s="5" t="n">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>דנאל שללשוילי</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="L115" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M115" s="5"/>
       <c r="N115" s="5"/>
       <c r="O115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B116" s="5" t="inlineStr">
         <is>
-          <t>יעקב פוקסון</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="C116" s="5" t="n">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="F116" s="5"/>
+        <v>20</v>
+      </c>
+      <c r="D116" s="5" t="n">
+        <v>112</v>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>נועה בולר</t>
+        </is>
+      </c>
+      <c r="F116" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="H116" s="5" t="inlineStr">
         <is>
-          <t>יאן סיבק</t>
+          <t>שי וולף</t>
         </is>
       </c>
       <c r="I116" s="5" t="n">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="K116" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="L116" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M116" s="5"/>
       <c r="N116" s="5"/>
       <c r="O116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B117" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>זוגות נשים לוד א'</t>
         </is>
       </c>
       <c r="C117" s="5" t="n">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="F117" s="5"/>
+        <v>19</v>
+      </c>
+      <c r="D117" s="5" t="n">
+        <v>113</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>אמיליה פטרוב</t>
+        </is>
+      </c>
+      <c r="F117" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="I117" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="L117" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M117" s="5"/>
       <c r="N117" s="5"/>
       <c r="O117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B118" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="C118" s="5" t="n">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="F118" s="5"/>
+        <v>19</v>
+      </c>
+      <c r="D118" s="5" t="n">
+        <v>114</v>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>לילי טורבילו</t>
+        </is>
+      </c>
+      <c r="F118" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="H118" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="I118" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="K118" s="5" t="inlineStr">
         <is>
-          <t>אנה סוחורוקוב</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="L118" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M118" s="5"/>
       <c r="N118" s="5"/>
       <c r="O118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="B119" s="5" t="inlineStr">
         <is>
-          <t>שי וולף</t>
+          <t>יעקב פישמן</t>
         </is>
       </c>
       <c r="C119" s="5" t="n">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="F119" s="5"/>
+        <v>19</v>
+      </c>
+      <c r="D119" s="5" t="n">
+        <v>115</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>עדי דגן</t>
+        </is>
+      </c>
+      <c r="F119" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>אלי אדרי</t>
         </is>
       </c>
       <c r="I119" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="L119" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M119" s="5"/>
       <c r="N119" s="5"/>
       <c r="O119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="B120" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים לוד א'</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="C120" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="I120" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="J120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="K120" s="5" t="inlineStr">
         <is>
-          <t>דפנה רייכר</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="L120" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M120" s="5"/>
       <c r="N120" s="5"/>
       <c r="O120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="B121" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים ראשון לציון א'</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="C121" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5" t="n">
         <v>117</v>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="I121" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J121" s="5" t="n">
         <v>117</v>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>דריה זברסקי</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="L121" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M121" s="5"/>
       <c r="N121" s="5"/>
       <c r="O121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="B122" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>עידו בנדל</t>
         </is>
       </c>
       <c r="C122" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5" t="n">
         <v>118</v>
       </c>
       <c r="H122" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>ארז ניר</t>
         </is>
       </c>
       <c r="I122" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J122" s="5" t="n">
         <v>118</v>
       </c>
       <c r="K122" s="5" t="inlineStr">
         <is>
-          <t>אלינה ריטה סיקברה</t>
+          <t>לירי שגב</t>
         </is>
       </c>
       <c r="L122" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M122" s="5"/>
       <c r="N122" s="5"/>
       <c r="O122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="B123" s="5" t="inlineStr">
         <is>
-          <t>אריאל שאינסקי</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="C123" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5" t="n">
         <v>119</v>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>ארז ניר</t>
+          <t>רוי רוברט פנסו</t>
         </is>
       </c>
       <c r="I123" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J123" s="5" t="n">
         <v>119</v>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="L123" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M123" s="5"/>
       <c r="N123" s="5"/>
       <c r="O123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B124" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>יעקב פוקסון</t>
         </is>
       </c>
       <c r="C124" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5" t="n">
         <v>120</v>
       </c>
       <c r="H124" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="I124" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J124" s="5" t="n">
         <v>120</v>
       </c>
       <c r="K124" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>אמלי הורוביץ</t>
         </is>
       </c>
       <c r="L124" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M124" s="5"/>
       <c r="N124" s="5"/>
       <c r="O124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="B125" s="5" t="inlineStr">
         <is>
-          <t>יאן סיבק</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="C125" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5" t="n">
         <v>121</v>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>דניס ויינר</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="I125" s="5" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J125" s="5" t="n">
         <v>121</v>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="L125" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M125" s="5"/>
       <c r="N125" s="5"/>
       <c r="O125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B126" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="C126" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5" t="n">
         <v>122</v>
       </c>
       <c r="H126" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>יונתן שאמס</t>
         </is>
       </c>
       <c r="I126" s="5" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J126" s="5" t="n">
         <v>122</v>
       </c>
       <c r="K126" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>הילי שחר</t>
         </is>
       </c>
       <c r="L126" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M126" s="5"/>
       <c r="N126" s="5"/>
       <c r="O126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B127" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="C127" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5" t="n">
         <v>123</v>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>אלי אדרי</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="I127" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J127" s="5" t="n">
         <v>123</v>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="L127" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="M127" s="5"/>
       <c r="N127" s="5"/>
       <c r="O127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B128" s="5" t="inlineStr">
         <is>
-          <t>בן אשורוב</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="C128" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5" t="n">
         <v>124</v>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="I128" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J128" s="5" t="n">
         <v>124</v>
       </c>
       <c r="K128" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי קלימנקו</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="L128" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="M128" s="5"/>
       <c r="N128" s="5"/>
       <c r="O128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="B129" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="C129" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5" t="n">
         <v>125</v>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>איתן לוי</t>
         </is>
       </c>
       <c r="I129" s="5" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J129" s="5" t="n">
         <v>125</v>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="L129" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="M129" s="5"/>
       <c r="N129" s="5"/>
       <c r="O129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="B130" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="C130" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5" t="n">
         <v>126</v>
       </c>
       <c r="H130" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>אפי נדיב</t>
         </is>
       </c>
       <c r="I130" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J130" s="5" t="n">
         <v>126</v>
       </c>
       <c r="K130" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>ויקטוריה רודלר</t>
         </is>
       </c>
       <c r="L130" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="M130" s="5"/>
       <c r="N130" s="5"/>
       <c r="O130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="B131" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="C131" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5" t="n">
         <v>127</v>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="I131" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J131" s="5" t="n">
         <v>127</v>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="L131" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="M131" s="5"/>
       <c r="N131" s="5"/>
       <c r="O131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="B132" s="5" t="inlineStr">
         <is>
-          <t>דאניש באלאג'י</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="C132" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5" t="n">
         <v>128</v>
       </c>
       <c r="H132" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישמן</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="I132" s="5" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J132" s="5" t="n">
         <v>128</v>
       </c>
       <c r="K132" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>אנה סוחורוקוב</t>
         </is>
       </c>
       <c r="L132" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M132" s="5"/>
       <c r="N132" s="5"/>
       <c r="O132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="B133" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>שי וולף</t>
         </is>
       </c>
       <c r="C133" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5" t="n">
         <v>129</v>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="I133" s="5" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J133" s="5" t="n">
         <v>129</v>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="L133" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M133" s="5"/>
       <c r="N133" s="5"/>
       <c r="O133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B134" s="5" t="inlineStr">
         <is>
-          <t>כפיר סורקין</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="C134" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5" t="n">
         <v>130</v>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
-          <t>כפיר סורקין</t>
+          <t>לאון פוגץ</t>
         </is>
       </c>
       <c r="I134" s="5" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J134" s="5" t="n">
         <v>130</v>
       </c>
       <c r="K134" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="L134" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M134" s="5"/>
       <c r="N134" s="5"/>
       <c r="O134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B135" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="C135" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5" t="n">
         <v>131</v>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="I135" s="5" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J135" s="5" t="n">
         <v>131</v>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="L135" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M135" s="5"/>
       <c r="N135" s="5"/>
       <c r="O135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="B136" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>גיא גרינבלט</t>
         </is>
       </c>
       <c r="C136" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5" t="n">
         <v>132</v>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
-          <t>דויד בן דויד</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="I136" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J136" s="5" t="n">
         <v>132</v>
       </c>
       <c r="K136" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>דפנה רייכר</t>
         </is>
       </c>
       <c r="L136" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M136" s="5"/>
       <c r="N136" s="5"/>
       <c r="O136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="B137" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>יאן סיבק</t>
         </is>
       </c>
       <c r="C137" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5" t="n">
         <v>133</v>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="I137" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J137" s="5" t="n">
         <v>133</v>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>אלינה ראייב</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="L137" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M137" s="5"/>
       <c r="N137" s="5"/>
       <c r="O137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="B138" s="5" t="inlineStr">
         <is>
-          <t>אלן קצב</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="C138" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5" t="n">
         <v>134</v>
       </c>
       <c r="H138" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>יאן סיבק</t>
         </is>
       </c>
       <c r="I138" s="5" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J138" s="5" t="n">
         <v>134</v>
       </c>
       <c r="K138" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>דנאל שללשוילי</t>
         </is>
       </c>
       <c r="L138" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="M138" s="5"/>
       <c r="N138" s="5"/>
       <c r="O138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B139" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>בן אשורוב</t>
         </is>
       </c>
       <c r="C139" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5" t="n">
         <v>135</v>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="I139" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J139" s="5" t="n">
         <v>135</v>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>אלינה ריטה סיקברה</t>
         </is>
       </c>
       <c r="L139" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M139" s="5"/>
       <c r="N139" s="5"/>
       <c r="O139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="B140" s="5" t="inlineStr">
         <is>
-          <t>מיכאל קריב</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="C140" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5" t="n">
         <v>136</v>
       </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="I140" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J140" s="5" t="n">
         <v>136</v>
       </c>
       <c r="K140" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="L140" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M140" s="5"/>
       <c r="N140" s="5"/>
       <c r="O140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="B141" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="C141" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5" t="n">
         <v>137</v>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="I141" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J141" s="5" t="n">
         <v>137</v>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>סוזי בדליאן</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="L141" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M141" s="5"/>
       <c r="N141" s="5"/>
       <c r="O141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="B142" s="5" t="inlineStr">
         <is>
-          <t>דניס ויינר</t>
+          <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="C142" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5" t="n">
         <v>138</v>
       </c>
       <c r="H142" s="5" t="inlineStr">
         <is>
-          <t>לאוניד שרלין</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="I142" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J142" s="5" t="n">
         <v>138</v>
       </c>
       <c r="K142" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="L142" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M142" s="5"/>
       <c r="N142" s="5"/>
       <c r="O142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="B143" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>מקסים זליזניאק</t>
         </is>
       </c>
       <c r="C143" s="5" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5" t="n">
         <v>139</v>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>שי רייכר</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="I143" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J143" s="5" t="n">
         <v>139</v>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="L143" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M143" s="5"/>
       <c r="N143" s="5"/>
       <c r="O143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="B144" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>זוגות נשים ראשון לציון א'</t>
         </is>
       </c>
       <c r="C144" s="5" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5" t="n">
         <v>140</v>
       </c>
       <c r="H144" s="5" t="inlineStr">
         <is>
-          <t>נעם שגיא</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="I144" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J144" s="5" t="n">
         <v>140</v>
       </c>
       <c r="K144" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="L144" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M144" s="5"/>
       <c r="N144" s="5"/>
       <c r="O144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="B145" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>מיכאל קריב</t>
         </is>
       </c>
       <c r="C145" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5" t="n">
         <v>141</v>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>יעקב פישמן</t>
         </is>
       </c>
       <c r="I145" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J145" s="5" t="n">
         <v>141</v>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>נופר ברדוגו</t>
+          <t>דמיטרי קלימנקו</t>
         </is>
       </c>
       <c r="L145" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M145" s="5"/>
       <c r="N145" s="5"/>
       <c r="O145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B146" s="5" t="inlineStr">
         <is>
-          <t>לירן גנון</t>
+          <t>כפיר סורקין</t>
         </is>
       </c>
       <c r="C146" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5" t="n">
         <v>142</v>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>מקסים זליזניאק</t>
         </is>
       </c>
       <c r="I146" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J146" s="5" t="n">
         <v>142</v>
       </c>
       <c r="K146" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="L146" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M146" s="5"/>
       <c r="N146" s="5"/>
       <c r="O146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B147" s="5" t="inlineStr">
         <is>
-          <t>גיא מוזס</t>
+          <t>דאניש באלאג'י</t>
         </is>
       </c>
       <c r="C147" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D147" s="5"/>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5" t="n">
         <v>143</v>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>גיא מוזס</t>
+          <t>דניס ויינר</t>
         </is>
       </c>
       <c r="I147" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J147" s="5" t="n">
         <v>143</v>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>מיכאל מחנובסקי</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="L147" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M147" s="5"/>
       <c r="N147" s="5"/>
       <c r="O147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B148" s="5" t="inlineStr">
         <is>
-          <t>שגיא סהר</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="C148" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5" t="n">
         <v>144</v>
       </c>
       <c r="H148" s="5" t="inlineStr">
         <is>
-          <t>אורי רוטנברג</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="I148" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J148" s="5" t="n">
         <v>144</v>
       </c>
       <c r="K148" s="5" t="inlineStr">
         <is>
-          <t>לירי שגב</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="L148" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M148" s="5"/>
       <c r="N148" s="5"/>
       <c r="O148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B149" s="5" t="inlineStr">
         <is>
-          <t>רון לאונטיב</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="C149" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5" t="n">
         <v>145</v>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="I149" s="5" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J149" s="5" t="n">
         <v>145</v>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>אמלי הורוביץ</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="L149" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M149" s="5"/>
       <c r="N149" s="5"/>
       <c r="O149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="B150" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי קלימנקו</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="C150" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5" t="n">
         <v>146</v>
       </c>
       <c r="H150" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>כפיר סורקין</t>
         </is>
       </c>
       <c r="I150" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J150" s="5" t="n">
         <v>146</v>
       </c>
       <c r="K150" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="L150" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M150" s="5"/>
       <c r="N150" s="5"/>
       <c r="O150" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="B151" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>שחקן פיקטיבי יהוד א'</t>
         </is>
       </c>
       <c r="C151" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5" t="n">
         <v>147</v>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="I151" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J151" s="5" t="n">
         <v>147</v>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>תמר קרסו</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="L151" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M151" s="5"/>
       <c r="N151" s="5"/>
       <c r="O151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B152" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>יונתן שאמס</t>
         </is>
       </c>
       <c r="C152" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5" t="n">
         <v>148</v>
       </c>
       <c r="H152" s="5" t="inlineStr">
         <is>
-          <t>מקסים זליזניאק</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="I152" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J152" s="5" t="n">
         <v>148</v>
       </c>
       <c r="K152" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="L152" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M152" s="5"/>
       <c r="N152" s="5"/>
       <c r="O152" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="B153" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="C153" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5" t="n">
         <v>149</v>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>אביב שדה</t>
+          <t>דויד בן דויד</t>
         </is>
       </c>
       <c r="I153" s="5" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J153" s="5" t="n">
         <v>149</v>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>דניאל מילר</t>
+          <t>אלינה ראייב</t>
         </is>
       </c>
       <c r="L153" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M153" s="5"/>
       <c r="N153" s="5"/>
       <c r="O153" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="B154" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>דניס ויינר</t>
         </is>
       </c>
       <c r="C154" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5" t="n">
         <v>150</v>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>שי רייכר</t>
         </is>
       </c>
       <c r="I154" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J154" s="5" t="n">
         <v>150</v>
       </c>
       <c r="K154" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="L154" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M154" s="5"/>
       <c r="N154" s="5"/>
       <c r="O154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="B155" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>אלן קצב</t>
         </is>
       </c>
       <c r="C155" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5" t="n">
         <v>151</v>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="I155" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J155" s="5" t="n">
         <v>151</v>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="L155" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M155" s="5"/>
       <c r="N155" s="5"/>
       <c r="O155" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B156" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי יהוד א'</t>
+          <t>אופיר כליף</t>
         </is>
       </c>
       <c r="C156" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5" t="n">
         <v>152</v>
       </c>
       <c r="H156" s="5" t="inlineStr">
         <is>
-          <t>אבי רסיוק</t>
+          <t>ואדים גורביץ'</t>
         </is>
       </c>
       <c r="I156" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J156" s="5" t="n">
         <v>152</v>
       </c>
       <c r="K156" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="L156" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M156" s="5"/>
       <c r="N156" s="5"/>
       <c r="O156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="B157" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="C157" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5" t="n">
         <v>153</v>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>נעם שגיא</t>
         </is>
       </c>
       <c r="I157" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J157" s="5" t="n">
         <v>153</v>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>אירינה גימפלסון</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="L157" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M157" s="5"/>
       <c r="N157" s="5"/>
       <c r="O157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="B158" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>רון לאונטיב</t>
         </is>
       </c>
       <c r="C158" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5" t="n">
         <v>154</v>
       </c>
       <c r="H158" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="I158" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J158" s="5" t="n">
         <v>154</v>
       </c>
       <c r="K158" s="5" t="inlineStr">
         <is>
-          <t>אנה איידלשטיין</t>
+          <t>סוזי בדליאן</t>
         </is>
       </c>
       <c r="L158" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M158" s="5"/>
       <c r="N158" s="5"/>
       <c r="O158" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
       <c r="B159" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="C159" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5" t="n">
         <v>155</v>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>אלון סלוצקי</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="I159" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J159" s="5" t="n">
         <v>155</v>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>נתן אייזנשטדט</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="L159" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M159" s="5"/>
       <c r="N159" s="5"/>
       <c r="O159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="B160" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>דמיטרי קלימנקו</t>
         </is>
       </c>
       <c r="C160" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5" t="n">
         <v>156</v>
       </c>
       <c r="H160" s="5" t="inlineStr">
         <is>
-          <t>שחר נודלר</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="I160" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J160" s="5" t="n">
         <v>156</v>
       </c>
       <c r="K160" s="5" t="inlineStr">
         <is>
-          <t>ליאוניד פרידמן</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="L160" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M160" s="5"/>
       <c r="N160" s="5"/>
       <c r="O160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>157</t>
         </is>
       </c>
       <c r="B161" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="C161" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5" t="n">
         <v>157</v>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>דניאל לנצמן</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="I161" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J161" s="5" t="n">
         <v>157</v>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>פלג אשכנזי</t>
         </is>
       </c>
       <c r="L161" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M161" s="5"/>
       <c r="N161" s="5"/>
       <c r="O161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
       <c r="B162" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>ארז ניר</t>
         </is>
       </c>
       <c r="C162" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5" t="n">
         <v>158</v>
       </c>
       <c r="H162" s="5" t="inlineStr">
         <is>
-          <t>יוסף פלומנבליט</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="I162" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J162" s="5" t="n">
         <v>158</v>
       </c>
       <c r="K162" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>נופר ברדוגו</t>
         </is>
       </c>
       <c r="L162" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M162" s="5"/>
       <c r="N162" s="5"/>
       <c r="O162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>159</t>
         </is>
       </c>
       <c r="B163" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>גיא מוזס</t>
         </is>
       </c>
       <c r="C163" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5" t="n">
         <v>159</v>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>לאוניד שרלין</t>
         </is>
       </c>
       <c r="I163" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J163" s="5" t="n">
         <v>159</v>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="L163" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M163" s="5"/>
       <c r="N163" s="5"/>
       <c r="O163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
       <c r="B164" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="C164" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5" t="n">
         <v>160</v>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
-          <t>איתן לוי</t>
+          <t>אורי רוטנברג</t>
         </is>
       </c>
       <c r="I164" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J164" s="5" t="n">
         <v>160</v>
       </c>
       <c r="K164" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="L164" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M164" s="5"/>
       <c r="N164" s="5"/>
       <c r="O164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="B165" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>לירן גנון</t>
         </is>
       </c>
       <c r="C165" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5" t="n">
         <v>161</v>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="I165" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J165" s="5" t="n">
         <v>161</v>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="L165" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M165" s="5"/>
       <c r="N165" s="5"/>
       <c r="O165" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="B166" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>שגיא סהר</t>
         </is>
       </c>
       <c r="C166" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5" t="n">
         <v>162</v>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>גיא מוזס</t>
         </is>
       </c>
       <c r="I166" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J166" s="5" t="n">
         <v>162</v>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>מיכאל מחנובסקי</t>
         </is>
       </c>
       <c r="L166" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M166" s="5"/>
       <c r="N166" s="5"/>
       <c r="O166" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="B167" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>איתן לוי</t>
         </is>
       </c>
       <c r="C167" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5" t="n">
         <v>163</v>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="I167" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J167" s="5" t="n">
         <v>163</v>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>הילי שחר</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="L167" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M167" s="5"/>
       <c r="N167" s="5"/>
       <c r="O167" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
       <c r="B168" s="5" t="inlineStr">
         <is>
-          <t>אופיר כליף</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="C168" s="5" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5" t="n">
         <v>164</v>
       </c>
       <c r="H168" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>שחר נודלר</t>
         </is>
       </c>
       <c r="I168" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J168" s="5" t="n">
         <v>164</v>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>אירינה גימפלסון</t>
         </is>
       </c>
       <c r="L168" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M168" s="5"/>
       <c r="N168" s="5"/>
       <c r="O168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="B169" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="C169" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5" t="n">
         <v>165</v>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="I169" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J169" s="5" t="n">
         <v>165</v>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>אופיר אורן</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="L169" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M169" s="5"/>
       <c r="N169" s="5"/>
       <c r="O169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>166</t>
         </is>
       </c>
       <c r="B170" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="C170" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5" t="n">
         <v>166</v>
       </c>
       <c r="H170" s="5" t="inlineStr">
         <is>
-          <t>אופיר כליף</t>
+          <t>אביב שדה</t>
         </is>
       </c>
       <c r="I170" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J170" s="5" t="n">
         <v>166</v>
       </c>
       <c r="K170" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>ליאוניד פרידמן</t>
         </is>
       </c>
       <c r="L170" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M170" s="5"/>
       <c r="N170" s="5"/>
       <c r="O170" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="B171" s="5" t="inlineStr">
         <is>
-          <t>מקסים זליזניאק</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="C171" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5" t="n">
         <v>167</v>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>אלון סלוצקי</t>
         </is>
       </c>
       <c r="I171" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J171" s="5" t="n">
         <v>167</v>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>תמרה טלר</t>
+          <t>רויטל שוורץ</t>
         </is>
       </c>
       <c r="L171" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M171" s="5"/>
       <c r="N171" s="5"/>
       <c r="O171" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>168</t>
         </is>
       </c>
       <c r="B172" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="C172" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5" t="n">
         <v>168</v>
       </c>
       <c r="H172" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>יוסף פלומנבליט</t>
         </is>
       </c>
       <c r="I172" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J172" s="5" t="n">
         <v>168</v>
       </c>
       <c r="K172" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="L172" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M172" s="5"/>
       <c r="N172" s="5"/>
       <c r="O172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="B173" s="5" t="inlineStr">
         <is>
-          <t>ארז ניר</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="C173" s="5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5" t="n">
         <v>169</v>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>אבי רסיוק</t>
         </is>
       </c>
       <c r="I173" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J173" s="5" t="n">
         <v>169</v>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>עדן סאבוב</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="L173" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M173" s="5"/>
       <c r="N173" s="5"/>
       <c r="O173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="B174" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="C174" s="5" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5" t="n">
         <v>170</v>
       </c>
       <c r="H174" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>בוריס בס</t>
         </is>
       </c>
       <c r="I174" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J174" s="5" t="n">
         <v>170</v>
       </c>
       <c r="K174" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="L174" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M174" s="5"/>
       <c r="N174" s="5"/>
       <c r="O174" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="B175" s="5" t="inlineStr">
         <is>
-          <t>אברהם שמרי</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="C175" s="5" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5" t="n">
         <v>171</v>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>ואדים גורביץ'</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="I175" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J175" s="5" t="n">
         <v>171</v>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>אנה איידלשטיין</t>
         </is>
       </c>
       <c r="L175" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M175" s="5"/>
       <c r="N175" s="5"/>
       <c r="O175" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="B176" s="5" t="inlineStr">
         <is>
-          <t>דויד בן דויד</t>
+          <t>דניאל בוניק</t>
         </is>
       </c>
       <c r="C176" s="5" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5" t="n">
         <v>172</v>
       </c>
       <c r="H176" s="5" t="inlineStr">
         <is>
-          <t>גריגורי אלטשול</t>
+          <t>דניאל לנצמן</t>
         </is>
       </c>
       <c r="I176" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J176" s="5" t="n">
         <v>172</v>
       </c>
       <c r="K176" s="5" t="inlineStr">
         <is>
-          <t>לשם חבושה</t>
+          <t>נתן אייזנשטדט</t>
         </is>
       </c>
       <c r="L176" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M176" s="5"/>
       <c r="N176" s="5"/>
       <c r="O176" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="B177" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="C177" s="5" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5" t="n">
         <v>173</v>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>ארטיום קזנצב</t>
         </is>
       </c>
       <c r="I177" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J177" s="5" t="n">
         <v>173</v>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>סופיה כריסטו</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="L177" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M177" s="5"/>
       <c r="N177" s="5"/>
       <c r="O177" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="B178" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="C178" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5" t="n">
         <v>174</v>
       </c>
       <c r="H178" s="5" t="inlineStr">
         <is>
-          <t>יואל סלוצקי</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="I178" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J178" s="5" t="n">
         <v>174</v>
       </c>
       <c r="K178" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>דניאל מילר</t>
         </is>
       </c>
       <c r="L178" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M178" s="5"/>
       <c r="N178" s="5"/>
       <c r="O178" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="B179" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="C179" s="5" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D179" s="5"/>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5" t="n">
         <v>175</v>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>בוריס בס</t>
+          <t>יעקב פוקסון</t>
         </is>
       </c>
       <c r="I179" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J179" s="5" t="n">
         <v>175</v>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>אביב גוטרמן</t>
+          <t>תמר קרסו</t>
         </is>
       </c>
       <c r="L179" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M179" s="5"/>
       <c r="N179" s="5"/>
       <c r="O179" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="B180" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="C180" s="5" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D180" s="5"/>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5" t="n">
         <v>176</v>
       </c>
       <c r="H180" s="5" t="inlineStr">
         <is>
-          <t>אלכס זלדין</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="I180" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J180" s="5" t="n">
         <v>176</v>
       </c>
       <c r="K180" s="5" t="inlineStr">
         <is>
-          <t>אלונה בן עמי</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="L180" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M180" s="5"/>
       <c r="N180" s="5"/>
       <c r="O180" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="B181" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="C181" s="5" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5" t="n">
         <v>177</v>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="I181" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J181" s="5" t="n">
         <v>177</v>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>תמרה טלר</t>
         </is>
       </c>
       <c r="L181" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M181" s="5"/>
       <c r="N181" s="5"/>
       <c r="O181" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>178</t>
         </is>
       </c>
       <c r="B182" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>דויד בן דויד</t>
         </is>
       </c>
       <c r="C182" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5" t="n">
         <v>178</v>
       </c>
       <c r="H182" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="I182" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J182" s="5" t="n">
         <v>178</v>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="L182" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M182" s="5"/>
       <c r="N182" s="5"/>
       <c r="O182" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>179</t>
         </is>
       </c>
       <c r="B183" s="5" t="inlineStr">
         <is>
-          <t>סמיון שחרב</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="C183" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5" t="n">
         <v>179</v>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>מיכאל קריב</t>
+          <t>יואל סלוצקי</t>
         </is>
       </c>
       <c r="I183" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J183" s="5" t="n">
         <v>179</v>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>עדן סאבוב</t>
         </is>
       </c>
       <c r="L183" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M183" s="5"/>
       <c r="N183" s="5"/>
       <c r="O183" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="B184" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="C184" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5" t="n">
         <v>180</v>
       </c>
       <c r="H184" s="5" t="inlineStr">
         <is>
-          <t>איתן יהודה זינגר</t>
+          <t>גריגורי אלטשול</t>
         </is>
       </c>
       <c r="I184" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J184" s="5" t="n">
         <v>180</v>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="L184" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M184" s="5"/>
       <c r="N184" s="5"/>
       <c r="O184" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="B185" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="C185" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5" t="n">
         <v>181</v>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="I185" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J185" s="5" t="n">
         <v>181</v>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="L185" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M185" s="5"/>
       <c r="N185" s="5"/>
       <c r="O185" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="B186" s="5" t="inlineStr">
         <is>
-          <t>איתן לוי</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="C186" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5" t="n">
         <v>182</v>
       </c>
       <c r="H186" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="I186" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J186" s="5" t="n">
         <v>182</v>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
-          <t>קסניה חבורוב</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="L186" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M186" s="5"/>
       <c r="N186" s="5"/>
       <c r="O186" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="B187" s="5" t="inlineStr">
         <is>
-          <t>אורי רוטנברג</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="C187" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D187" s="5"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5" t="n">
         <v>183</v>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="I187" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J187" s="5" t="n">
         <v>183</v>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>אופיר אורן</t>
         </is>
       </c>
       <c r="L187" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M187" s="5"/>
       <c r="N187" s="5"/>
       <c r="O187" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="B188" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>ליאוניד פרידמן</t>
         </is>
       </c>
       <c r="C188" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D188" s="5"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5" t="n">
         <v>184</v>
       </c>
       <c r="H188" s="5" t="inlineStr">
         <is>
-          <t>דימיטרי אמדין</t>
+          <t>אופיר כליף</t>
         </is>
       </c>
       <c r="I188" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J188" s="5" t="n">
         <v>184</v>
       </c>
       <c r="K188" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="L188" s="5" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M188" s="5"/>
       <c r="N188" s="5"/>
       <c r="O188" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="B189" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>אברהם שמרי</t>
         </is>
       </c>
       <c r="C189" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D189" s="5"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5" t="n">
         <v>185</v>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="I189" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J189" s="5" t="n">
         <v>185</v>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="L189" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M189" s="5"/>
       <c r="N189" s="5"/>
       <c r="O189" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="B190" s="5" t="inlineStr">
         <is>
-          <t>אייל הוכמן</t>
+          <t>דמיטרי לזנר</t>
         </is>
       </c>
       <c r="C190" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5" t="n">
         <v>186</v>
       </c>
       <c r="H190" s="5" t="inlineStr">
         <is>
-          <t>יבגני סגל</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="I190" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J190" s="5" t="n">
         <v>186</v>
       </c>
       <c r="K190" s="5" t="inlineStr">
         <is>
-          <t>ניר יוסים</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="L190" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M190" s="5"/>
       <c r="N190" s="5"/>
       <c r="O190" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="B191" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="C191" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5" t="n">
         <v>187</v>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>יעקב פוקסון</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="I191" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J191" s="5" t="n">
         <v>187</v>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>עיטם רוזנשטיין</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="L191" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M191" s="5"/>
       <c r="N191" s="5"/>
       <c r="O191" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="B192" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="C192" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5" t="n">
         <v>188</v>
       </c>
       <c r="H192" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>מיכאל קריב</t>
         </is>
       </c>
       <c r="I192" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J192" s="5" t="n">
         <v>188</v>
       </c>
       <c r="K192" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="L192" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M192" s="5"/>
       <c r="N192" s="5"/>
       <c r="O192" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>189</t>
         </is>
       </c>
       <c r="B193" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="C193" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D193" s="5"/>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5" t="n">
         <v>189</v>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>אלכס זלדין</t>
         </is>
       </c>
       <c r="I193" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J193" s="5" t="n">
         <v>189</v>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="L193" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M193" s="5"/>
       <c r="N193" s="5"/>
       <c r="O193" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>190</t>
         </is>
       </c>
       <c r="B194" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="C194" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D194" s="5"/>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5" t="n">
         <v>190</v>
       </c>
       <c r="H194" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>שלמה אדלר</t>
         </is>
       </c>
       <c r="I194" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J194" s="5" t="n">
         <v>190</v>
       </c>
       <c r="K194" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="L194" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M194" s="5"/>
       <c r="N194" s="5"/>
       <c r="O194" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="B195" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="C195" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D195" s="5"/>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5" t="n">
         <v>191</v>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>משה כהן</t>
         </is>
       </c>
       <c r="I195" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J195" s="5" t="n">
         <v>191</v>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>שני שולט</t>
         </is>
       </c>
       <c r="L195" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M195" s="5"/>
       <c r="N195" s="5"/>
       <c r="O195" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="B196" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="C196" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D196" s="5"/>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5" t="n">
         <v>192</v>
       </c>
       <c r="H196" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="I196" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J196" s="5" t="n">
         <v>192</v>
       </c>
       <c r="K196" s="5" t="inlineStr">
         <is>
-          <t>מיכל בירובה</t>
+          <t>קסניה חבורוב</t>
         </is>
       </c>
       <c r="L196" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M196" s="5"/>
       <c r="N196" s="5"/>
       <c r="O196" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B197" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>ישעיהו גולדשטיין</t>
         </is>
       </c>
       <c r="C197" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D197" s="5"/>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5" t="n">
         <v>193</v>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>נדב קוניאצני</t>
+          <t>דימיטרי אמדין</t>
         </is>
       </c>
       <c r="I197" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J197" s="5" t="n">
         <v>193</v>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>סופיה כריסטו</t>
         </is>
       </c>
       <c r="L197" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M197" s="5"/>
       <c r="N197" s="5"/>
       <c r="O197" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>194</t>
         </is>
       </c>
       <c r="B198" s="5" t="inlineStr">
         <is>
-          <t>ישעיהו גולדשטיין</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="C198" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D198" s="5"/>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5" t="n">
         <v>194</v>
       </c>
       <c r="H198" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="I198" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J198" s="5" t="n">
         <v>194</v>
       </c>
       <c r="K198" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="L198" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M198" s="5"/>
       <c r="N198" s="5"/>
       <c r="O198" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>195</t>
         </is>
       </c>
       <c r="B199" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי לזנר</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="C199" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D199" s="5"/>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5" t="n">
         <v>195</v>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>איתמר לייטמן</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="I199" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J199" s="5" t="n">
         <v>195</v>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="L199" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M199" s="5"/>
       <c r="N199" s="5"/>
       <c r="O199" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="B200" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="C200" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5" t="n">
         <v>196</v>
       </c>
       <c r="H200" s="5" t="inlineStr">
         <is>
-          <t>מתן הולנד</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="I200" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J200" s="5" t="n">
         <v>196</v>
       </c>
       <c r="K200" s="5" t="inlineStr">
         <is>
-          <t>פלג אשכנזי</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="L200" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M200" s="5"/>
       <c r="N200" s="5"/>
       <c r="O200" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>197</t>
         </is>
       </c>
       <c r="B201" s="5" t="inlineStr">
         <is>
-          <t>אלכס בס</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="C201" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D201" s="5"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5" t="n">
         <v>197</v>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="I201" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J201" s="5" t="n">
         <v>197</v>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה סרטקוב </t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="L201" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M201" s="5"/>
       <c r="N201" s="5"/>
       <c r="O201" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>198</t>
         </is>
       </c>
       <c r="B202" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="C202" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D202" s="5"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5" t="n">
         <v>198</v>
       </c>
       <c r="H202" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>מיכאל סטוליאר</t>
         </is>
       </c>
       <c r="I202" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J202" s="5" t="n">
         <v>198</v>
       </c>
       <c r="K202" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>אלונה בן עמי</t>
         </is>
       </c>
       <c r="L202" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M202" s="5"/>
       <c r="N202" s="5"/>
       <c r="O202" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>199</t>
         </is>
       </c>
       <c r="B203" s="5" t="inlineStr">
         <is>
-          <t>יואל סלוצקי</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="C203" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D203" s="5"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5" t="n">
         <v>199</v>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>נדב קוניאצני</t>
         </is>
       </c>
       <c r="I203" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J203" s="5" t="n">
         <v>199</v>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="L203" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M203" s="5"/>
       <c r="N203" s="5"/>
       <c r="O203" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="B204" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="C204" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D204" s="5"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5" t="n">
         <v>200</v>
       </c>
       <c r="H204" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>איתן יהודה זינגר</t>
         </is>
       </c>
       <c r="I204" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J204" s="5" t="n">
         <v>200</v>
       </c>
       <c r="K204" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="L204" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M204" s="5"/>
       <c r="N204" s="5"/>
       <c r="O204" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="B205" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="C205" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5" t="n">
         <v>201</v>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="I205" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J205" s="5" t="n">
         <v>201</v>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="L205" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M205" s="5"/>
       <c r="N205" s="5"/>
       <c r="O205" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="B206" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>סמיון שחרב</t>
         </is>
       </c>
       <c r="C206" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D206" s="5"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5" t="n">
         <v>202</v>
       </c>
       <c r="H206" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="I206" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J206" s="5" t="n">
         <v>202</v>
       </c>
       <c r="K206" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="L206" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M206" s="5"/>
       <c r="N206" s="5"/>
       <c r="O206" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="B207" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="C207" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D207" s="5"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5" t="n">
         <v>203</v>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>אייל הוכמן</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="I207" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J207" s="5" t="n">
         <v>203</v>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>סרגיי פרידמן</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="L207" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M207" s="5"/>
       <c r="N207" s="5"/>
       <c r="O207" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="B208" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="C208" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D208" s="5"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5" t="n">
         <v>204</v>
       </c>
       <c r="H208" s="5" t="inlineStr">
         <is>
-          <t>ליעד קדרון</t>
+          <t>יבגני סגל</t>
         </is>
       </c>
       <c r="I208" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J208" s="5" t="n">
         <v>204</v>
       </c>
       <c r="K208" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>שירה מוזס</t>
         </is>
       </c>
       <c r="L208" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M208" s="5"/>
       <c r="N208" s="5"/>
       <c r="O208" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="B209" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>אייל הוכמן</t>
         </is>
       </c>
       <c r="C209" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D209" s="5"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5" t="n">
         <v>205</v>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="I209" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J209" s="5" t="n">
         <v>205</v>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>יוליה קרסיק</t>
+          <t>עיטם רוזנשטיין</t>
         </is>
       </c>
       <c r="L209" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M209" s="5"/>
       <c r="N209" s="5"/>
       <c r="O209" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="B210" s="5" t="inlineStr">
         <is>
-          <t>דניאל לנצמן</t>
+          <t>שלמה אדלר</t>
         </is>
       </c>
       <c r="C210" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D210" s="5"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5" t="n">
         <v>206</v>
       </c>
       <c r="H210" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="I210" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J210" s="5" t="n">
         <v>206</v>
       </c>
       <c r="K210" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>ויאצ'יסלב רוזנשטיין</t>
         </is>
       </c>
       <c r="L210" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M210" s="5"/>
       <c r="N210" s="5"/>
       <c r="O210" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="B211" s="5" t="inlineStr">
         <is>
-          <t>עיטם רוזנשטיין</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="C211" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D211" s="5"/>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5" t="n">
         <v>207</v>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוליאר</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="I211" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J211" s="5" t="n">
         <v>207</v>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="L211" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M211" s="5"/>
       <c r="N211" s="5"/>
       <c r="O211" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="B212" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>אורי רוטנברג</t>
         </is>
       </c>
       <c r="C212" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D212" s="5"/>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5" t="n">
         <v>208</v>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="I212" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J212" s="5" t="n">
         <v>208</v>
       </c>
       <c r="K212" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="L212" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M212" s="5"/>
       <c r="N212" s="5"/>
       <c r="O212" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="B213" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="C213" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5" t="n">
         <v>209</v>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="I213" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J213" s="5" t="n">
         <v>209</v>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>ליאור קרויטר</t>
+          <t>סרגיי פרידמן</t>
         </is>
       </c>
       <c r="L213" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M213" s="5"/>
       <c r="N213" s="5"/>
       <c r="O213" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>210</t>
         </is>
       </c>
       <c r="B214" s="5" t="inlineStr">
         <is>
-          <t>שמואל צורדקר</t>
+          <t>אדם דרור</t>
         </is>
       </c>
       <c r="C214" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D214" s="5"/>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5" t="n">
         <v>210</v>
       </c>
       <c r="H214" s="5" t="inlineStr">
         <is>
-          <t>ניב נחליאלי</t>
+          <t>ליעד קדרון</t>
         </is>
       </c>
       <c r="I214" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J214" s="5" t="n">
         <v>210</v>
       </c>
       <c r="K214" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="L214" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M214" s="5"/>
       <c r="N214" s="5"/>
       <c r="O214" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="B215" s="5" t="inlineStr">
         <is>
-          <t>בראי אפרים סרוור</t>
+          <t>דניאל לנצמן</t>
         </is>
       </c>
       <c r="C215" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D215" s="5"/>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5" t="n">
         <v>211</v>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="I215" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J215" s="5" t="n">
         <v>211</v>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>סבטלנה סרטקוב </t>
         </is>
       </c>
       <c r="L215" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M215" s="5"/>
       <c r="N215" s="5"/>
       <c r="O215" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="B216" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="C216" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5" t="n">
         <v>212</v>
       </c>
       <c r="H216" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="I216" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J216" s="5" t="n">
         <v>212</v>
       </c>
       <c r="K216" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>ניר יוסים</t>
         </is>
       </c>
       <c r="L216" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M216" s="5"/>
       <c r="N216" s="5"/>
       <c r="O216" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="B217" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>אלכס בס</t>
         </is>
       </c>
       <c r="C217" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D217" s="5"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5" t="n">
         <v>213</v>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>גל רפיח</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="I217" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J217" s="5" t="n">
         <v>213</v>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="L217" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M217" s="5"/>
       <c r="N217" s="5"/>
       <c r="O217" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B218" s="5" t="inlineStr">
         <is>
-          <t>גל רפיח</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="C218" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D218" s="5"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5" t="n">
         <v>214</v>
       </c>
       <c r="H218" s="5" t="inlineStr">
         <is>
-          <t>תמיר פולונסקי</t>
+          <t>איתמר לייטמן</t>
         </is>
       </c>
       <c r="I218" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J218" s="5" t="n">
         <v>214</v>
       </c>
       <c r="K218" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="L218" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M218" s="5"/>
       <c r="N218" s="5"/>
       <c r="O218" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="B219" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>עיטם רוזנשטיין</t>
         </is>
       </c>
       <c r="C219" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5" t="n">
         <v>215</v>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>רוברט נרודיצקי</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="I219" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J219" s="5" t="n">
         <v>215</v>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="L219" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M219" s="5"/>
       <c r="N219" s="5"/>
       <c r="O219" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="B220" s="5" t="inlineStr">
         <is>
-          <t>איתן הול</t>
+          <t>יואל סלוצקי</t>
         </is>
       </c>
       <c r="C220" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D220" s="5"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5" t="n">
         <v>216</v>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
-          <t>שגיא סהר</t>
+          <t>אייל הוכמן</t>
         </is>
       </c>
       <c r="I220" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J220" s="5" t="n">
         <v>216</v>
       </c>
       <c r="K220" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="L220" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M220" s="5"/>
       <c r="N220" s="5"/>
       <c r="O220" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="B221" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="C221" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5" t="n">
         <v>217</v>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>מתן הולנד</t>
         </is>
       </c>
       <c r="I221" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J221" s="5" t="n">
         <v>217</v>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="L221" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M221" s="5"/>
       <c r="N221" s="5"/>
       <c r="O221" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="B222" s="5" t="inlineStr">
         <is>
-          <t>אלכס זלדין</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="C222" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D222" s="5"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5" t="n">
         <v>218</v>
       </c>
       <c r="H222" s="5" t="inlineStr">
         <is>
-          <t>אברהם שמרי</t>
+          <t>תמיר פולונסקי</t>
         </is>
       </c>
       <c r="I222" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J222" s="5" t="n">
         <v>218</v>
       </c>
       <c r="K222" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="L222" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M222" s="5"/>
       <c r="N222" s="5"/>
       <c r="O222" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="B223" s="5" t="inlineStr">
         <is>
-          <t>אלון סלוצקי</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="C223" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5" t="n">
         <v>219</v>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="I223" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J223" s="5" t="n">
         <v>219</v>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="L223" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M223" s="5"/>
       <c r="N223" s="5"/>
       <c r="O223" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="B224" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="C224" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D224" s="5"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5" t="n">
         <v>220</v>
       </c>
       <c r="H224" s="5" t="inlineStr">
         <is>
-          <t>ירון ארנון</t>
+          <t>עידו בנדל</t>
         </is>
       </c>
       <c r="I224" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J224" s="5" t="n">
         <v>220</v>
       </c>
       <c r="K224" s="5" t="inlineStr">
         <is>
-          <t>נועה יעקב</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="L224" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M224" s="5"/>
       <c r="N224" s="5"/>
       <c r="O224" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="B225" s="5" t="inlineStr">
         <is>
-          <t>סטפן מאוסבך</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="C225" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5" t="n">
         <v>221</v>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="I225" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J225" s="5" t="n">
         <v>221</v>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>נועה יעקב</t>
         </is>
       </c>
       <c r="L225" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M225" s="5"/>
       <c r="N225" s="5"/>
       <c r="O225" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="B226" s="5" t="inlineStr">
         <is>
-          <t>ליאוניד פרידמן</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="C226" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5" t="n">
         <v>222</v>
       </c>
       <c r="H226" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>רון לאונטיב</t>
         </is>
       </c>
       <c r="I226" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J226" s="5" t="n">
         <v>222</v>
       </c>
       <c r="K226" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="L226" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M226" s="5"/>
       <c r="N226" s="5"/>
       <c r="O226" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="B227" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>אלעד הרשטיין</t>
         </is>
       </c>
       <c r="C227" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5" t="n">
         <v>223</v>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>רון לאונטיב</t>
+          <t>שגיא סהר</t>
         </is>
       </c>
       <c r="I227" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J227" s="5" t="n">
         <v>223</v>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="L227" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M227" s="5"/>
       <c r="N227" s="5"/>
       <c r="O227" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="B228" s="5" t="inlineStr">
         <is>
-          <t>אור הד</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="C228" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5" t="n">
         <v>224</v>
       </c>
       <c r="H228" s="5" t="inlineStr">
         <is>
-          <t>דוד יוגב</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="I228" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J228" s="5" t="n">
         <v>224</v>
       </c>
       <c r="K228" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="L228" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M228" s="5"/>
       <c r="N228" s="5"/>
       <c r="O228" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="B229" s="5" t="inlineStr">
         <is>
-          <t>סרגיי פרידמן</t>
+          <t>סטפן מאוסבך</t>
         </is>
       </c>
       <c r="C229" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5" t="n">
         <v>225</v>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>שמואל צורדקר</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="I229" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J229" s="5" t="n">
         <v>225</v>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="L229" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M229" s="5"/>
       <c r="N229" s="5"/>
       <c r="O229" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="B230" s="5" t="inlineStr">
         <is>
-          <t>ניב נחליאלי</t>
+          <t>אור הד</t>
         </is>
       </c>
       <c r="C230" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D230" s="5"/>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5" t="n">
         <v>226</v>
       </c>
       <c r="H230" s="5" t="inlineStr">
         <is>
-          <t>עידו בנדל</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="I230" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J230" s="5" t="n">
         <v>226</v>
       </c>
       <c r="K230" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="L230" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M230" s="5"/>
       <c r="N230" s="5"/>
       <c r="O230" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="B231" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>רפאל בלום</t>
         </is>
       </c>
       <c r="C231" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D231" s="5"/>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5" t="n">
         <v>227</v>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>עמי אבוקסיס</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="I231" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J231" s="5" t="n">
         <v>227</v>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>רונית טסלר עדן</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="L231" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M231" s="5"/>
       <c r="N231" s="5"/>
       <c r="O231" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="B232" s="5" t="inlineStr">
         <is>
-          <t>אילן בנין</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="C232" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D232" s="5"/>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5" t="n">
         <v>228</v>
       </c>
       <c r="H232" s="5" t="inlineStr">
         <is>
-          <t>ניר יוסים</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="I232" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J232" s="5" t="n">
         <v>228</v>
       </c>
       <c r="K232" s="5" t="inlineStr">
         <is>
-          <t>לאון פוגץ</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="L232" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M232" s="5"/>
       <c r="N232" s="5"/>
       <c r="O232" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="B233" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>סרגיי פרידמן</t>
         </is>
       </c>
       <c r="C233" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D233" s="5"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5" t="n">
         <v>229</v>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
-          <t>דן וורולקר</t>
+          <t>שמואל צורדקר</t>
         </is>
       </c>
       <c r="I233" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J233" s="5" t="n">
         <v>229</v>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>קרינה איטקין</t>
         </is>
       </c>
       <c r="L233" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M233" s="5"/>
       <c r="N233" s="5"/>
       <c r="O233" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>230</t>
         </is>
       </c>
       <c r="B234" s="5" t="inlineStr">
         <is>
-          <t>דניס כריסטו</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="C234" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5" t="n">
         <v>230</v>
       </c>
       <c r="H234" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>ירוסלב קורנפלד</t>
         </is>
       </c>
       <c r="I234" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J234" s="5" t="n">
         <v>230</v>
       </c>
       <c r="K234" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="L234" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M234" s="5"/>
       <c r="N234" s="5"/>
       <c r="O234" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="B235" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>רוי רוברט פנסו</t>
         </is>
       </c>
       <c r="C235" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5" t="n">
         <v>231</v>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="I235" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J235" s="5" t="n">
         <v>231</v>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>יוליה קרסיק</t>
         </is>
       </c>
       <c r="L235" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M235" s="5"/>
       <c r="N235" s="5"/>
       <c r="O235" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="B236" s="5" t="inlineStr">
         <is>
-          <t>שלמה אדלר</t>
+          <t>גיא ואזנה</t>
         </is>
       </c>
       <c r="C236" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D236" s="5"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5" t="n">
         <v>232</v>
       </c>
       <c r="H236" s="5" t="inlineStr">
         <is>
-          <t>עומר טעל</t>
+          <t>ולדי לופו קסלר</t>
         </is>
       </c>
       <c r="I236" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J236" s="5" t="n">
         <v>232</v>
       </c>
       <c r="K236" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>ארינה בומשטיין</t>
         </is>
       </c>
       <c r="L236" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M236" s="5"/>
       <c r="N236" s="5"/>
       <c r="O236" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
       <c r="B237" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>איתן הול</t>
         </is>
       </c>
       <c r="C237" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D237" s="5"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5" t="n">
         <v>233</v>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>רוברט נרודיצקי</t>
         </is>
       </c>
       <c r="I237" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J237" s="5" t="n">
         <v>233</v>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="L237" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M237" s="5"/>
       <c r="N237" s="5"/>
       <c r="O237" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>234</t>
         </is>
       </c>
       <c r="B238" s="5" t="inlineStr">
         <is>
-          <t>עידו בנדל</t>
+          <t>אלכס זלדין</t>
         </is>
       </c>
       <c r="C238" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5" t="n">
         <v>234</v>
       </c>
       <c r="H238" s="5" t="inlineStr">
         <is>
-          <t>משה כהן</t>
+          <t>עמי אבוקסיס</t>
         </is>
       </c>
       <c r="I238" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J238" s="5" t="n">
         <v>234</v>
       </c>
       <c r="K238" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>ליאור קרויטר</t>
         </is>
       </c>
       <c r="L238" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M238" s="5"/>
       <c r="N238" s="5"/>
       <c r="O238" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
       <c r="B239" s="5" t="inlineStr">
         <is>
-          <t>מתן הולנד</t>
+          <t>שמואל צורדקר</t>
         </is>
       </c>
       <c r="C239" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5" t="n">
         <v>235</v>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>עילי סגל</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="I239" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J239" s="5" t="n">
         <v>235</v>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>שירה מוזס</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="L239" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M239" s="5"/>
       <c r="N239" s="5"/>
       <c r="O239" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="B240" s="5" t="inlineStr">
         <is>
-          <t>פלג אשכנזי</t>
+          <t>אלון סלוצקי</t>
         </is>
       </c>
       <c r="C240" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5" t="n">
         <v>236</v>
       </c>
       <c r="H240" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>אברהם שמרי</t>
         </is>
       </c>
       <c r="I240" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J240" s="5" t="n">
         <v>236</v>
       </c>
       <c r="K240" s="5" t="inlineStr">
         <is>
-          <t>עדי דגן</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="L240" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M240" s="5"/>
       <c r="N240" s="5"/>
       <c r="O240" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>237</t>
         </is>
       </c>
       <c r="B241" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>עמית עינבי</t>
         </is>
       </c>
       <c r="C241" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D241" s="5"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5" t="n">
         <v>237</v>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
-          <t>אלעד דהן</t>
+          <t>ניב נחליאלי</t>
         </is>
       </c>
       <c r="I241" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J241" s="5" t="n">
         <v>237</v>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="L241" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M241" s="5"/>
       <c r="N241" s="5"/>
       <c r="O241" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>238</t>
         </is>
       </c>
       <c r="B242" s="5" t="inlineStr">
         <is>
-          <t>איתן יהודה זינגר</t>
+          <t>בראי אפרים סרוור</t>
         </is>
       </c>
       <c r="C242" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D242" s="5"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5" t="n">
         <v>238</v>
       </c>
       <c r="H242" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="I242" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J242" s="5" t="n">
         <v>238</v>
       </c>
       <c r="K242" s="5" t="inlineStr">
         <is>
-          <t>נורית זנגו-בר</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="L242" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M242" s="5"/>
       <c r="N242" s="5"/>
       <c r="O242" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>239</t>
         </is>
       </c>
       <c r="B243" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="C243" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D243" s="5"/>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5" t="n">
         <v>239</v>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>בראי אפרים סרוור</t>
+          <t>דוד יוגב</t>
         </is>
       </c>
       <c r="I243" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J243" s="5" t="n">
         <v>239</v>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>ליאורה אורמן</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="L243" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M243" s="5"/>
       <c r="N243" s="5"/>
       <c r="O243" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="B244" s="5" t="inlineStr">
         <is>
-          <t>איתמר לייטמן</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="C244" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5" t="n">
         <v>240</v>
       </c>
       <c r="H244" s="5" t="inlineStr">
         <is>
-          <t>ויקטור יוסים</t>
+          <t>ירון ארנון</t>
         </is>
       </c>
       <c r="I244" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J244" s="5" t="n">
         <v>240</v>
       </c>
       <c r="K244" s="5" t="inlineStr">
         <is>
-          <t>יוליה ורדל</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="L244" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M244" s="5"/>
       <c r="N244" s="5"/>
       <c r="O244" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="B245" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>דניס כריסטו</t>
         </is>
       </c>
       <c r="C245" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5" t="n">
         <v>241</v>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>גבריאל סימה</t>
+          <t>אלעד דהן</t>
         </is>
       </c>
       <c r="I245" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J245" s="5" t="n">
         <v>241</v>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>נועה ארויו</t>
         </is>
       </c>
       <c r="L245" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M245" s="5"/>
       <c r="N245" s="5"/>
       <c r="O245" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="B246" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ליובימוב</t>
+          <t>ניב נחליאלי</t>
         </is>
       </c>
       <c r="C246" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5" t="n">
         <v>242</v>
       </c>
       <c r="H246" s="5" t="inlineStr">
         <is>
-          <t>סמיון שחרב</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="I246" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J246" s="5" t="n">
         <v>242</v>
       </c>
       <c r="K246" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="L246" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M246" s="5"/>
       <c r="N246" s="5"/>
       <c r="O246" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>243</t>
         </is>
       </c>
       <c r="B247" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>אלכסנדר ליובימוב</t>
         </is>
       </c>
       <c r="C247" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5" t="n">
         <v>243</v>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>אלן קצב</t>
+          <t>עילי סגל</t>
         </is>
       </c>
       <c r="I247" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J247" s="5" t="n">
         <v>243</v>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>ראובן מוזס</t>
+          <t>ליאורה אורמן</t>
         </is>
       </c>
       <c r="L247" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M247" s="5"/>
       <c r="N247" s="5"/>
       <c r="O247" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="B248" s="5" t="inlineStr">
         <is>
-          <t>רוי רוברט פנסו</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="C248" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5" t="n">
         <v>244</v>
       </c>
       <c r="H248" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>אלן קצב</t>
         </is>
       </c>
       <c r="I248" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J248" s="5" t="n">
         <v>244</v>
       </c>
       <c r="K248" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>עדי דגן</t>
         </is>
       </c>
       <c r="L248" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M248" s="5"/>
       <c r="N248" s="5"/>
       <c r="O248" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>245</t>
         </is>
       </c>
       <c r="B249" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="C249" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5" t="n">
         <v>245</v>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>אסף כהן</t>
+          <t>גבריאל סימה</t>
         </is>
       </c>
       <c r="I249" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J249" s="5" t="n">
         <v>245</v>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="L249" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M249" s="5"/>
       <c r="N249" s="5"/>
       <c r="O249" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>246</t>
         </is>
       </c>
       <c r="B250" s="5" t="inlineStr">
         <is>
-          <t>ארי בנעים</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="C250" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5" t="n">
         <v>246</v>
       </c>
       <c r="H250" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>אסף כהן</t>
         </is>
       </c>
       <c r="I250" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J250" s="5" t="n">
         <v>246</v>
       </c>
       <c r="K250" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="L250" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M250" s="5"/>
       <c r="N250" s="5"/>
       <c r="O250" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>247</t>
         </is>
       </c>
       <c r="B251" s="5" t="inlineStr">
         <is>
-          <t>נתן אייזנשטדט</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="C251" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5" t="n">
         <v>247</v>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
-          <t>דניס כריסטו</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="I251" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J251" s="5" t="n">
         <v>247</v>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="L251" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M251" s="5"/>
       <c r="N251" s="5"/>
       <c r="O251" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
       <c r="B252" s="5" t="inlineStr">
         <is>
-          <t>עמית עינבי</t>
+          <t>אילן בנין</t>
         </is>
       </c>
       <c r="C252" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5" t="n">
         <v>248</v>
       </c>
       <c r="H252" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>סמיון שחרב</t>
         </is>
       </c>
       <c r="I252" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J252" s="5" t="n">
         <v>248</v>
       </c>
       <c r="K252" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="L252" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M252" s="5"/>
       <c r="N252" s="5"/>
       <c r="O252" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="B253" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>איתן יהודה זינגר</t>
         </is>
       </c>
       <c r="C253" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5" t="n">
         <v>249</v>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>ולדי לופו קסלר</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="I253" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J253" s="5" t="n">
         <v>249</v>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>מוטי לוריא</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="L253" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M253" s="5"/>
       <c r="N253" s="5"/>
       <c r="O253" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="B254" s="5" t="inlineStr">
         <is>
-          <t>אורי ברקוביץ</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="C254" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5" t="n">
         <v>250</v>
       </c>
       <c r="H254" s="5" t="inlineStr">
         <is>
-          <t>עופר רוזנברג</t>
+          <t>דן וורולקר</t>
         </is>
       </c>
       <c r="I254" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J254" s="5" t="n">
         <v>250</v>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
-          <t>ילנה טרוסמן</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="L254" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M254" s="5"/>
       <c r="N254" s="5"/>
       <c r="O254" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="B255" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>מתן הולנד</t>
         </is>
       </c>
       <c r="C255" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D255" s="5"/>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5" t="n">
         <v>251</v>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>יהונתן הוכמן</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="I255" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J255" s="5" t="n">
         <v>251</v>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="L255" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M255" s="5"/>
       <c r="N255" s="5"/>
       <c r="O255" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>252</t>
         </is>
       </c>
       <c r="B256" s="5" t="inlineStr">
         <is>
-          <t>תמיר פולונסקי</t>
+          <t>איתמר לייטמן</t>
         </is>
       </c>
       <c r="C256" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D256" s="5"/>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5" t="n">
         <v>252</v>
       </c>
       <c r="H256" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>עומר טעל</t>
         </is>
       </c>
       <c r="I256" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J256" s="5" t="n">
         <v>252</v>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
-          <t>אביב שדה</t>
+          <t>לאון פוגץ</t>
         </is>
       </c>
       <c r="L256" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M256" s="5"/>
       <c r="N256" s="5"/>
       <c r="O256" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="B257" s="5" t="inlineStr">
         <is>
-          <t>עופר רוזנברג</t>
+          <t>ואדים גורביץ'</t>
         </is>
       </c>
       <c r="C257" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5" t="n">
         <v>253</v>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>שלמה אדלר</t>
+          <t>ויקטור יוסים</t>
         </is>
       </c>
       <c r="I257" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J257" s="5" t="n">
         <v>253</v>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="L257" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M257" s="5"/>
       <c r="N257" s="5"/>
       <c r="O257" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="B258" s="5" t="inlineStr">
         <is>
-          <t>עילי סער</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="C258" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5" t="n">
         <v>254</v>
       </c>
       <c r="H258" s="5" t="inlineStr">
         <is>
-          <t>יונתן שאמס</t>
+          <t>ניר יוסים</t>
         </is>
       </c>
       <c r="I258" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J258" s="5" t="n">
         <v>254</v>
       </c>
       <c r="K258" s="5" t="inlineStr">
         <is>
-          <t>בוגי אבינר</t>
+          <t>נורית זנגו-בר</t>
         </is>
       </c>
       <c r="L258" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M258" s="5"/>
       <c r="N258" s="5"/>
       <c r="O258" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="B259" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="C259" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5" t="n">
         <v>255</v>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>בראי אפרים סרוור</t>
         </is>
       </c>
       <c r="I259" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J259" s="5" t="n">
         <v>255</v>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="L259" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M259" s="5"/>
       <c r="N259" s="5"/>
       <c r="O259" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="B260" s="5" t="inlineStr">
         <is>
-          <t>גריגורי אלטשול</t>
+          <t>דניאל שיינגרט</t>
         </is>
       </c>
       <c r="C260" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D260" s="5"/>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5" t="n">
         <v>256</v>
       </c>
       <c r="H260" s="5" t="inlineStr">
         <is>
-          <t>מישרה הרינדר</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="I260" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J260" s="5" t="n">
         <v>256</v>
       </c>
       <c r="K260" s="5" t="inlineStr">
         <is>
-          <t>דנה גליקמן</t>
+          <t>ראובן מוזס</t>
         </is>
       </c>
       <c r="L260" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M260" s="5"/>
       <c r="N260" s="5"/>
       <c r="O260" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>257</t>
         </is>
       </c>
       <c r="B261" s="5" t="inlineStr">
         <is>
-          <t>גבריאל קרנר</t>
+          <t>עילי סער</t>
         </is>
       </c>
       <c r="C261" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5" t="n">
         <v>257</v>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>שי כליף</t>
+          <t>בוריס קרמר</t>
         </is>
       </c>
       <c r="I261" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J261" s="5" t="n">
         <v>257</v>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="L261" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M261" s="5"/>
       <c r="N261" s="5"/>
       <c r="O261" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>258</t>
         </is>
       </c>
       <c r="B262" s="5" t="inlineStr">
         <is>
           <t>מיכאל סטוליאר</t>
         </is>
       </c>
       <c r="C262" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D262" s="5"/>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5" t="n">
         <v>258</v>
       </c>
       <c r="H262" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="I262" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J262" s="5" t="n">
         <v>258</v>
       </c>
       <c r="K262" s="5" t="inlineStr">
         <is>
-          <t>רגב ליאור</t>
+          <t>יוליה ורדל</t>
         </is>
       </c>
       <c r="L262" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M262" s="5"/>
       <c r="N262" s="5"/>
       <c r="O262" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="B263" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'סלב וורביוב</t>
+          <t>ליעד קדרון</t>
         </is>
       </c>
       <c r="C263" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5" t="n">
         <v>259</v>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>גיא נאוי</t>
         </is>
       </c>
       <c r="I263" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J263" s="5" t="n">
         <v>259</v>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>אינסה קוקין</t>
+          <t>רונית טסלר עדן</t>
         </is>
       </c>
       <c r="L263" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M263" s="5"/>
       <c r="N263" s="5"/>
       <c r="O263" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B264" s="5" t="inlineStr">
         <is>
-          <t>ליעד קדרון</t>
+          <t>אבי רסיוק</t>
         </is>
       </c>
       <c r="C264" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5" t="n">
         <v>260</v>
       </c>
       <c r="H264" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>נועם כהן</t>
         </is>
       </c>
       <c r="I264" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J264" s="5" t="n">
         <v>260</v>
       </c>
       <c r="K264" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="L264" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M264" s="5"/>
       <c r="N264" s="5"/>
       <c r="O264" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="B265" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>נח חדד</t>
         </is>
       </c>
       <c r="C265" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5" t="n">
         <v>261</v>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="I265" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J265" s="5" t="n">
         <v>261</v>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>אנה אביל</t>
         </is>
       </c>
       <c r="L265" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M265" s="5"/>
       <c r="N265" s="5"/>
       <c r="O265" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="B266" s="5" t="inlineStr">
         <is>
-          <t>אריאל בינימין</t>
+          <t>רותם מוגילנר</t>
         </is>
       </c>
       <c r="C266" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5" t="n">
         <v>262</v>
       </c>
       <c r="H266" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="I266" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J266" s="5" t="n">
         <v>262</v>
       </c>
       <c r="K266" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="L266" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M266" s="5"/>
       <c r="N266" s="5"/>
       <c r="O266" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="B267" s="5" t="inlineStr">
         <is>
-          <t>יבגני קוטנקו</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="C267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5" t="n">
         <v>263</v>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>גיא נאוי</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="I267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J267" s="5" t="n">
         <v>263</v>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>אינסה קוקין</t>
         </is>
       </c>
       <c r="L267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M267" s="5"/>
       <c r="N267" s="5"/>
       <c r="O267" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>264</t>
         </is>
       </c>
       <c r="B268" s="5" t="inlineStr">
         <is>
-          <t>לירן עובדיה</t>
+          <t>ויאצ'סלב וורביוב</t>
         </is>
       </c>
       <c r="C268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5" t="n">
         <v>264</v>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>חיים מילס</t>
         </is>
       </c>
       <c r="I268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J268" s="5" t="n">
         <v>264</v>
       </c>
       <c r="K268" s="5" t="inlineStr">
         <is>
-          <t>אפי נדיב</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="L268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M268" s="5"/>
       <c r="N268" s="5"/>
       <c r="O268" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>265</t>
         </is>
       </c>
       <c r="B269" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>ארטיום קזנצב</t>
         </is>
       </c>
       <c r="C269" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5" t="n">
         <v>265</v>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>לירן עובדיה</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="I269" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J269" s="5" t="n">
         <v>265</v>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="L269" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M269" s="5"/>
       <c r="N269" s="5"/>
       <c r="O269" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>266</t>
         </is>
       </c>
       <c r="B270" s="5" t="inlineStr">
         <is>
-          <t>אלעד הרשטיין</t>
+          <t>מרק רובינשטיין</t>
         </is>
       </c>
       <c r="C270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5" t="n">
         <v>266</v>
       </c>
       <c r="H270" s="5" t="inlineStr">
         <is>
-          <t>בוריס קרמר</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="I270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J270" s="5" t="n">
         <v>266</v>
       </c>
       <c r="K270" s="5" t="inlineStr">
         <is>
-          <t>ירון חצרוני</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="L270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M270" s="5"/>
       <c r="N270" s="5"/>
       <c r="O270" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="B271" s="5" t="inlineStr">
         <is>
-          <t>גבריאל סימה</t>
+          <t>אריאל בינימין</t>
         </is>
       </c>
       <c r="C271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5" t="n">
         <v>267</v>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="I271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J271" s="5" t="n">
         <v>267</v>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>אליאן לופו קסלר</t>
+          <t>מרינה לנדוור</t>
         </is>
       </c>
       <c r="L271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M271" s="5"/>
       <c r="N271" s="5"/>
       <c r="O271" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
       <c r="B272" s="5" t="inlineStr">
         <is>
-          <t>דניאל צסלוב</t>
+          <t>משה כהן</t>
         </is>
       </c>
       <c r="C272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5" t="n">
         <v>268</v>
       </c>
       <c r="H272" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>אלעד הרשטיין</t>
         </is>
       </c>
       <c r="I272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J272" s="5" t="n">
         <v>268</v>
       </c>
       <c r="K272" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>אפי נדיב</t>
         </is>
       </c>
       <c r="L272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M272" s="5"/>
       <c r="N272" s="5"/>
       <c r="O272" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="B273" s="5" t="inlineStr">
         <is>
           <t>נדב קוניאצני</t>
         </is>
       </c>
       <c r="C273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5" t="n">
         <v>269</v>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>נועם כהן</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="I273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J273" s="5" t="n">
         <v>269</v>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>אליאן לופו קסלר</t>
         </is>
       </c>
       <c r="L273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M273" s="5"/>
       <c r="N273" s="5"/>
       <c r="O273" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="B274" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>שגיא קרני</t>
         </is>
       </c>
       <c r="C274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D274" s="5"/>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5" t="n">
         <v>270</v>
       </c>
       <c r="H274" s="5" t="inlineStr">
         <is>
-          <t>חיים מילס</t>
+          <t>דניס כריסטו</t>
         </is>
       </c>
       <c r="I274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J274" s="5" t="n">
         <v>270</v>
       </c>
       <c r="K274" s="5" t="inlineStr">
         <is>
-          <t>מרינה לנדוור</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="L274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M274" s="5"/>
       <c r="N274" s="5"/>
       <c r="O274" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="B275" s="5" t="inlineStr">
         <is>
           <t>איליי פנסו</t>
         </is>
       </c>
       <c r="C275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D275" s="5"/>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5" t="n">
         <v>271</v>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>רוי רוברט פנסו</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="I275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J275" s="5" t="n">
         <v>271</v>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="L275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M275" s="5"/>
       <c r="N275" s="5"/>
       <c r="O275" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="B276" s="5" t="inlineStr">
         <is>
-          <t>ערן יעקובוב</t>
+          <t>תמיר פולונסקי</t>
         </is>
       </c>
       <c r="C276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5" t="n">
         <v>272</v>
       </c>
       <c r="H276" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>רפאל בלום</t>
         </is>
       </c>
       <c r="I276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J276" s="5" t="n">
         <v>272</v>
       </c>
       <c r="K276" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>אביב שדה</t>
         </is>
       </c>
       <c r="L276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M276" s="5"/>
       <c r="N276" s="5"/>
       <c r="O276" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="B277" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>יבגני קוטנקו</t>
         </is>
       </c>
       <c r="C277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5" t="n">
         <v>273</v>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
-          <t>איליה בלינקוב</t>
+          <t>עופר רוזנברג</t>
         </is>
       </c>
       <c r="I277" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J277" s="5" t="n">
         <v>273</v>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>אנה אביל</t>
+          <t>בוגי אבינר</t>
         </is>
       </c>
       <c r="L277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M277" s="5"/>
       <c r="N277" s="5"/>
       <c r="O277" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="B278" s="5" t="inlineStr">
         <is>
-          <t>אבי רסיוק</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="C278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5" t="n">
         <v>274</v>
       </c>
       <c r="H278" s="5" t="inlineStr">
         <is>
-          <t>דוד וורולקר</t>
+          <t>יהונתן הוכמן</t>
         </is>
       </c>
       <c r="I278" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J278" s="5" t="n">
         <v>274</v>
       </c>
       <c r="K278" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>דנה גליקמן</t>
         </is>
       </c>
       <c r="L278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M278" s="5"/>
       <c r="N278" s="5"/>
       <c r="O278" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="B279" s="5" t="inlineStr">
         <is>
-          <t>נח חדד</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="C279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D279" s="5"/>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5" t="n">
         <v>275</v>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>יבגני קוטנקו</t>
+          <t>מישרה הרינדר</t>
         </is>
       </c>
       <c r="I279" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J279" s="5" t="n">
         <v>275</v>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
           <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="L279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M279" s="5"/>
       <c r="N279" s="5"/>
       <c r="O279" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
       <c r="B280" s="5" t="inlineStr">
         <is>
-          <t>יואל בן נתן</t>
+          <t>ירוסלב קורנפלד</t>
         </is>
       </c>
       <c r="C280" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5" t="n">
         <v>276</v>
       </c>
       <c r="H280" s="5" t="inlineStr">
         <is>
-          <t>ארטיום קזנצב</t>
+          <t>לירן עובדיה</t>
         </is>
       </c>
       <c r="I280" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J280" s="5" t="n">
         <v>276</v>
       </c>
       <c r="K280" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="L280" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M280" s="5"/>
       <c r="N280" s="5"/>
       <c r="O280" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>277</t>
         </is>
       </c>
       <c r="B281" s="5" t="inlineStr">
         <is>
-          <t>רותם מוגילנר</t>
+          <t>יואל בן נתן</t>
         </is>
       </c>
       <c r="C281" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D281" s="5"/>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5" t="n">
         <v>277</v>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>דניאל צסלוב</t>
+          <t>שי כליף</t>
         </is>
       </c>
       <c r="I281" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J281" s="5" t="n">
         <v>277</v>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="L281" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M281" s="5"/>
       <c r="N281" s="5"/>
       <c r="O281" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>278</t>
         </is>
       </c>
       <c r="B282" s="5" t="inlineStr">
         <is>
-          <t>איליה בלינקוב</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="C282" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5" t="n">
         <v>278</v>
       </c>
       <c r="H282" s="5" t="inlineStr">
         <is>
-          <t>ירון חצרוני</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="I282" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J282" s="5" t="n">
         <v>278</v>
       </c>
       <c r="K282" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="L282" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M282" s="5"/>
       <c r="N282" s="5"/>
       <c r="O282" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="B283" s="5" t="inlineStr">
         <is>
-          <t>מרק רובינשטיין</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="C283" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5" t="n">
         <v>279</v>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>sukho jang</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="I283" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J283" s="5" t="n">
         <v>279</v>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>אריאל בינימין</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="L283" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M283" s="5"/>
       <c r="N283" s="5"/>
       <c r="O283" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>280</t>
         </is>
       </c>
       <c r="B284" s="5" t="inlineStr">
         <is>
-          <t>ואדים גורביץ'</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="C284" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5" t="n">
         <v>280</v>
       </c>
       <c r="H284" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="I284" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J284" s="5" t="n">
         <v>280</v>
       </c>
       <c r="K284" s="5" t="inlineStr">
         <is>
-          <t>קרינה איטקין</t>
+          <t>אריאל בינימין</t>
         </is>
       </c>
       <c r="L284" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M284" s="5"/>
       <c r="N284" s="5"/>
       <c r="O284" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="B285" s="5" t="inlineStr">
         <is>
-          <t>אביב גוטרמן</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="C285" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5" t="n">
         <v>281</v>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>שגיא קרני</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="I285" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J285" s="5" t="n">
         <v>281</v>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרמור</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="L285" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M285" s="5"/>
       <c r="N285" s="5"/>
       <c r="O285" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>282</t>
         </is>
       </c>
       <c r="B286" s="5" t="inlineStr">
         <is>
-          <t>גיא ואזנה</t>
+          <t>ערן יעקובוב</t>
         </is>
       </c>
       <c r="C286" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5" t="n">
         <v>282</v>
       </c>
       <c r="H286" s="5" t="inlineStr">
         <is>
-          <t>אלכס קינז'לוב</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="I286" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J286" s="5" t="n">
         <v>282</v>
       </c>
       <c r="K286" s="5" t="inlineStr">
         <is>
-          <t>סהר כליף</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="L286" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M286" s="5"/>
       <c r="N286" s="5"/>
       <c r="O286" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>283</t>
         </is>
       </c>
       <c r="B287" s="5" t="inlineStr">
         <is>
-          <t>טריביקרם מורלידהרן</t>
+          <t>גריגורי אלטשול</t>
         </is>
       </c>
       <c r="C287" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5" t="n">
         <v>283</v>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>גולן גזית</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="I287" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J287" s="5" t="n">
         <v>283</v>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
-          <t>גיא ואזנה</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="L287" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M287" s="5"/>
       <c r="N287" s="5"/>
       <c r="O287" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>284</t>
         </is>
       </c>
       <c r="B288" s="5" t="inlineStr">
         <is>
-          <t>רוברט נרודיצקי</t>
+          <t>אליאן לופו קסלר</t>
         </is>
       </c>
       <c r="C288" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5" t="n">
         <v>284</v>
       </c>
       <c r="H288" s="5" t="inlineStr">
         <is>
-          <t>אהל וידמן</t>
+          <t>יונתן בורשטיין</t>
         </is>
       </c>
       <c r="I288" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J288" s="5" t="n">
         <v>284</v>
       </c>
       <c r="K288" s="5" t="inlineStr">
         <is>
-          <t>רומי ענבר</t>
+          <t>גיא ואזנה</t>
         </is>
       </c>
       <c r="L288" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M288" s="5"/>
       <c r="N288" s="5"/>
       <c r="O288" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>285</t>
         </is>
       </c>
       <c r="B289" s="5" t="inlineStr">
         <is>
-          <t>דוד יוגב</t>
+          <t>טריביקרם מורלידהרן</t>
         </is>
       </c>
       <c r="C289" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5" t="n">
         <v>285</v>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>אור הד</t>
+          <t>רותם מוגילנר</t>
         </is>
       </c>
       <c r="I289" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J289" s="5" t="n">
         <v>285</v>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="L289" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M289" s="5"/>
       <c r="N289" s="5"/>
       <c r="O289" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>286</t>
         </is>
       </c>
       <c r="B290" s="5" t="inlineStr">
         <is>
-          <t>Chetry Vivek</t>
+          <t>איליה בלינקוב</t>
         </is>
       </c>
       <c r="C290" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
       <c r="G290" s="5" t="n">
         <v>286</v>
       </c>
       <c r="H290" s="5" t="inlineStr">
         <is>
-          <t>איתן הול</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="I290" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J290" s="5" t="n">
         <v>286</v>
       </c>
       <c r="K290" s="5" t="inlineStr">
         <is>
-          <t>דור בלובשטיין</t>
+          <t>ילנה טרוסמן</t>
         </is>
       </c>
       <c r="L290" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M290" s="5"/>
       <c r="N290" s="5"/>
       <c r="O290" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>287</t>
         </is>
       </c>
       <c r="B291" s="5" t="inlineStr">
         <is>
-          <t>יבגני אלטרמן</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="C291" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
       <c r="G291" s="5" t="n">
         <v>287</v>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>טריביקרם מורלידהרן</t>
         </is>
       </c>
       <c r="I291" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J291" s="5" t="n">
         <v>287</v>
       </c>
       <c r="K291" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="L291" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M291" s="5"/>
       <c r="N291" s="5"/>
       <c r="O291" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>288</t>
         </is>
       </c>
       <c r="B292" s="5" t="inlineStr">
         <is>
-          <t>ליאם לבנון</t>
+          <t>לירן עובדיה</t>
         </is>
       </c>
       <c r="C292" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
       <c r="G292" s="5" t="n">
         <v>288</v>
       </c>
       <c r="H292" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>אהל וידמן</t>
         </is>
       </c>
       <c r="I292" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J292" s="5" t="n">
         <v>288</v>
       </c>
       <c r="K292" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>מוטי לוריא</t>
         </is>
       </c>
       <c r="L292" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M292" s="5"/>
       <c r="N292" s="5"/>
       <c r="O292" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>289</t>
         </is>
       </c>
       <c r="B293" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>נתן אייזנשטדט</t>
         </is>
       </c>
       <c r="C293" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D293" s="5"/>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
       <c r="G293" s="5" t="n">
         <v>289</v>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישלב</t>
+          <t>דניאל צסלוב</t>
         </is>
       </c>
       <c r="I293" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J293" s="5" t="n">
         <v>289</v>
       </c>
       <c r="K293" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="L293" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M293" s="5"/>
       <c r="N293" s="5"/>
       <c r="O293" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>290</t>
         </is>
       </c>
       <c r="B294" s="5" t="inlineStr">
         <is>
-          <t>עמית וינר</t>
+          <t>ארי בנעים</t>
         </is>
       </c>
       <c r="C294" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D294" s="5"/>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
       <c r="G294" s="5" t="n">
         <v>290</v>
       </c>
       <c r="H294" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>איתן הול</t>
         </is>
       </c>
       <c r="I294" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J294" s="5" t="n">
         <v>290</v>
       </c>
       <c r="K294" s="5" t="inlineStr">
         <is>
-          <t>זוסימו מקראיג</t>
+          <t>רחל מוזס ראובן</t>
         </is>
       </c>
       <c r="L294" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M294" s="5"/>
       <c r="N294" s="5"/>
       <c r="O294" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="B295" s="5" t="inlineStr">
         <is>
-          <t>ריי לנדסברג</t>
+          <t>רוברט נרודיצקי</t>
         </is>
       </c>
       <c r="C295" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D295" s="5"/>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
       <c r="G295" s="5" t="n">
         <v>291</v>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>ויאצ'יסלב רוזנשטיין</t>
         </is>
       </c>
       <c r="I295" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J295" s="5" t="n">
         <v>291</v>
       </c>
       <c r="K295" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="L295" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M295" s="5"/>
       <c r="N295" s="5"/>
       <c r="O295" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="B296" s="5" t="inlineStr">
         <is>
-          <t>איתי אלבז</t>
+          <t>גבריאל סימה</t>
         </is>
       </c>
       <c r="C296" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D296" s="5"/>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
       <c r="G296" s="5" t="n">
         <v>292</v>
       </c>
       <c r="H296" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>עמית חיים דהאן</t>
         </is>
       </c>
       <c r="I296" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J296" s="5" t="n">
         <v>292</v>
       </c>
       <c r="K296" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>ירון חצרוני</t>
         </is>
       </c>
       <c r="L296" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M296" s="5"/>
       <c r="N296" s="5"/>
       <c r="O296" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="B297" s="5" t="inlineStr">
         <is>
-          <t>דימיטרי אמדין</t>
+          <t>דניאל צסלוב</t>
         </is>
       </c>
       <c r="C297" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D297" s="5"/>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
       <c r="G297" s="5" t="n">
         <v>293</v>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>איתמר דגני</t>
         </is>
       </c>
       <c r="I297" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J297" s="5" t="n">
         <v>293</v>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
-          <t>רחל מוזס ראובן</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="L297" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M297" s="5"/>
       <c r="N297" s="5"/>
       <c r="O297" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>294</t>
         </is>
       </c>
       <c r="B298" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>אורי ברקוביץ</t>
         </is>
       </c>
       <c r="C298" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D298" s="5"/>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
       <c r="G298" s="5" t="n">
         <v>294</v>
       </c>
       <c r="H298" s="5" t="inlineStr">
         <is>
-          <t>יניב שרון</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="I298" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J298" s="5" t="n">
         <v>294</v>
       </c>
       <c r="K298" s="5" t="inlineStr">
         <is>
-          <t>ניר סגל</t>
+          <t>רגב ליאור</t>
         </is>
       </c>
       <c r="L298" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M298" s="5"/>
       <c r="N298" s="5"/>
       <c r="O298" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>295</t>
         </is>
       </c>
       <c r="B299" s="5" t="inlineStr">
         <is>
-          <t>יוסף בר-לב</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="C299" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D299" s="5"/>
       <c r="E299" s="5"/>
       <c r="F299" s="5"/>
       <c r="G299" s="5" t="n">
         <v>295</v>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
-          <t>יבגני אלטרמן</t>
+          <t>ליאם לבנון</t>
         </is>
       </c>
       <c r="I299" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J299" s="5" t="n">
         <v>295</v>
       </c>
       <c r="K299" s="5" t="inlineStr">
         <is>
-          <t>אולג שפינר</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="L299" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M299" s="5"/>
       <c r="N299" s="5"/>
       <c r="O299" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="B300" s="5" t="inlineStr">
         <is>
-          <t>אלי אדרי</t>
+          <t>עופר רוזנברג</t>
         </is>
       </c>
       <c r="C300" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D300" s="5"/>
       <c r="E300" s="5"/>
       <c r="F300" s="5"/>
       <c r="G300" s="5" t="n">
         <v>296</v>
       </c>
       <c r="H300" s="5" t="inlineStr">
         <is>
-          <t>דניאל שיינגרט</t>
+          <t>אפיק אסולין</t>
         </is>
       </c>
       <c r="I300" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J300" s="5" t="n">
         <v>296</v>
       </c>
       <c r="K300" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="L300" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M300" s="5"/>
       <c r="N300" s="5"/>
       <c r="O300" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>297</t>
         </is>
       </c>
       <c r="B301" s="5" t="inlineStr">
         <is>
-          <t>איגור גנקין </t>
+          <t>גבריאל קרנר</t>
         </is>
       </c>
       <c r="C301" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="5"/>
       <c r="F301" s="5"/>
       <c r="G301" s="5" t="n">
         <v>297</v>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
-          <t>איתי אלעזר</t>
+          <t>דניאל שיינגרט</t>
         </is>
       </c>
       <c r="I301" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J301" s="5" t="n">
         <v>297</v>
       </c>
       <c r="K301" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="L301" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M301" s="5"/>
       <c r="N301" s="5"/>
       <c r="O301" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="B302" s="5" t="inlineStr">
         <is>
-          <t>חיים מילס</t>
+          <t>איגור גנקין </t>
         </is>
       </c>
       <c r="C302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D302" s="5"/>
       <c r="E302" s="5"/>
       <c r="F302" s="5"/>
       <c r="G302" s="5" t="n">
         <v>298</v>
       </c>
       <c r="H302" s="5" t="inlineStr">
         <is>
-          <t>שי בר דוד</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="I302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J302" s="5" t="n">
         <v>298</v>
       </c>
       <c r="K302" s="5" t="inlineStr">
         <is>
-          <t>אנה קרקוזוווה</t>
+          <t>רומי ענבר</t>
         </is>
       </c>
       <c r="L302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M302" s="5"/>
       <c r="N302" s="5"/>
       <c r="O302" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="B303" s="5" t="inlineStr">
         <is>
-          <t>דניאל שיינגרט</t>
+          <t>ולדי לופו קסלר</t>
         </is>
       </c>
       <c r="C303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D303" s="5"/>
       <c r="E303" s="5"/>
       <c r="F303" s="5"/>
       <c r="G303" s="5" t="n">
         <v>299</v>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>יניב שרון</t>
         </is>
       </c>
       <c r="I303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J303" s="5" t="n">
         <v>299</v>
       </c>
       <c r="K303" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="L303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M303" s="5"/>
       <c r="N303" s="5"/>
       <c r="O303" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="B304" s="5" t="inlineStr">
         <is>
-          <t>יפת סוגאוקר</t>
+          <t>אביב איש שלום</t>
         </is>
       </c>
       <c r="C304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D304" s="5"/>
       <c r="E304" s="5"/>
       <c r="F304" s="5"/>
       <c r="G304" s="5" t="n">
         <v>300</v>
       </c>
       <c r="H304" s="5" t="inlineStr">
         <is>
-          <t>Zhang ShiHao</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="I304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J304" s="5" t="n">
         <v>300</v>
       </c>
       <c r="K304" s="5" t="inlineStr">
         <is>
-          <t>תומר אגמון</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="L304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M304" s="5"/>
       <c r="N304" s="5"/>
       <c r="O304" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="B305" s="5" t="inlineStr">
         <is>
-          <t>עמית חיים דהאן</t>
+          <t>ירון דהאן</t>
         </is>
       </c>
       <c r="C305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D305" s="5"/>
       <c r="E305" s="5"/>
       <c r="F305" s="5"/>
       <c r="G305" s="5" t="n">
         <v>301</v>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>אלכסנדר ליובימוב</t>
         </is>
       </c>
       <c r="I305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J305" s="5" t="n">
         <v>301</v>
       </c>
       <c r="K305" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="L305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M305" s="5"/>
       <c r="N305" s="5"/>
       <c r="O305" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>302</t>
         </is>
       </c>
       <c r="B306" s="5" t="inlineStr">
         <is>
           <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="C306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D306" s="5"/>
       <c r="E306" s="5"/>
       <c r="F306" s="5"/>
       <c r="G306" s="5" t="n">
         <v>302</v>
       </c>
       <c r="H306" s="5" t="inlineStr">
         <is>
-          <t>בן בר-דוד</t>
+          <t>דוד וורולקר</t>
         </is>
       </c>
       <c r="I306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J306" s="5" t="n">
         <v>302</v>
       </c>
       <c r="K306" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="L306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M306" s="5"/>
       <c r="N306" s="5"/>
       <c r="O306" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="B307" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="C307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D307" s="5"/>
       <c r="E307" s="5"/>
       <c r="F307" s="5"/>
       <c r="G307" s="5" t="n">
         <v>303</v>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ליובימוב</t>
+          <t>איליה בלינקוב</t>
         </is>
       </c>
       <c r="I307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J307" s="5" t="n">
         <v>303</v>
       </c>
       <c r="K307" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>ספיר בן עטר</t>
         </is>
       </c>
       <c r="L307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M307" s="5"/>
       <c r="N307" s="5"/>
       <c r="O307" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="B308" s="5" t="inlineStr">
         <is>
-          <t>אילן יוסים</t>
+          <t>אלי אדרי</t>
         </is>
       </c>
       <c r="C308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D308" s="5"/>
       <c r="E308" s="5"/>
       <c r="F308" s="5"/>
       <c r="G308" s="5" t="n">
         <v>304</v>
       </c>
       <c r="H308" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>יבגני קוטנקו</t>
         </is>
       </c>
       <c r="I308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J308" s="5" t="n">
         <v>304</v>
       </c>
       <c r="K308" s="5" t="inlineStr">
         <is>
-          <t>נועה ארויו</t>
+          <t>אורי ברקוביץ</t>
         </is>
       </c>
       <c r="L308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M308" s="5"/>
       <c r="N308" s="5"/>
       <c r="O308" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>305</t>
         </is>
       </c>
       <c r="B309" s="5" t="inlineStr">
         <is>
-          <t>אביב איש שלום</t>
+          <t>חיים מילס</t>
         </is>
       </c>
       <c r="C309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D309" s="5"/>
       <c r="E309" s="5"/>
       <c r="F309" s="5"/>
       <c r="G309" s="5" t="n">
         <v>305</v>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
-          <t>רותם מוגילנר</t>
+          <t>איתי אלעזר</t>
         </is>
       </c>
       <c r="I309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J309" s="5" t="n">
         <v>305</v>
       </c>
       <c r="K309" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>נועה בולר</t>
         </is>
       </c>
       <c r="L309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M309" s="5"/>
       <c r="N309" s="5"/>
       <c r="O309" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>306</t>
         </is>
       </c>
       <c r="B310" s="5" t="inlineStr">
         <is>
-          <t>יונתן שאמס</t>
+          <t>אלכס טרבינסקי</t>
         </is>
       </c>
       <c r="C310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D310" s="5"/>
       <c r="E310" s="5"/>
       <c r="F310" s="5"/>
       <c r="G310" s="5" t="n">
         <v>306</v>
       </c>
       <c r="H310" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>אלכסנדר ורנר</t>
         </is>
       </c>
       <c r="I310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J310" s="5" t="n">
         <v>306</v>
       </c>
       <c r="K310" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרפלד</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="L310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M310" s="5"/>
       <c r="N310" s="5"/>
       <c r="O310" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="B311" s="5" t="inlineStr">
         <is>
-          <t>ארטיום קזנצב</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="C311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D311" s="5"/>
       <c r="E311" s="5"/>
       <c r="F311" s="5"/>
       <c r="G311" s="5" t="n">
         <v>307</v>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
-          <t>רפאל בלום</t>
+          <t>ארי בנעים</t>
         </is>
       </c>
       <c r="I311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J311" s="5" t="n">
         <v>307</v>
       </c>
       <c r="K311" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="L311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M311" s="5"/>
       <c r="N311" s="5"/>
       <c r="O311" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="B312" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>דוד יוגב</t>
         </is>
       </c>
       <c r="C312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D312" s="5"/>
       <c r="E312" s="5"/>
       <c r="F312" s="5"/>
       <c r="G312" s="5" t="n">
         <v>308</v>
       </c>
       <c r="H312" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ורנר</t>
+          <t>בן בר-דוד</t>
         </is>
       </c>
       <c r="I312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J312" s="5" t="n">
         <v>308</v>
       </c>
       <c r="K312" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>אולג שפינר</t>
         </is>
       </c>
       <c r="L312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M312" s="5"/>
       <c r="N312" s="5"/>
       <c r="O312" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>309</t>
         </is>
       </c>
       <c r="B313" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>יבגני אלטרמן</t>
         </is>
       </c>
       <c r="C313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D313" s="5"/>
       <c r="E313" s="5"/>
       <c r="F313" s="5"/>
       <c r="G313" s="5" t="n">
         <v>309</v>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
-          <t>ארי בנעים</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="I313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J313" s="5" t="n">
         <v>309</v>
       </c>
       <c r="K313" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>דור בלובשטיין</t>
         </is>
       </c>
       <c r="L313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M313" s="5"/>
       <c r="N313" s="5"/>
       <c r="O313" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="B314" s="5" t="inlineStr">
         <is>
-          <t>פול גילברט</t>
+          <t>Zhang ShiHao</t>
         </is>
       </c>
       <c r="C314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D314" s="5"/>
       <c r="E314" s="5"/>
       <c r="F314" s="5"/>
       <c r="G314" s="5" t="n">
         <v>310</v>
       </c>
       <c r="H314" s="5" t="inlineStr">
         <is>
-          <t>עמית חיים דהאן</t>
+          <t>גולן גזית</t>
         </is>
       </c>
       <c r="I314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J314" s="5" t="n">
         <v>310</v>
       </c>
       <c r="K314" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'יסלב רוזנשטיין</t>
+          <t>לאוניד שרלין</t>
         </is>
       </c>
       <c r="L314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M314" s="5"/>
       <c r="N314" s="5"/>
       <c r="O314" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>311</t>
         </is>
       </c>
       <c r="B315" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>סהר כליף</t>
         </is>
       </c>
       <c r="C315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D315" s="5"/>
       <c r="E315" s="5"/>
       <c r="F315" s="5"/>
       <c r="G315" s="5" t="n">
         <v>311</v>
       </c>
       <c r="H315" s="5" t="inlineStr">
         <is>
-          <t>ליאם לבנון</t>
+          <t>יעקב פישלב</t>
         </is>
       </c>
       <c r="I315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J315" s="5" t="n">
         <v>311</v>
       </c>
       <c r="K315" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>ריי לנדסברג</t>
         </is>
       </c>
       <c r="L315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M315" s="5"/>
       <c r="N315" s="5"/>
       <c r="O315" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>312</t>
         </is>
       </c>
       <c r="B316" s="5" t="inlineStr">
         <is>
-          <t>גיא גרינבלט</t>
+          <t>ריי לנדסברג</t>
         </is>
       </c>
       <c r="C316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D316" s="5"/>
       <c r="E316" s="5"/>
       <c r="F316" s="5"/>
       <c r="G316" s="5" t="n">
         <v>312</v>
       </c>
       <c r="H316" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'יסלב רוזנשטיין</t>
+          <t>אור הד</t>
         </is>
       </c>
       <c r="I316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J316" s="5" t="n">
         <v>312</v>
       </c>
       <c r="K316" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>מאיה מרפלד</t>
         </is>
       </c>
       <c r="L316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M316" s="5"/>
       <c r="N316" s="5"/>
       <c r="O316" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="B317" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="C317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D317" s="5"/>
       <c r="E317" s="5"/>
       <c r="F317" s="5"/>
       <c r="G317" s="5" t="n">
         <v>313</v>
       </c>
       <c r="H317" s="5" t="inlineStr">
         <is>
-          <t>אפיק אסולין</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="I317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J317" s="5" t="n">
         <v>313</v>
       </c>
       <c r="K317" s="5" t="inlineStr">
         <is>
-          <t>ספיר בן עטר</t>
+          <t>אנה קרקוזוווה</t>
         </is>
       </c>
       <c r="L317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M317" s="5"/>
       <c r="N317" s="5"/>
       <c r="O317" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
           <t>314</t>
         </is>
       </c>
       <c r="B318" s="5" t="inlineStr">
         <is>
-          <t>משה כהן</t>
+          <t>איתי אלבז</t>
         </is>
       </c>
       <c r="C318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D318" s="5"/>
       <c r="E318" s="5"/>
       <c r="F318" s="5"/>
       <c r="G318" s="5" t="n">
         <v>314</v>
       </c>
       <c r="H318" s="5" t="inlineStr">
         <is>
-          <t>איתמר דגני</t>
+          <t>sukho jang</t>
         </is>
       </c>
       <c r="I318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J318" s="5" t="n">
         <v>314</v>
       </c>
       <c r="K318" s="5" t="inlineStr">
         <is>
-          <t>אורי ברקוביץ</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="L318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M318" s="5"/>
       <c r="N318" s="5"/>
       <c r="O318" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>315</t>
         </is>
       </c>
       <c r="B319" s="5" t="inlineStr">
         <is>
-          <t>עילי סגל</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="C319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D319" s="5"/>
       <c r="E319" s="5"/>
       <c r="F319" s="5"/>
       <c r="G319" s="5" t="n">
         <v>315</v>
       </c>
       <c r="H319" s="5" t="inlineStr">
         <is>
-          <t>טריביקרם מורלידהרן</t>
+          <t>Zhang ShiHao</t>
         </is>
       </c>
       <c r="I319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J319" s="5" t="n">
         <v>315</v>
       </c>
       <c r="K319" s="5" t="inlineStr">
         <is>
-          <t>ריי לנדסברג</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="L319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M319" s="5"/>
       <c r="N319" s="5"/>
       <c r="O319" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>316</t>
         </is>
       </c>
       <c r="B320" s="5" t="inlineStr">
         <is>
-          <t>שגיא קרני</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="C320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D320" s="5"/>
       <c r="E320" s="5"/>
       <c r="F320" s="5"/>
-      <c r="G320" s="5"/>
-[...1 lines deleted...]
-      <c r="I320" s="5"/>
+      <c r="G320" s="5" t="n">
+        <v>316</v>
+      </c>
+      <c r="H320" s="5" t="inlineStr">
+        <is>
+          <t>אלי קורצקי</t>
+        </is>
+      </c>
+      <c r="I320" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J320" s="5" t="n">
         <v>316</v>
       </c>
       <c r="K320" s="5" t="inlineStr">
         <is>
-          <t>גיא רסקאי</t>
+          <t>אלכס רודינסקי</t>
         </is>
       </c>
       <c r="L320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M320" s="5"/>
       <c r="N320" s="5"/>
       <c r="O320" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>317</t>
         </is>
       </c>
       <c r="B321" s="5" t="inlineStr">
         <is>
-          <t>Zhang ShiHao</t>
+          <t>בוריס קרמר</t>
         </is>
       </c>
       <c r="C321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D321" s="5"/>
       <c r="E321" s="5"/>
       <c r="F321" s="5"/>
-      <c r="G321" s="5"/>
-[...1 lines deleted...]
-      <c r="I321" s="5"/>
+      <c r="G321" s="5" t="n">
+        <v>317</v>
+      </c>
+      <c r="H321" s="5" t="inlineStr">
+        <is>
+          <t>שגיא קרני</t>
+        </is>
+      </c>
+      <c r="I321" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J321" s="5" t="n">
         <v>317</v>
       </c>
       <c r="K321" s="5" t="inlineStr">
         <is>
-          <t>מישרה הרינדר</t>
+          <t>יוסף פלומנבליט</t>
         </is>
       </c>
       <c r="L321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M321" s="5"/>
       <c r="N321" s="5"/>
       <c r="O321" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>318</t>
         </is>
       </c>
       <c r="B322" s="5" t="inlineStr">
         <is>
-          <t>רפאל בלום</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="C322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D322" s="5"/>
       <c r="E322" s="5"/>
       <c r="F322" s="5"/>
-      <c r="G322" s="5"/>
-[...1 lines deleted...]
-      <c r="I322" s="5"/>
+      <c r="G322" s="5" t="n">
+        <v>318</v>
+      </c>
+      <c r="H322" s="5" t="inlineStr">
+        <is>
+          <t>שי בר דוד</t>
+        </is>
+      </c>
+      <c r="I322" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J322" s="5" t="n">
         <v>318</v>
       </c>
       <c r="K322" s="5" t="inlineStr">
         <is>
-          <t>לאוניד שרלין</t>
+          <t>זוסימו מקראיג</t>
         </is>
       </c>
       <c r="L322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M322" s="5"/>
       <c r="N322" s="5"/>
       <c r="O322" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
           <t>319</t>
         </is>
       </c>
       <c r="B323" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>שחר נודלר</t>
         </is>
       </c>
       <c r="C323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D323" s="5"/>
       <c r="E323" s="5"/>
       <c r="F323" s="5"/>
-      <c r="G323" s="5"/>
-[...1 lines deleted...]
-      <c r="I323" s="5"/>
+      <c r="G323" s="5" t="n">
+        <v>319</v>
+      </c>
+      <c r="H323" s="5" t="inlineStr">
+        <is>
+          <t>יבגני אלטרמן</t>
+        </is>
+      </c>
+      <c r="I323" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J323" s="5" t="n">
         <v>319</v>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="L323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M323" s="5"/>
       <c r="N323" s="5"/>
       <c r="O323" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>320</t>
         </is>
       </c>
       <c r="B324" s="5" t="inlineStr">
         <is>
-          <t>ניר סגל</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="C324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D324" s="5"/>
       <c r="E324" s="5"/>
       <c r="F324" s="5"/>
-      <c r="G324" s="5"/>
-[...1 lines deleted...]
-      <c r="I324" s="5"/>
+      <c r="G324" s="5" t="n">
+        <v>320</v>
+      </c>
+      <c r="H324" s="5" t="inlineStr">
+        <is>
+          <t>אלכס קינז'לוב</t>
+        </is>
+      </c>
+      <c r="I324" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J324" s="5" t="n">
         <v>320</v>
       </c>
       <c r="K324" s="5" t="inlineStr">
         <is>
-          <t>קלואי הופ בוליו</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="L324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M324" s="5"/>
       <c r="N324" s="5"/>
       <c r="O324" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>321</t>
         </is>
       </c>
       <c r="B325" s="5" t="inlineStr">
         <is>
           <t>יהונתן הוכמן</t>
         </is>
       </c>
       <c r="C325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D325" s="5"/>
       <c r="E325" s="5"/>
       <c r="F325" s="5"/>
-      <c r="G325" s="5"/>
-[...1 lines deleted...]
-      <c r="I325" s="5"/>
+      <c r="G325" s="5" t="n">
+        <v>321</v>
+      </c>
+      <c r="H325" s="5" t="inlineStr">
+        <is>
+          <t>ירון חצרוני</t>
+        </is>
+      </c>
+      <c r="I325" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J325" s="5" t="n">
         <v>321</v>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="L325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M325" s="5"/>
       <c r="N325" s="5"/>
       <c r="O325" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>322</t>
         </is>
       </c>
       <c r="B326" s="5" t="inlineStr">
         <is>
-          <t>דבורקין ולדלן</t>
+          <t>יפת סוגאוקר</t>
         </is>
       </c>
       <c r="C326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D326" s="5"/>
       <c r="E326" s="5"/>
       <c r="F326" s="5"/>
       <c r="G326" s="5"/>
       <c r="H326" s="5"/>
       <c r="I326" s="5"/>
       <c r="J326" s="5" t="n">
         <v>322</v>
       </c>
       <c r="K326" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>רומן פרבוזצ'יקוב</t>
         </is>
       </c>
       <c r="L326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M326" s="5"/>
       <c r="N326" s="5"/>
       <c r="O326" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="B327" s="5" t="inlineStr">
         <is>
-          <t>סהר כליף</t>
+          <t>עמית חיים דהאן</t>
         </is>
       </c>
       <c r="C327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D327" s="5"/>
       <c r="E327" s="5"/>
       <c r="F327" s="5"/>
       <c r="G327" s="5"/>
       <c r="H327" s="5"/>
       <c r="I327" s="5"/>
       <c r="J327" s="5" t="n">
         <v>323</v>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>תומר אגמון</t>
         </is>
       </c>
       <c r="L327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M327" s="5"/>
       <c r="N327" s="5"/>
       <c r="O327" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>324</t>
         </is>
       </c>
       <c r="B328" s="5" t="inlineStr">
         <is>
-          <t>ירון דהאן</t>
+          <t>Chetry Vivek</t>
         </is>
       </c>
       <c r="C328" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D328" s="5"/>
       <c r="E328" s="5"/>
       <c r="F328" s="5"/>
       <c r="G328" s="5"/>
       <c r="H328" s="5"/>
       <c r="I328" s="5"/>
       <c r="J328" s="5" t="n">
         <v>324</v>
       </c>
       <c r="K328" s="5" t="inlineStr">
         <is>
-          <t>אלכס רודינסקי</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="L328" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M328" s="5"/>
       <c r="N328" s="5"/>
       <c r="O328" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="B329" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>ליאם לבנון</t>
         </is>
       </c>
       <c r="C329" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D329" s="5"/>
       <c r="E329" s="5"/>
       <c r="F329" s="5"/>
       <c r="G329" s="5"/>
       <c r="H329" s="5"/>
       <c r="I329" s="5"/>
       <c r="J329" s="5" t="n">
         <v>325</v>
       </c>
       <c r="K329" s="5" t="inlineStr">
         <is>
-          <t>אמיליה פטרוב</t>
+          <t>שי כליף</t>
         </is>
       </c>
       <c r="L329" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M329" s="5"/>
       <c r="N329" s="5"/>
       <c r="O329" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
           <t>326</t>
         </is>
       </c>
       <c r="B330" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="C330" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D330" s="5"/>
       <c r="E330" s="5"/>
       <c r="F330" s="5"/>
       <c r="G330" s="5"/>
       <c r="H330" s="5"/>
       <c r="I330" s="5"/>
       <c r="J330" s="5" t="n">
         <v>326</v>
       </c>
       <c r="K330" s="5" t="inlineStr">
         <is>
-          <t>יוסף פלומנבליט</t>
+          <t>גיא רסקאי</t>
         </is>
       </c>
       <c r="L330" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M330" s="5"/>
       <c r="N330" s="5"/>
       <c r="O330" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>327</t>
         </is>
       </c>
       <c r="B331" s="5" t="inlineStr">
         <is>
-          <t>נועם כהן</t>
+          <t>אילן יוסים</t>
         </is>
       </c>
       <c r="C331" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D331" s="5"/>
       <c r="E331" s="5"/>
       <c r="F331" s="5"/>
       <c r="G331" s="5"/>
       <c r="H331" s="5"/>
       <c r="I331" s="5"/>
       <c r="J331" s="5" t="n">
         <v>327</v>
       </c>
       <c r="K331" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="L331" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M331" s="5"/>
       <c r="N331" s="5"/>
       <c r="O331" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>328</t>
         </is>
       </c>
       <c r="B332" s="5" t="inlineStr">
         <is>
-          <t>מוטי לוריא</t>
+          <t>נועם כהן</t>
         </is>
       </c>
       <c r="C332" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D332" s="5"/>
       <c r="E332" s="5"/>
       <c r="F332" s="5"/>
       <c r="G332" s="5"/>
       <c r="H332" s="5"/>
       <c r="I332" s="5"/>
       <c r="J332" s="5" t="n">
         <v>328</v>
       </c>
       <c r="K332" s="5" t="inlineStr">
         <is>
-          <t>שני שולט</t>
+          <t>סהר כליף</t>
         </is>
       </c>
       <c r="L332" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M332" s="5"/>
       <c r="N332" s="5"/>
       <c r="O332" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>329</t>
         </is>
       </c>
       <c r="B333" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>מוטי לוריא</t>
         </is>
       </c>
       <c r="C333" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D333" s="5"/>
       <c r="E333" s="5"/>
       <c r="F333" s="5"/>
       <c r="G333" s="5"/>
       <c r="H333" s="5"/>
       <c r="I333" s="5"/>
       <c r="J333" s="5" t="n">
         <v>329</v>
       </c>
       <c r="K333" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>עמית עינבי</t>
         </is>
       </c>
       <c r="L333" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M333" s="5"/>
       <c r="N333" s="5"/>
       <c r="O333" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="B334" s="5" t="inlineStr">
         <is>
-          <t>שחר נודלר</t>
+          <t>יונתן בורשטיין</t>
         </is>
       </c>
       <c r="C334" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D334" s="5"/>
       <c r="E334" s="5"/>
       <c r="F334" s="5"/>
       <c r="G334" s="5"/>
       <c r="H334" s="5"/>
       <c r="I334" s="5"/>
       <c r="J334" s="5" t="n">
         <v>330</v>
       </c>
       <c r="K334" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="L334" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M334" s="5"/>
       <c r="N334" s="5"/>
       <c r="O334" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="B335" s="5" t="inlineStr">
         <is>
-          <t>אלכס טרבינסקי</t>
+          <t>דימיטרי אמדין</t>
         </is>
       </c>
       <c r="C335" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D335" s="5"/>
       <c r="E335" s="5"/>
       <c r="F335" s="5"/>
       <c r="G335" s="5"/>
       <c r="H335" s="5"/>
       <c r="I335" s="5"/>
       <c r="J335" s="5" t="n">
         <v>331</v>
       </c>
       <c r="K335" s="5" t="inlineStr">
         <is>
-          <t>שי כליף</t>
+          <t>אמיליה פטרוב</t>
         </is>
       </c>
       <c r="L335" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M335" s="5"/>
       <c r="N335" s="5"/>
       <c r="O335" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>332</t>
         </is>
       </c>
       <c r="B336" s="5" t="inlineStr">
         <is>
-          <t>בוריס קרמר</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="C336" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D336" s="5"/>
       <c r="E336" s="5"/>
       <c r="F336" s="5"/>
       <c r="G336" s="5"/>
       <c r="H336" s="5"/>
       <c r="I336" s="5"/>
       <c r="J336" s="5" t="n">
         <v>332</v>
       </c>
       <c r="K336" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="L336" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M336" s="5"/>
       <c r="N336" s="5"/>
       <c r="O336" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>333</t>
         </is>
       </c>
       <c r="B337" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="C337" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D337" s="5"/>
       <c r="E337" s="5"/>
       <c r="F337" s="5"/>
       <c r="G337" s="5"/>
       <c r="H337" s="5"/>
       <c r="I337" s="5"/>
       <c r="J337" s="5" t="n">
         <v>333</v>
       </c>
       <c r="K337" s="5" t="inlineStr">
         <is>
-          <t>יואב רמס</t>
+          <t>מישרה הרינדר</t>
         </is>
       </c>
       <c r="L337" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M337" s="5"/>
       <c r="N337" s="5"/>
       <c r="O337" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
-      <c r="A338" s="3"/>
-[...1 lines deleted...]
-      <c r="C338" s="5"/>
+      <c r="A338" s="3" t="inlineStr">
+        <is>
+          <t>334</t>
+        </is>
+      </c>
+      <c r="B338" s="5" t="inlineStr">
+        <is>
+          <t>פול גילברט</t>
+        </is>
+      </c>
+      <c r="C338" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D338" s="5"/>
       <c r="E338" s="5"/>
       <c r="F338" s="5"/>
       <c r="G338" s="5"/>
       <c r="H338" s="5"/>
       <c r="I338" s="5"/>
       <c r="J338" s="5" t="n">
         <v>334</v>
       </c>
       <c r="K338" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>יואב רמס</t>
         </is>
       </c>
       <c r="L338" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M338" s="5"/>
       <c r="N338" s="5"/>
       <c r="O338" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
-      <c r="A339" s="3"/>
-[...1 lines deleted...]
-      <c r="C339" s="5"/>
+      <c r="A339" s="3" t="inlineStr">
+        <is>
+          <t>335</t>
+        </is>
+      </c>
+      <c r="B339" s="5" t="inlineStr">
+        <is>
+          <t>עמית וינר</t>
+        </is>
+      </c>
+      <c r="C339" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D339" s="5"/>
       <c r="E339" s="5"/>
       <c r="F339" s="5"/>
       <c r="G339" s="5"/>
       <c r="H339" s="5"/>
       <c r="I339" s="5"/>
       <c r="J339" s="5" t="n">
         <v>335</v>
       </c>
       <c r="K339" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="L339" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M339" s="5"/>
       <c r="N339" s="5"/>
       <c r="O339" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
-      <c r="A340" s="3"/>
-[...1 lines deleted...]
-      <c r="C340" s="5"/>
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="B340" s="5" t="inlineStr">
+        <is>
+          <t>יוסף בר-לב</t>
+        </is>
+      </c>
+      <c r="C340" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D340" s="5"/>
       <c r="E340" s="5"/>
       <c r="F340" s="5"/>
       <c r="G340" s="5"/>
       <c r="H340" s="5"/>
       <c r="I340" s="5"/>
       <c r="J340" s="5" t="n">
         <v>336</v>
       </c>
       <c r="K340" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="L340" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M340" s="5"/>
       <c r="N340" s="5"/>
       <c r="O340" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="3" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="B341" s="5" t="inlineStr">
+        <is>
+          <t>עילי סגל</t>
+        </is>
+      </c>
+      <c r="C341" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D341" s="5"/>
+      <c r="E341" s="5"/>
+      <c r="F341" s="5"/>
+      <c r="G341" s="5"/>
+      <c r="H341" s="5"/>
+      <c r="I341" s="5"/>
+      <c r="J341" s="5" t="n">
+        <v>337</v>
+      </c>
+      <c r="K341" s="5" t="inlineStr">
+        <is>
+          <t>רז יגר</t>
+        </is>
+      </c>
+      <c r="L341" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M341" s="5"/>
+      <c r="N341" s="5"/>
+      <c r="O341" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="3" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="B342" s="5" t="inlineStr">
+        <is>
+          <t>דבורקין ולדלן</t>
+        </is>
+      </c>
+      <c r="C342" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D342" s="5"/>
+      <c r="E342" s="5"/>
+      <c r="F342" s="5"/>
+      <c r="G342" s="5"/>
+      <c r="H342" s="5"/>
+      <c r="I342" s="5"/>
+      <c r="J342" s="5" t="n">
+        <v>338</v>
+      </c>
+      <c r="K342" s="5" t="inlineStr">
+        <is>
+          <t>עודד חירם</t>
+        </is>
+      </c>
+      <c r="L342" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M342" s="5"/>
+      <c r="N342" s="5"/>
+      <c r="O342" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="3" t="inlineStr">
+        <is>
+          <t>339</t>
+        </is>
+      </c>
+      <c r="B343" s="5" t="inlineStr">
+        <is>
+          <t>שוני שוורצמן</t>
+        </is>
+      </c>
+      <c r="C343" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D343" s="5"/>
+      <c r="E343" s="5"/>
+      <c r="F343" s="5"/>
+      <c r="G343" s="5"/>
+      <c r="H343" s="5"/>
+      <c r="I343" s="5"/>
+      <c r="J343" s="5" t="n">
+        <v>339</v>
+      </c>
+      <c r="K343" s="5" t="inlineStr">
+        <is>
+          <t>ניר סגל</t>
+        </is>
+      </c>
+      <c r="L343" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M343" s="5"/>
+      <c r="N343" s="5"/>
+      <c r="O343" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="3" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="B344" s="5" t="inlineStr">
+        <is>
+          <t>ניר סגל</t>
+        </is>
+      </c>
+      <c r="C344" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D344" s="5"/>
+      <c r="E344" s="5"/>
+      <c r="F344" s="5"/>
+      <c r="G344" s="5"/>
+      <c r="H344" s="5"/>
+      <c r="I344" s="5"/>
+      <c r="J344" s="5" t="n">
+        <v>340</v>
+      </c>
+      <c r="K344" s="5" t="inlineStr">
+        <is>
+          <t>קלואי הופ בוליו</t>
+        </is>
+      </c>
+      <c r="L344" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M344" s="5"/>
+      <c r="N344" s="5"/>
+      <c r="O344" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="3"/>
+      <c r="B345" s="5"/>
+      <c r="C345" s="5"/>
+      <c r="D345" s="5"/>
+      <c r="E345" s="5"/>
+      <c r="F345" s="5"/>
+      <c r="G345" s="5"/>
+      <c r="H345" s="5"/>
+      <c r="I345" s="5"/>
+      <c r="J345" s="5" t="n">
+        <v>341</v>
+      </c>
+      <c r="K345" s="5" t="inlineStr">
+        <is>
+          <t>אלון שלזינגר</t>
+        </is>
+      </c>
+      <c r="L345" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M345" s="5"/>
+      <c r="N345" s="5"/>
+      <c r="O345" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="3"/>
+      <c r="B346" s="5"/>
+      <c r="C346" s="5"/>
+      <c r="D346" s="5"/>
+      <c r="E346" s="5"/>
+      <c r="F346" s="5"/>
+      <c r="G346" s="5"/>
+      <c r="H346" s="5"/>
+      <c r="I346" s="5"/>
+      <c r="J346" s="5" t="n">
+        <v>342</v>
+      </c>
+      <c r="K346" s="5" t="inlineStr">
+        <is>
+          <t>קטיה זבלוטסקיה</t>
+        </is>
+      </c>
+      <c r="L346" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M346" s="5"/>
+      <c r="N346" s="5"/>
+      <c r="O346" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="3"/>
+      <c r="B347" s="5"/>
+      <c r="C347" s="5"/>
+      <c r="D347" s="5"/>
+      <c r="E347" s="5"/>
+      <c r="F347" s="5"/>
+      <c r="G347" s="5"/>
+      <c r="H347" s="5"/>
+      <c r="I347" s="5"/>
+      <c r="J347" s="5" t="n">
+        <v>343</v>
+      </c>
+      <c r="K347" s="5" t="inlineStr">
+        <is>
+          <t>אנדריי איבנוב</t>
+        </is>
+      </c>
+      <c r="L347" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M347" s="5"/>
+      <c r="N347" s="5"/>
+      <c r="O347" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="3"/>
+      <c r="B348" s="5"/>
+      <c r="C348" s="5"/>
+      <c r="D348" s="5"/>
+      <c r="E348" s="5"/>
+      <c r="F348" s="5"/>
+      <c r="G348" s="5"/>
+      <c r="H348" s="5"/>
+      <c r="I348" s="5"/>
+      <c r="J348" s="5" t="n">
+        <v>344</v>
+      </c>
+      <c r="K348" s="5" t="inlineStr">
+        <is>
+          <t>אביב אליהו</t>
+        </is>
+      </c>
+      <c r="L348" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M348" s="5"/>
+      <c r="N348" s="5"/>
+      <c r="O348" s="5"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>קובץ דירוג שחקנים</dc:title>
   <dc:subject/>
   <dc:creator>איגוד הבדמינטון הישראלי</dc:creator>