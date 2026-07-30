--- v2 (2026-06-15)
+++ v3 (2026-07-30)
@@ -135,86 +135,86 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:AC348"/>
+  <dimension ref="A1:AC351"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="true" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="1024" min="16" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>דירוג שחקנים פעילים</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>תאריך הפקה: 15/06/2026</t>
+          <t>תאריך הפקה: 30/07/2026</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MS</t>
         </is>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>WS</t>
         </is>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>MD</t>
         </is>
       </c>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
@@ -781,165 +781,165 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="C13" s="5" t="n">
         <v>172</v>
       </c>
       <c r="D13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>איטה סימה</t>
         </is>
       </c>
       <c r="F13" s="5" t="n">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="I13" s="5" t="n">
         <v>214</v>
       </c>
       <c r="J13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>חלי ניימן</t>
         </is>
       </c>
       <c r="L13" s="5" t="n">
         <v>196</v>
       </c>
       <c r="M13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>שלי מורד</t>
         </is>
       </c>
       <c r="O13" s="5" t="n">
         <v>165</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="C14" s="5" t="n">
         <v>166</v>
       </c>
       <c r="D14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="F14" s="5" t="n">
         <v>109</v>
       </c>
       <c r="G14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="I14" s="5" t="n">
         <v>204</v>
       </c>
       <c r="J14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
-          <t>חלי ניימן</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="L14" s="5" t="n">
         <v>196</v>
       </c>
       <c r="M14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>טלי רמס</t>
         </is>
       </c>
       <c r="O14" s="5" t="n">
         <v>162</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>אלדד כהן</t>
         </is>
       </c>
       <c r="C15" s="5" t="n">
         <v>155</v>
       </c>
       <c r="D15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="F15" s="5" t="n">
         <v>109</v>
       </c>
       <c r="G15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="I15" s="5" t="n">
         <v>196</v>
       </c>
       <c r="J15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t>גל חירם</t>
         </is>
       </c>
       <c r="L15" s="5" t="n">
@@ -1131,51 +1131,51 @@
         </is>
       </c>
       <c r="O18" s="5" t="n">
         <v>129</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="C19" s="5" t="n">
         <v>105</v>
       </c>
       <c r="D19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>דנה קוגל</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="F19" s="5" t="n">
         <v>69</v>
       </c>
       <c r="G19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="I19" s="5" t="n">
         <v>156</v>
       </c>
       <c r="J19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="L19" s="5" t="n">
@@ -1190,51 +1190,51 @@
         </is>
       </c>
       <c r="O19" s="5" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <t>דותן שרגא</t>
         </is>
       </c>
       <c r="C20" s="5" t="n">
         <v>103</v>
       </c>
       <c r="D20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>דנה קוגל</t>
         </is>
       </c>
       <c r="F20" s="5" t="n">
         <v>69</v>
       </c>
       <c r="G20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="I20" s="5" t="n">
         <v>137</v>
       </c>
       <c r="J20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="L20" s="5" t="n">
@@ -1297,243 +1297,243 @@
         </is>
       </c>
       <c r="L21" s="5" t="n">
         <v>146</v>
       </c>
       <c r="M21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="O21" s="5" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
-          <t>יהב שדה</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="C22" s="5" t="n">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="F22" s="5" t="n">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="I22" s="5" t="n">
         <v>118</v>
       </c>
       <c r="J22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
           <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="L22" s="5" t="n">
         <v>118</v>
       </c>
       <c r="M22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="O22" s="5" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="C23" s="5" t="n">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>יאנה נילובה</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="F23" s="5" t="n">
         <v>61</v>
       </c>
       <c r="G23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="I23" s="5" t="n">
         <v>111</v>
       </c>
       <c r="J23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
           <t>טלי רמס</t>
         </is>
       </c>
       <c r="L23" s="5" t="n">
         <v>116</v>
       </c>
       <c r="M23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>חלי ניימן</t>
         </is>
       </c>
       <c r="O23" s="5" t="n">
         <v>80</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="C24" s="5" t="n">
         <v>78</v>
       </c>
       <c r="D24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="F24" s="5" t="n">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>יהב שדה</t>
         </is>
       </c>
       <c r="I24" s="5" t="n">
         <v>108</v>
       </c>
       <c r="J24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
           <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="L24" s="5" t="n">
         <v>112</v>
       </c>
       <c r="M24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>נויה שרגא</t>
         </is>
       </c>
       <c r="O24" s="5" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
-          <t>אריאל נדיב</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="C25" s="5" t="n">
         <v>78</v>
       </c>
       <c r="D25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרמור</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="F25" s="5" t="n">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="I25" s="5" t="n">
         <v>99</v>
       </c>
       <c r="J25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t>אלדד כהן</t>
         </is>
       </c>
       <c r="L25" s="5" t="n">
         <v>104</v>
       </c>
       <c r="M25" s="5" t="n">
         <v>21</v>
@@ -1614,479 +1614,479 @@
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <t>שון לייטמן</t>
         </is>
       </c>
       <c r="C27" s="5" t="n">
         <v>74</v>
       </c>
       <c r="D27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>ליה יוגב</t>
         </is>
       </c>
       <c r="F27" s="5" t="n">
         <v>49</v>
       </c>
       <c r="G27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>נעם הוכמן</t>
+          <t>דוד טרבינסקי</t>
         </is>
       </c>
       <c r="I27" s="5" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="L27" s="5" t="n">
         <v>92</v>
       </c>
       <c r="M27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>טאיסיה דושלוב</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="O27" s="5" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="C28" s="5" t="n">
         <v>72</v>
       </c>
       <c r="D28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="F28" s="5" t="n">
         <v>48</v>
       </c>
       <c r="G28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>נעם הוכמן</t>
         </is>
       </c>
       <c r="I28" s="5" t="n">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="L28" s="5" t="n">
         <v>85</v>
       </c>
       <c r="M28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>טאיסיה דושלוב</t>
         </is>
       </c>
       <c r="O28" s="5" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="C29" s="5" t="n">
         <v>70</v>
       </c>
       <c r="D29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="F29" s="5" t="n">
         <v>45</v>
       </c>
       <c r="G29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="I29" s="5" t="n">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>עידן אשכנזי</t>
+          <t>איטה סימה</t>
         </is>
       </c>
       <c r="L29" s="5" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="M29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="O29" s="5" t="n">
         <v>49</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="C30" s="5" t="n">
         <v>68</v>
       </c>
       <c r="D30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>רומי ענבר</t>
         </is>
       </c>
       <c r="F30" s="5" t="n">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="I30" s="5" t="n">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="L30" s="5" t="n">
         <v>78</v>
       </c>
       <c r="M30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="O30" s="5" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <t>דני לב</t>
         </is>
       </c>
       <c r="C31" s="5" t="n">
         <v>68</v>
       </c>
       <c r="D31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>אלינה ריטה סיקברה</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="F31" s="5" t="n">
         <v>42</v>
       </c>
       <c r="G31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>דוד טרבינסקי</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="I31" s="5" t="n">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="L31" s="5" t="n">
         <v>78</v>
       </c>
       <c r="M31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="O31" s="5" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <t>נועם אנוך</t>
         </is>
       </c>
       <c r="C32" s="5" t="n">
         <v>67</v>
       </c>
       <c r="D32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>רומי ענבר</t>
+          <t>אלינה ריטה סיקברה</t>
         </is>
       </c>
       <c r="F32" s="5" t="n">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="I32" s="5" t="n">
         <v>84</v>
       </c>
       <c r="J32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
-          <t>איטה סימה</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="L32" s="5" t="n">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="O32" s="5" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
-          <t>אופיר בלנקי</t>
+          <t>דוד טרבינסקי</t>
         </is>
       </c>
       <c r="C33" s="5" t="n">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="F33" s="5" t="n">
         <v>37</v>
       </c>
       <c r="G33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="I33" s="5" t="n">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>ליזה גילמן</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="L33" s="5" t="n">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="O33" s="5" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="C34" s="5" t="n">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="F34" s="5" t="n">
         <v>34</v>
       </c>
       <c r="G34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="I34" s="5" t="n">
         <v>80</v>
       </c>
       <c r="J34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="K34" s="5" t="inlineStr">
         <is>
-          <t>יואב אקשטיין</t>
+          <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="L34" s="5" t="n">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>דונה אהרון</t>
         </is>
       </c>
       <c r="O34" s="5" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <t>ארז לוינסון</t>
         </is>
       </c>
       <c r="C35" s="5" t="n">
@@ -2097,14238 +2097,14373 @@
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="F35" s="5" t="n">
         <v>34</v>
       </c>
       <c r="G35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="I35" s="5" t="n">
         <v>79</v>
       </c>
       <c r="J35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="L35" s="5" t="n">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="O35" s="5" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="C36" s="5" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>עלמה סלע</t>
         </is>
       </c>
       <c r="F36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="G36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="I36" s="5" t="n">
         <v>79</v>
       </c>
       <c r="J36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="L36" s="5" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="O36" s="5" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <t>איליה לוין</t>
         </is>
       </c>
       <c r="C37" s="5" t="n">
         <v>61</v>
       </c>
       <c r="D37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>רוזה פנחסוב</t>
         </is>
       </c>
       <c r="F37" s="5" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="I37" s="5" t="n">
         <v>77</v>
       </c>
       <c r="J37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="L37" s="5" t="n">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="O37" s="5" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
-          <t>דוד טרבינסקי</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="C38" s="5" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="F38" s="5" t="n">
         <v>30</v>
       </c>
       <c r="G38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>אמיר לביא</t>
         </is>
       </c>
       <c r="I38" s="5" t="n">
         <v>76</v>
       </c>
       <c r="J38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="L38" s="5" t="n">
         <v>64</v>
       </c>
       <c r="M38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>נטע לוין</t>
         </is>
       </c>
       <c r="O38" s="5" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="C39" s="5" t="n">
         <v>58</v>
       </c>
       <c r="D39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="F39" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="I39" s="5" t="n">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="L39" s="5" t="n">
         <v>64</v>
       </c>
       <c r="M39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>נטע לוין</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="O39" s="5" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <t>רון לוין</t>
         </is>
       </c>
       <c r="C40" s="5" t="n">
         <v>57</v>
       </c>
       <c r="D40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="F40" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="I40" s="5" t="n">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="K40" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="L40" s="5" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
           <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="O40" s="5" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <t>עמי אבוקסיס</t>
         </is>
       </c>
       <c r="C41" s="5" t="n">
         <v>56</v>
       </c>
       <c r="D41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="F41" s="5" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="I41" s="5" t="n">
         <v>73</v>
       </c>
       <c r="J41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="L41" s="5" t="n">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="O41" s="5" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <t>יואב בראל</t>
         </is>
       </c>
       <c r="C42" s="5" t="n">
         <v>55</v>
       </c>
       <c r="D42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>אירינה גימפלסון</t>
         </is>
       </c>
       <c r="F42" s="5" t="n">
         <v>24</v>
       </c>
       <c r="G42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>ארז לוינסון</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="I42" s="5" t="n">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
-          <t>יאנה נילובה</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="L42" s="5" t="n">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="O42" s="5" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <t>גדי מוזס</t>
         </is>
       </c>
       <c r="C43" s="5" t="n">
         <v>52</v>
       </c>
       <c r="D43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="F43" s="5" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>ארז לוינסון</t>
         </is>
       </c>
       <c r="I43" s="5" t="n">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="J43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="L43" s="5" t="n">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="O43" s="5" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B44" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="C44" s="5" t="n">
         <v>51</v>
       </c>
       <c r="D44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="F44" s="5" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="I44" s="5" t="n">
         <v>68</v>
       </c>
       <c r="J44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
-          <t>זהר אמויאל</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="L44" s="5" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>מיקה ציבולסקי</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="O44" s="5" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="C45" s="5" t="n">
         <v>51</v>
       </c>
       <c r="D45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="F45" s="5" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="I45" s="5" t="n">
         <v>68</v>
       </c>
       <c r="J45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="L45" s="5" t="n">
         <v>57</v>
       </c>
       <c r="M45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
           <t>שחר אסף</t>
         </is>
       </c>
       <c r="O45" s="5" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="C46" s="5" t="n">
         <v>50</v>
       </c>
       <c r="D46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>מיכל חנדרוס</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="F46" s="5" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="I46" s="5" t="n">
         <v>67</v>
       </c>
       <c r="J46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="L46" s="5" t="n">
         <v>57</v>
       </c>
       <c r="M46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="O46" s="5" t="n">
         <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B47" s="5" t="inlineStr">
         <is>
-          <t>ארתור שיפונוב</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="C47" s="5" t="n">
         <v>48</v>
       </c>
       <c r="D47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>מיכל חנדרוס</t>
         </is>
       </c>
       <c r="F47" s="5" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t>אריה דיונין</t>
         </is>
       </c>
       <c r="I47" s="5" t="n">
         <v>66</v>
       </c>
       <c r="J47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="L47" s="5" t="n">
         <v>57</v>
       </c>
       <c r="M47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="O47" s="5" t="n">
         <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B48" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>ארתור שיפונוב</t>
         </is>
       </c>
       <c r="C48" s="5" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>מיכל בירובה</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="F48" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t>דור שני</t>
         </is>
       </c>
       <c r="I48" s="5" t="n">
         <v>65</v>
       </c>
       <c r="J48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="K48" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="L48" s="5" t="n">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
           <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="O48" s="5" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B49" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="C49" s="5" t="n">
         <v>47</v>
       </c>
       <c r="D49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>מיכל בירובה</t>
         </is>
       </c>
       <c r="F49" s="5" t="n">
         <v>20</v>
       </c>
       <c r="G49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t>ארתור שיפונוב</t>
         </is>
       </c>
       <c r="I49" s="5" t="n">
         <v>65</v>
       </c>
       <c r="J49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="L49" s="5" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="O49" s="5" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <t>נעם הוכמן</t>
         </is>
       </c>
       <c r="C50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="D50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>שיראל בלנקי</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="F50" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="I50" s="5" t="n">
         <v>63</v>
       </c>
       <c r="J50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="K50" s="5" t="inlineStr">
         <is>
           <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="L50" s="5" t="n">
         <v>50</v>
       </c>
       <c r="M50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="O50" s="5" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <t>נדב קשת</t>
         </is>
       </c>
       <c r="C51" s="5" t="n">
         <v>45</v>
       </c>
       <c r="D51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>אליה שמחייב</t>
+          <t>שיראל בלנקי</t>
         </is>
       </c>
       <c r="F51" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="I51" s="5" t="n">
         <v>63</v>
       </c>
       <c r="J51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
           <t>שון לייטמן</t>
         </is>
       </c>
       <c r="L51" s="5" t="n">
         <v>50</v>
       </c>
       <c r="M51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
           <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="O51" s="5" t="n">
         <v>16</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <t>פליקס קבטני</t>
         </is>
       </c>
       <c r="C52" s="5" t="n">
         <v>45</v>
       </c>
       <c r="D52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה קפליאן</t>
+          <t>אליה שמחייב</t>
         </is>
       </c>
       <c r="F52" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="I52" s="5" t="n">
         <v>63</v>
       </c>
       <c r="J52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="K52" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="L52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="M52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="O52" s="5" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <t>רוני און</t>
         </is>
       </c>
       <c r="C53" s="5" t="n">
         <v>44</v>
       </c>
       <c r="D53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>ולנטינה קזאק</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="F53" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
           <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="I53" s="5" t="n">
         <v>63</v>
       </c>
       <c r="J53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="L53" s="5" t="n">
         <v>48</v>
       </c>
       <c r="M53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="O53" s="5" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <t>זוגות נשים אזור</t>
         </is>
       </c>
       <c r="C54" s="5" t="n">
         <v>42</v>
       </c>
       <c r="D54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>טאיסיה דושלוב</t>
+          <t>סבטלנה קפליאן</t>
         </is>
       </c>
       <c r="F54" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
           <t>רוני און</t>
         </is>
       </c>
       <c r="I54" s="5" t="n">
         <v>61</v>
       </c>
       <c r="J54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="K54" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="L54" s="5" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="N54" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="O54" s="5" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B55" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי פתח תקוה</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="C55" s="5" t="n">
         <v>42</v>
       </c>
       <c r="D55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>מאי בן דוד</t>
+          <t>ולנטינה קזאק</t>
         </is>
       </c>
       <c r="F55" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
           <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="I55" s="5" t="n">
         <v>57</v>
       </c>
       <c r="J55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="L55" s="5" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
           <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="O55" s="5" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B56" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>שחקן פיקטיבי פתח תקוה</t>
         </is>
       </c>
       <c r="C56" s="5" t="n">
         <v>42</v>
       </c>
       <c r="D56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>תמרה טלר</t>
         </is>
       </c>
       <c r="F56" s="5" t="n">
         <v>15</v>
       </c>
       <c r="G56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="I56" s="5" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="K56" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="L56" s="5" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="N56" s="5" t="inlineStr">
         <is>
           <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="O56" s="5" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="C57" s="5" t="n">
         <v>39</v>
       </c>
       <c r="D57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>נטע לוין</t>
+          <t>טאיסיה דושלוב</t>
         </is>
       </c>
       <c r="F57" s="5" t="n">
         <v>15</v>
       </c>
       <c r="G57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="I57" s="5" t="n">
         <v>55</v>
       </c>
       <c r="J57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="L57" s="5" t="n">
         <v>45</v>
       </c>
       <c r="M57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="N57" s="5" t="inlineStr">
         <is>
           <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="O57" s="5" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B58" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="C58" s="5" t="n">
         <v>39</v>
       </c>
       <c r="D58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>תמרה טלר</t>
+          <t>מאי בן דוד</t>
         </is>
       </c>
       <c r="F58" s="5" t="n">
         <v>15</v>
       </c>
       <c r="G58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t>אילן בנין</t>
         </is>
       </c>
       <c r="I58" s="5" t="n">
         <v>51</v>
       </c>
       <c r="J58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="K58" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="L58" s="5" t="n">
         <v>45</v>
       </c>
       <c r="M58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="O58" s="5" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים ברנר</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="C59" s="5" t="n">
         <v>38</v>
       </c>
       <c r="D59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>לשם חבושה</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="F59" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="I59" s="5" t="n">
         <v>50</v>
       </c>
       <c r="J59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>מיכל חנדרוס</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="L59" s="5" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="O59" s="5" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B60" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>זוגות נשים ברנר</t>
         </is>
       </c>
       <c r="C60" s="5" t="n">
         <v>38</v>
       </c>
       <c r="D60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>יבגניה גולדברג</t>
+          <t>נטע לוין</t>
         </is>
       </c>
       <c r="F60" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
           <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="I60" s="5" t="n">
         <v>47</v>
       </c>
       <c r="J60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="K60" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="L60" s="5" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="O60" s="5" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B61" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי אור עקיבא</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="C61" s="5" t="n">
         <v>38</v>
       </c>
       <c r="D61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>אנה סוחורוקוב</t>
+          <t>אמלי הורוביץ</t>
         </is>
       </c>
       <c r="F61" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
           <t>איליה לוין</t>
         </is>
       </c>
       <c r="I61" s="5" t="n">
         <v>46</v>
       </c>
       <c r="J61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
           <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="L61" s="5" t="n">
         <v>44</v>
       </c>
       <c r="M61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="N61" s="5" t="inlineStr">
         <is>
           <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="O61" s="5" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B62" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>שחקן פיקטיבי אור עקיבא</t>
         </is>
       </c>
       <c r="C62" s="5" t="n">
         <v>38</v>
       </c>
       <c r="D62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>אנה סוחורוקוב</t>
         </is>
       </c>
       <c r="F62" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
           <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="I62" s="5" t="n">
         <v>44</v>
       </c>
       <c r="J62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="K62" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>מיכל חנדרוס</t>
         </is>
       </c>
       <c r="L62" s="5" t="n">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="N62" s="5" t="inlineStr">
         <is>
           <t>אנסטסיה לדוויץ'</t>
         </is>
       </c>
       <c r="O62" s="5" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B63" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>סתיו פלג</t>
         </is>
       </c>
       <c r="C63" s="5" t="n">
         <v>36</v>
       </c>
       <c r="D63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>יבגניה גולדברג</t>
         </is>
       </c>
       <c r="F63" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="I63" s="5" t="n">
         <v>42</v>
       </c>
       <c r="J63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="L63" s="5" t="n">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="N63" s="5" t="inlineStr">
         <is>
           <t>אנה קרקוזוווה</t>
         </is>
       </c>
       <c r="O63" s="5" t="n">
         <v>5</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B64" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="C64" s="5" t="n">
         <v>36</v>
       </c>
       <c r="D64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>סופיה כריסטו</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="F64" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="H64" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="I64" s="5" t="n">
         <v>42</v>
       </c>
       <c r="J64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="K64" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="L64" s="5" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="N64" s="5" t="inlineStr">
         <is>
           <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="O64" s="5" t="n">
         <v>4</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B65" s="5" t="inlineStr">
         <is>
-          <t>סתיו פלג</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="C65" s="5" t="n">
         <v>36</v>
       </c>
       <c r="D65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>שירה מוזס</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="F65" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>פליקס קבטני</t>
         </is>
       </c>
       <c r="I65" s="5" t="n">
         <v>40</v>
       </c>
       <c r="J65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
           <t>אלכס בס</t>
         </is>
       </c>
       <c r="L65" s="5" t="n">
         <v>41</v>
       </c>
       <c r="M65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="N65" s="5" t="inlineStr">
         <is>
           <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="O65" s="5" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B66" s="5" t="inlineStr">
         <is>
-          <t>רון שרגא</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="C66" s="5" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
-          <t>אירינה גימפלסון</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="F66" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="H66" s="5" t="inlineStr">
         <is>
           <t>ליאור קרויטר</t>
         </is>
       </c>
       <c r="I66" s="5" t="n">
         <v>40</v>
       </c>
       <c r="J66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="K66" s="5" t="inlineStr">
         <is>
           <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="L66" s="5" t="n">
         <v>41</v>
       </c>
       <c r="M66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="N66" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>עדן מוזס</t>
         </is>
       </c>
       <c r="O66" s="5" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B67" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="C67" s="5" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה סרטקוב </t>
+          <t>סופיה כריסטו</t>
         </is>
       </c>
       <c r="F67" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>פליקס קבטני</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="I67" s="5" t="n">
         <v>40</v>
       </c>
       <c r="J67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="L67" s="5" t="n">
         <v>40</v>
       </c>
       <c r="M67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="N67" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="O67" s="5" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>רון שרגא</t>
         </is>
       </c>
       <c r="C68" s="5" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>דנה גליקמן</t>
+          <t>שירה מוזס</t>
         </is>
       </c>
       <c r="F68" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="I68" s="5" t="n">
         <v>39</v>
       </c>
       <c r="J68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="K68" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="L68" s="5" t="n">
         <v>40</v>
       </c>
       <c r="M68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="N68" s="5" t="inlineStr">
         <is>
-          <t>עדן מוזס</t>
+          <t>נועה בולר</t>
         </is>
       </c>
       <c r="O68" s="5" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B69" s="5" t="inlineStr">
         <is>
-          <t>אורן טלר</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="C69" s="5" t="n">
         <v>34</v>
       </c>
       <c r="D69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>דריה זברסקי</t>
+          <t>סבטלנה סרטקוב </t>
         </is>
       </c>
       <c r="F69" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="I69" s="5" t="n">
         <v>39</v>
       </c>
       <c r="J69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="L69" s="5" t="n">
         <v>39</v>
       </c>
       <c r="M69" s="5"/>
       <c r="N69" s="5"/>
       <c r="O69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים יהוד ב'</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="C70" s="5" t="n">
         <v>34</v>
       </c>
       <c r="D70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>נועה ארויו</t>
         </is>
       </c>
       <c r="F70" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>ראובן מוזס</t>
         </is>
       </c>
       <c r="I70" s="5" t="n">
         <v>38</v>
       </c>
       <c r="J70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="K70" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="L70" s="5" t="n">
         <v>39</v>
       </c>
       <c r="M70" s="5"/>
       <c r="N70" s="5"/>
       <c r="O70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B71" s="5" t="inlineStr">
         <is>
           <t>נעם שגיא</t>
         </is>
       </c>
       <c r="C71" s="5" t="n">
         <v>34</v>
       </c>
       <c r="D71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>רויטל שוורץ</t>
+          <t>דנה גליקמן</t>
         </is>
       </c>
       <c r="F71" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>ראובן מוזס</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="I71" s="5" t="n">
         <v>38</v>
       </c>
       <c r="J71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="L71" s="5" t="n">
         <v>38</v>
       </c>
       <c r="M71" s="5"/>
       <c r="N71" s="5"/>
       <c r="O71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B72" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="C72" s="5" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
-          <t>אמלי הורוביץ</t>
+          <t>רויטל שוורץ</t>
         </is>
       </c>
       <c r="F72" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="H72" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>דני ספוזניקוב</t>
         </is>
       </c>
       <c r="I72" s="5" t="n">
         <v>37</v>
       </c>
       <c r="J72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="K72" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="L72" s="5" t="n">
         <v>38</v>
       </c>
       <c r="M72" s="5"/>
       <c r="N72" s="5"/>
       <c r="O72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B73" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>אורן טלר</t>
         </is>
       </c>
       <c r="C73" s="5" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="F73" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>דני ספוזניקוב</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="I73" s="5" t="n">
         <v>37</v>
       </c>
       <c r="J73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="L73" s="5" t="n">
         <v>38</v>
       </c>
       <c r="M73" s="5"/>
       <c r="N73" s="5"/>
       <c r="O73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B74" s="5" t="inlineStr">
         <is>
-          <t>דן פיטשון</t>
+          <t>זוגות נשים יהוד ב'</t>
         </is>
       </c>
       <c r="C74" s="5" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="F74" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="H74" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="I74" s="5" t="n">
         <v>36</v>
       </c>
       <c r="J74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="K74" s="5" t="inlineStr">
         <is>
           <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="L74" s="5" t="n">
         <v>37</v>
       </c>
       <c r="M74" s="5"/>
       <c r="N74" s="5"/>
       <c r="O74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B75" s="5" t="inlineStr">
         <is>
-          <t>גל חירם</t>
+          <t>דן פיטשון</t>
         </is>
       </c>
       <c r="C75" s="5" t="n">
         <v>33</v>
       </c>
       <c r="D75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="F75" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="I75" s="5" t="n">
         <v>36</v>
       </c>
       <c r="J75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="L75" s="5" t="n">
         <v>36</v>
       </c>
       <c r="M75" s="5"/>
       <c r="N75" s="5"/>
       <c r="O75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B76" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>גל חירם</t>
         </is>
       </c>
       <c r="C76" s="5" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
-          <t>נופר ברדוגו</t>
+          <t>דריה זברסקי</t>
         </is>
       </c>
       <c r="F76" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="H76" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="I76" s="5" t="n">
         <v>36</v>
       </c>
       <c r="J76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="K76" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="L76" s="5" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M76" s="5"/>
       <c r="N76" s="5"/>
       <c r="O76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B77" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="C77" s="5" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>נופר ברדוגו</t>
         </is>
       </c>
       <c r="F77" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
           <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="I77" s="5" t="n">
         <v>35</v>
       </c>
       <c r="J77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
           <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="L77" s="5" t="n">
         <v>34</v>
       </c>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B78" s="5" t="inlineStr">
         <is>
-          <t>אמיר לביא</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="C78" s="5" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>סוזי בדליאן</t>
         </is>
       </c>
       <c r="F78" s="5" t="n">
         <v>8</v>
       </c>
       <c r="G78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
-          <t>דן פיטשון</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="I78" s="5" t="n">
         <v>33</v>
       </c>
       <c r="J78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="K78" s="5" t="inlineStr">
         <is>
           <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="L78" s="5" t="n">
         <v>33</v>
       </c>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B79" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>אמיר לביא</t>
         </is>
       </c>
       <c r="C79" s="5" t="n">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="F79" s="5" t="n">
         <v>8</v>
       </c>
       <c r="G79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>אורן טלר</t>
+          <t>דן פיטשון</t>
         </is>
       </c>
       <c r="I79" s="5" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>דריה זברסקי</t>
         </is>
       </c>
       <c r="L79" s="5" t="n">
         <v>32</v>
       </c>
       <c r="M79" s="5"/>
       <c r="N79" s="5"/>
       <c r="O79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="C80" s="5" t="n">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>ספיר בן עטר</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="F80" s="5" t="n">
         <v>8</v>
       </c>
       <c r="G80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>אורן טלר</t>
         </is>
       </c>
       <c r="I80" s="5" t="n">
         <v>32</v>
       </c>
       <c r="J80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="K80" s="5" t="inlineStr">
         <is>
-          <t>מיקה ציבולסקי</t>
+          <t>מיכל בירובה</t>
         </is>
       </c>
       <c r="L80" s="5" t="n">
         <v>32</v>
       </c>
       <c r="M80" s="5"/>
       <c r="N80" s="5"/>
       <c r="O80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B81" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="C81" s="5" t="n">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>נועה ארויו</t>
+          <t>ספיר בן עטר</t>
         </is>
       </c>
       <c r="F81" s="5" t="n">
         <v>8</v>
       </c>
       <c r="G81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>מיכאל מחנובסקי</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="I81" s="5" t="n">
         <v>32</v>
       </c>
       <c r="J81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>מיכל בירובה</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="L81" s="5" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B82" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="C82" s="5" t="n">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="F82" s="5" t="n">
         <v>7</v>
       </c>
       <c r="G82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>מיכאל מחנובסקי</t>
         </is>
       </c>
       <c r="I82" s="5" t="n">
         <v>32</v>
       </c>
       <c r="J82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="K82" s="5" t="inlineStr">
         <is>
-          <t>נדין קפרלוב</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="L82" s="5" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M82" s="5"/>
       <c r="N82" s="5"/>
       <c r="O82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B83" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>פלג אשכנזי</t>
         </is>
       </c>
       <c r="C83" s="5" t="n">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>קסניה חבורוב</t>
         </is>
       </c>
       <c r="F83" s="5" t="n">
         <v>6</v>
       </c>
       <c r="G83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="I83" s="5" t="n">
         <v>32</v>
       </c>
       <c r="J83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>דריה זברסקי</t>
+          <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="L83" s="5" t="n">
         <v>31</v>
       </c>
       <c r="M83" s="5"/>
       <c r="N83" s="5"/>
       <c r="O83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B84" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי אשדוד</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="C84" s="5" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה לדוויץ'</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="F84" s="5" t="n">
         <v>6</v>
       </c>
       <c r="G84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="H84" s="5" t="inlineStr">
         <is>
           <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="I84" s="5" t="n">
         <v>31</v>
       </c>
       <c r="J84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="K84" s="5" t="inlineStr">
         <is>
           <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="L84" s="5" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M84" s="5"/>
       <c r="N84" s="5"/>
       <c r="O84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B85" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="C85" s="5" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>אנסטסיה לדוויץ'</t>
         </is>
       </c>
       <c r="F85" s="5" t="n">
         <v>6</v>
       </c>
       <c r="G85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>ארז ניר</t>
         </is>
       </c>
       <c r="I85" s="5" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
           <t>יותם סלע</t>
         </is>
       </c>
       <c r="L85" s="5" t="n">
         <v>30</v>
       </c>
       <c r="M85" s="5"/>
       <c r="N85" s="5"/>
       <c r="O85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B86" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="C86" s="5" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="F86" s="5" t="n">
         <v>6</v>
       </c>
       <c r="G86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="H86" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>בן אשורוב</t>
         </is>
       </c>
       <c r="I86" s="5" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="K86" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="L86" s="5" t="n">
         <v>29</v>
       </c>
       <c r="M86" s="5"/>
       <c r="N86" s="5"/>
       <c r="O86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B87" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="C87" s="5" t="n">
         <v>29</v>
       </c>
       <c r="D87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="F87" s="5" t="n">
         <v>6</v>
       </c>
       <c r="G87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>לירן גנון</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="I87" s="5" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="L87" s="5" t="n">
         <v>29</v>
       </c>
       <c r="M87" s="5"/>
       <c r="N87" s="5"/>
       <c r="O87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B88" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="C88" s="5" t="n">
         <v>29</v>
       </c>
       <c r="D88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
-          <t>אלונה בן עמי</t>
+          <t>ויקטוריה רודלר</t>
         </is>
       </c>
       <c r="F88" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="I88" s="5" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="L88" s="5" t="n">
         <v>27</v>
       </c>
       <c r="M88" s="5"/>
       <c r="N88" s="5"/>
       <c r="O88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B89" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="C89" s="5" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה רודלר</t>
+          <t>שני שולט</t>
         </is>
       </c>
       <c r="F89" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="I89" s="5" t="n">
         <v>29</v>
       </c>
       <c r="J89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="L89" s="5" t="n">
         <v>27</v>
       </c>
       <c r="M89" s="5"/>
       <c r="N89" s="5"/>
       <c r="O89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="B90" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>שחקן פיקטיבי אשדוד</t>
         </is>
       </c>
       <c r="C90" s="5" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>אלינה ראייב</t>
+          <t>אלונה בן עמי</t>
         </is>
       </c>
       <c r="F90" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="H90" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>אלכס טרבינסקי</t>
         </is>
       </c>
       <c r="I90" s="5" t="n">
         <v>29</v>
       </c>
       <c r="J90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="K90" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="L90" s="5" t="n">
         <v>27</v>
       </c>
       <c r="M90" s="5"/>
       <c r="N90" s="5"/>
       <c r="O90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B91" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="C91" s="5" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>שני שולט</t>
+          <t>רגב ליאור</t>
         </is>
       </c>
       <c r="F91" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>אלכס טרבינסקי</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="I91" s="5" t="n">
         <v>29</v>
       </c>
       <c r="J91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
           <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="L91" s="5" t="n">
         <v>26</v>
       </c>
       <c r="M91" s="5"/>
       <c r="N91" s="5"/>
       <c r="O91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B92" s="5" t="inlineStr">
         <is>
-          <t>דניס איידינוב</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="C92" s="5" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
-          <t>רגב ליאור</t>
+          <t>אלינה ראייב</t>
         </is>
       </c>
       <c r="F92" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="H92" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>לירן גנון</t>
         </is>
       </c>
       <c r="I92" s="5" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="K92" s="5" t="inlineStr">
         <is>
-          <t>יהב שדה</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="L92" s="5" t="n">
         <v>25</v>
       </c>
       <c r="M92" s="5"/>
       <c r="N92" s="5"/>
       <c r="O92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B93" s="5" t="inlineStr">
         <is>
-          <t>דני ספוזניקוב</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="C93" s="5" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>ארינה בומשטיין</t>
         </is>
       </c>
       <c r="F93" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="I93" s="5" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="L93" s="5" t="n">
         <v>25</v>
       </c>
       <c r="M93" s="5"/>
       <c r="N93" s="5"/>
       <c r="O93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B94" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="C94" s="5" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>עדן סאבוב</t>
         </is>
       </c>
       <c r="F94" s="5" t="n">
         <v>4</v>
       </c>
       <c r="G94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="H94" s="5" t="inlineStr">
         <is>
           <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="I94" s="5" t="n">
         <v>28</v>
       </c>
       <c r="J94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="K94" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="L94" s="5" t="n">
         <v>25</v>
       </c>
       <c r="M94" s="5"/>
       <c r="N94" s="5"/>
       <c r="O94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B95" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים זכרון א'</t>
+          <t>דניס איידינוב</t>
         </is>
       </c>
       <c r="C95" s="5" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>ארינה בומשטיין</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="F95" s="5" t="n">
         <v>4</v>
       </c>
       <c r="G95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="I95" s="5" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>סבטלנה קפליאן</t>
         </is>
       </c>
       <c r="L95" s="5" t="n">
         <v>24</v>
       </c>
       <c r="M95" s="5"/>
       <c r="N95" s="5"/>
       <c r="O95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B96" s="5" t="inlineStr">
         <is>
-          <t>פלג אשכנזי</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="C96" s="5" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
-          <t>עדן סאבוב</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="F96" s="5" t="n">
         <v>4</v>
       </c>
       <c r="G96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="H96" s="5" t="inlineStr">
         <is>
-          <t>דניס איידינוב</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="I96" s="5" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="K96" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה קפליאן</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="L96" s="5" t="n">
         <v>24</v>
       </c>
       <c r="M96" s="5"/>
       <c r="N96" s="5"/>
       <c r="O96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B97" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי חצור א</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="C97" s="5" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>אביבה קיפגן</t>
         </is>
       </c>
       <c r="F97" s="5" t="n">
         <v>4</v>
       </c>
       <c r="G97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
           <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="I97" s="5" t="n">
         <v>27</v>
       </c>
       <c r="J97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="L97" s="5" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M97" s="5"/>
       <c r="N97" s="5"/>
       <c r="O97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B98" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="C98" s="5" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>קרינה איטקין</t>
         </is>
       </c>
       <c r="F98" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="H98" s="5" t="inlineStr">
         <is>
-          <t>בן אשורוב</t>
+          <t>גל רפיח</t>
         </is>
       </c>
       <c r="I98" s="5" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="K98" s="5" t="inlineStr">
         <is>
-          <t>יבגניה גולדברג</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="L98" s="5" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M98" s="5"/>
       <c r="N98" s="5"/>
       <c r="O98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B99" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>זוגות נשים זכרון א'</t>
         </is>
       </c>
       <c r="C99" s="5" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="F99" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>רון שרגא</t>
+          <t>דניס איידינוב</t>
         </is>
       </c>
       <c r="I99" s="5" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>אמלי הורוביץ</t>
         </is>
       </c>
       <c r="L99" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="M99" s="5"/>
       <c r="N99" s="5"/>
       <c r="O99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B100" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>דני ספוזניקוב</t>
         </is>
       </c>
       <c r="C100" s="5" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
-          <t>קרינה איטקין</t>
+          <t>יוליה ורדל</t>
         </is>
       </c>
       <c r="F100" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="I100" s="5" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="K100" s="5" t="inlineStr">
         <is>
-          <t>ולנטינה קזאק</t>
+          <t>יבגניה גולדברג</t>
         </is>
       </c>
       <c r="L100" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="M100" s="5"/>
       <c r="N100" s="5"/>
       <c r="O100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B101" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>זוגות נשים מודיעין</t>
         </is>
       </c>
       <c r="C101" s="5" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>יוליה ורדל</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="F101" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="I101" s="5" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>גיא בלומנריך</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="L101" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="M101" s="5"/>
       <c r="N101" s="5"/>
       <c r="O101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B102" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>גל רפיח</t>
         </is>
       </c>
       <c r="C102" s="5" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
-          <t>דניאל מילר</t>
+          <t>דנאל שללשוילי</t>
         </is>
       </c>
       <c r="F102" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="H102" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>רון שרגא</t>
         </is>
       </c>
       <c r="I102" s="5" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="K102" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="L102" s="5" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M102" s="5"/>
       <c r="N102" s="5"/>
       <c r="O102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B103" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים מודיעין</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="C103" s="5" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>גלית בן אנו</t>
+          <t>דניאל מילר</t>
         </is>
       </c>
       <c r="F103" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="I103" s="5" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="L103" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M103" s="5"/>
       <c r="N103" s="5"/>
       <c r="O103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B104" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="C104" s="5" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
-          <t>סופיה אפנסייבה</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="F104" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="H104" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="I104" s="5" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="K104" s="5" t="inlineStr">
         <is>
-          <t>רוזה פנחסוב</t>
+          <t>הילי שחר</t>
         </is>
       </c>
       <c r="L104" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M104" s="5"/>
       <c r="N104" s="5"/>
       <c r="O104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="B105" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים טבעון א'</t>
+          <t>שחקן פיקטיבי חצור א</t>
         </is>
       </c>
       <c r="C105" s="5" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>סופיה אפנסייבה</t>
         </is>
       </c>
       <c r="F105" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>גל רפיח</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="I105" s="5" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="J105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>רוזה פנחסוב</t>
         </is>
       </c>
       <c r="L105" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M105" s="5"/>
       <c r="N105" s="5"/>
       <c r="O105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="B106" s="5" t="inlineStr">
         <is>
           <t>לירון פדידה</t>
         </is>
       </c>
       <c r="C106" s="5" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="F106" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="H106" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="I106" s="5" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="K106" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="L106" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M106" s="5"/>
       <c r="N106" s="5"/>
       <c r="O106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="B107" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="C107" s="5" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>דנאל שללשוילי</t>
+          <t>עדי דגן</t>
         </is>
       </c>
       <c r="F107" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="I107" s="5" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>ולנטינה קזאק</t>
         </is>
       </c>
       <c r="L107" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M107" s="5"/>
       <c r="N107" s="5"/>
       <c r="O107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B108" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="C108" s="5" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
-          <t>יעל אבידן</t>
+          <t>אנסטסיה קירילוב</t>
         </is>
       </c>
       <c r="F108" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="H108" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="I108" s="5" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="K108" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>אירינה גימפלסון</t>
         </is>
       </c>
       <c r="L108" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M108" s="5"/>
       <c r="N108" s="5"/>
       <c r="O108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B109" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי נשרים</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="C109" s="5" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה קירילוב</t>
+          <t>אנה איידלשטיין</t>
         </is>
       </c>
       <c r="F109" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="I109" s="5" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="J109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="L109" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M109" s="5"/>
       <c r="N109" s="5"/>
       <c r="O109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B110" s="5" t="inlineStr">
         <is>
-          <t>גל רפיח</t>
+          <t>זוגות נשים טבעון א'</t>
         </is>
       </c>
       <c r="C110" s="5" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
-          <t>אנה איידלשטיין</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="F110" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="H110" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי לזנר</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="I110" s="5" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="K110" s="5" t="inlineStr">
         <is>
-          <t>אליה שמחייב</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="L110" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M110" s="5"/>
       <c r="N110" s="5"/>
       <c r="O110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B111" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>שחקן פיקטיבי נשרים</t>
         </is>
       </c>
       <c r="C111" s="5" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>מיקה ציבולסקי</t>
+          <t>גלית בן אנו</t>
         </is>
       </c>
       <c r="F111" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="I111" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>יעל אבידן</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="L111" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M111" s="5"/>
       <c r="N111" s="5"/>
       <c r="O111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="B112" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="C112" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
-          <t>רונית טסלר עדן</t>
+          <t>יעל אבידן</t>
         </is>
       </c>
       <c r="F112" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="I112" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="K112" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>אליה שמחייב</t>
         </is>
       </c>
       <c r="L112" s="5" t="n">
         <v>18</v>
       </c>
       <c r="M112" s="5"/>
       <c r="N112" s="5"/>
       <c r="O112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B113" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>זוגות נשים ראשון לציון א'</t>
         </is>
       </c>
       <c r="C113" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>ילנה טרוסמן</t>
         </is>
       </c>
       <c r="F113" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="I113" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרמור</t>
+          <t>יעל אבידן</t>
         </is>
       </c>
       <c r="L113" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M113" s="5"/>
       <c r="N113" s="5"/>
       <c r="O113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B114" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="C114" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>קלואי הופ בוליו</t>
         </is>
       </c>
       <c r="F114" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="H114" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="I114" s="5" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="K114" s="5" t="inlineStr">
         <is>
-          <t>סופיה אפנסייבה</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="L114" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M114" s="5"/>
       <c r="N114" s="5"/>
       <c r="O114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B115" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="C115" s="5" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>מרינה לנדוור</t>
+          <t>שיר יעקובוביץ</t>
         </is>
       </c>
       <c r="F115" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>סתיו פלג</t>
+          <t>דמיטרי לזנר</t>
         </is>
       </c>
       <c r="I115" s="5" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="L115" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M115" s="5"/>
       <c r="N115" s="5"/>
       <c r="O115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B116" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>יאן סיבק</t>
         </is>
       </c>
       <c r="C116" s="5" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>מרינה לנדוור</t>
         </is>
       </c>
       <c r="F116" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="H116" s="5" t="inlineStr">
         <is>
           <t>שי וולף</t>
         </is>
       </c>
       <c r="I116" s="5" t="n">
         <v>21</v>
       </c>
       <c r="J116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="K116" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="L116" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M116" s="5"/>
       <c r="N116" s="5"/>
       <c r="O116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B117" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים לוד א'</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="C117" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>אמיליה פטרוב</t>
+          <t>רונית טסלר עדן</t>
         </is>
       </c>
       <c r="F117" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>אלי אדרי</t>
         </is>
       </c>
       <c r="I117" s="5" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="L117" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M117" s="5"/>
       <c r="N117" s="5"/>
       <c r="O117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B118" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="C118" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>נועה בולר</t>
         </is>
       </c>
       <c r="F118" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="H118" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="I118" s="5" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="K118" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>דנאל שללשוילי</t>
         </is>
       </c>
       <c r="L118" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M118" s="5"/>
       <c r="N118" s="5"/>
       <c r="O118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="B119" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישמן</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="C119" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>עדי דגן</t>
+          <t>אמיליה פטרוב</t>
         </is>
       </c>
       <c r="F119" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>אלי אדרי</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="I119" s="5" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="L119" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M119" s="5"/>
       <c r="N119" s="5"/>
       <c r="O119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="B120" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="C120" s="5" t="n">
-        <v>19</v>
-[...3 lines deleted...]
-      <c r="F120" s="5"/>
+        <v>20</v>
+      </c>
+      <c r="D120" s="5" t="n">
+        <v>116</v>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>לילי טורבילו</t>
+        </is>
+      </c>
+      <c r="F120" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="I120" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="K120" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>סופיה אפנסייבה</t>
         </is>
       </c>
       <c r="L120" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M120" s="5"/>
       <c r="N120" s="5"/>
       <c r="O120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="B121" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="C121" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5"/>
       <c r="F121" s="5"/>
       <c r="G121" s="5" t="n">
         <v>117</v>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="I121" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J121" s="5" t="n">
         <v>117</v>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="L121" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M121" s="5"/>
       <c r="N121" s="5"/>
       <c r="O121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="B122" s="5" t="inlineStr">
         <is>
-          <t>עידו בנדל</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="C122" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5" t="n">
         <v>118</v>
       </c>
       <c r="H122" s="5" t="inlineStr">
         <is>
-          <t>ארז ניר</t>
+          <t>סתיו פלג</t>
         </is>
       </c>
       <c r="I122" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J122" s="5" t="n">
         <v>118</v>
       </c>
       <c r="K122" s="5" t="inlineStr">
         <is>
-          <t>לירי שגב</t>
+          <t>פלג אשכנזי</t>
         </is>
       </c>
       <c r="L122" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M122" s="5"/>
       <c r="N122" s="5"/>
       <c r="O122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="B123" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>יעקב פישמן</t>
         </is>
       </c>
       <c r="C123" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5" t="n">
         <v>119</v>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
           <t>רוי רוברט פנסו</t>
         </is>
       </c>
       <c r="I123" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J123" s="5" t="n">
         <v>119</v>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="L123" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M123" s="5"/>
       <c r="N123" s="5"/>
       <c r="O123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B124" s="5" t="inlineStr">
         <is>
           <t>יעקב פוקסון</t>
         </is>
       </c>
       <c r="C124" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5" t="n">
         <v>120</v>
       </c>
       <c r="H124" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>יונתן שאמס</t>
         </is>
       </c>
       <c r="I124" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J124" s="5" t="n">
         <v>120</v>
       </c>
       <c r="K124" s="5" t="inlineStr">
         <is>
-          <t>אמלי הורוביץ</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="L124" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M124" s="5"/>
       <c r="N124" s="5"/>
       <c r="O124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="B125" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="C125" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5" t="n">
         <v>121</v>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="I125" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J125" s="5" t="n">
         <v>121</v>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="L125" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M125" s="5"/>
       <c r="N125" s="5"/>
       <c r="O125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B126" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>זוגות נשים לוד א'</t>
         </is>
       </c>
       <c r="C126" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5" t="n">
         <v>122</v>
       </c>
       <c r="H126" s="5" t="inlineStr">
         <is>
-          <t>יונתן שאמס</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="I126" s="5" t="n">
         <v>19</v>
       </c>
       <c r="J126" s="5" t="n">
         <v>122</v>
       </c>
       <c r="K126" s="5" t="inlineStr">
         <is>
-          <t>הילי שחר</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="L126" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M126" s="5"/>
       <c r="N126" s="5"/>
       <c r="O126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B127" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>בן אשורוב</t>
         </is>
       </c>
       <c r="C127" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5" t="n">
         <v>123</v>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="I127" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J127" s="5" t="n">
         <v>123</v>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="L127" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M127" s="5"/>
       <c r="N127" s="5"/>
       <c r="O127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B128" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="C128" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5" t="n">
         <v>124</v>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>יאן סיבק</t>
         </is>
       </c>
       <c r="I128" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J128" s="5" t="n">
         <v>124</v>
       </c>
       <c r="K128" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="L128" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M128" s="5"/>
       <c r="N128" s="5"/>
       <c r="O128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="B129" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="C129" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5" t="n">
         <v>125</v>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>איתן לוי</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="I129" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J129" s="5" t="n">
         <v>125</v>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="L129" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M129" s="5"/>
       <c r="N129" s="5"/>
       <c r="O129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="B130" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="C130" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5" t="n">
         <v>126</v>
       </c>
       <c r="H130" s="5" t="inlineStr">
         <is>
-          <t>אפי נדיב</t>
+          <t>איתן לוי</t>
         </is>
       </c>
       <c r="I130" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J130" s="5" t="n">
         <v>126</v>
       </c>
       <c r="K130" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה רודלר</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="L130" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M130" s="5"/>
       <c r="N130" s="5"/>
       <c r="O130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="B131" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>עידו בנדל</t>
         </is>
       </c>
       <c r="C131" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5" t="n">
         <v>127</v>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="I131" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J131" s="5" t="n">
         <v>127</v>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="L131" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M131" s="5"/>
       <c r="N131" s="5"/>
       <c r="O131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="B132" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>ארז ניר</t>
         </is>
       </c>
       <c r="C132" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5" t="n">
         <v>128</v>
       </c>
       <c r="H132" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>לאון פוגץ</t>
         </is>
       </c>
       <c r="I132" s="5" t="n">
         <v>17</v>
       </c>
       <c r="J132" s="5" t="n">
         <v>128</v>
       </c>
       <c r="K132" s="5" t="inlineStr">
         <is>
-          <t>אנה סוחורוקוב</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="L132" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M132" s="5"/>
       <c r="N132" s="5"/>
       <c r="O132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="B133" s="5" t="inlineStr">
         <is>
-          <t>שי וולף</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="C133" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5" t="n">
         <v>129</v>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="I133" s="5" t="n">
         <v>17</v>
       </c>
       <c r="J133" s="5" t="n">
         <v>129</v>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>לירי שגב</t>
         </is>
       </c>
       <c r="L133" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M133" s="5"/>
       <c r="N133" s="5"/>
       <c r="O133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B134" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="C134" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5" t="n">
         <v>130</v>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
-          <t>לאון פוגץ</t>
+          <t>דויד בן דויד</t>
         </is>
       </c>
       <c r="I134" s="5" t="n">
         <v>17</v>
       </c>
       <c r="J134" s="5" t="n">
         <v>130</v>
       </c>
       <c r="K134" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="L134" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M134" s="5"/>
       <c r="N134" s="5"/>
       <c r="O134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B135" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="C135" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5" t="n">
         <v>131</v>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>אפי נדיב</t>
         </is>
       </c>
       <c r="I135" s="5" t="n">
         <v>17</v>
       </c>
       <c r="J135" s="5" t="n">
         <v>131</v>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="L135" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="M135" s="5"/>
       <c r="N135" s="5"/>
       <c r="O135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="B136" s="5" t="inlineStr">
         <is>
-          <t>גיא גרינבלט</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="C136" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5" t="n">
         <v>132</v>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="I136" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J136" s="5" t="n">
         <v>132</v>
       </c>
       <c r="K136" s="5" t="inlineStr">
         <is>
-          <t>דפנה רייכר</t>
+          <t>ויקטוריה רודלר</t>
         </is>
       </c>
       <c r="L136" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="M136" s="5"/>
       <c r="N136" s="5"/>
       <c r="O136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="B137" s="5" t="inlineStr">
         <is>
-          <t>יאן סיבק</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="C137" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5" t="n">
         <v>133</v>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="I137" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J137" s="5" t="n">
         <v>133</v>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="L137" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="M137" s="5"/>
       <c r="N137" s="5"/>
       <c r="O137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="B138" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>מקסים זליזניאק</t>
         </is>
       </c>
       <c r="C138" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5" t="n">
         <v>134</v>
       </c>
       <c r="H138" s="5" t="inlineStr">
         <is>
-          <t>יאן סיבק</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="I138" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J138" s="5" t="n">
         <v>134</v>
       </c>
       <c r="K138" s="5" t="inlineStr">
         <is>
-          <t>דנאל שללשוילי</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="L138" s="5" t="n">
         <v>13</v>
       </c>
       <c r="M138" s="5"/>
       <c r="N138" s="5"/>
       <c r="O138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B139" s="5" t="inlineStr">
         <is>
-          <t>בן אשורוב</t>
+          <t>שי וולף</t>
         </is>
       </c>
       <c r="C139" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5" t="n">
         <v>135</v>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="I139" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J139" s="5" t="n">
         <v>135</v>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>אלינה ריטה סיקברה</t>
+          <t>אנה סוחורוקוב</t>
         </is>
       </c>
       <c r="L139" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M139" s="5"/>
       <c r="N139" s="5"/>
       <c r="O139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="B140" s="5" t="inlineStr">
         <is>
           <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="C140" s="5" t="n">
         <v>15</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5" t="n">
         <v>136</v>
       </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="I140" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J140" s="5" t="n">
         <v>136</v>
       </c>
       <c r="K140" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="L140" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M140" s="5"/>
       <c r="N140" s="5"/>
       <c r="O140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="B141" s="5" t="inlineStr">
         <is>
           <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="C141" s="5" t="n">
         <v>15</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5" t="n">
         <v>137</v>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="I141" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J141" s="5" t="n">
         <v>137</v>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="L141" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M141" s="5"/>
       <c r="N141" s="5"/>
       <c r="O141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="B142" s="5" t="inlineStr">
         <is>
-          <t>אריאל שאינסקי</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="C142" s="5" t="n">
         <v>15</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5" t="n">
         <v>138</v>
       </c>
       <c r="H142" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="I142" s="5" t="n">
         <v>15</v>
       </c>
       <c r="J142" s="5" t="n">
         <v>138</v>
       </c>
       <c r="K142" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>דפנה רייכר</t>
         </is>
       </c>
       <c r="L142" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M142" s="5"/>
       <c r="N142" s="5"/>
       <c r="O142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="B143" s="5" t="inlineStr">
         <is>
-          <t>מקסים זליזניאק</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="C143" s="5" t="n">
         <v>15</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5" t="n">
         <v>139</v>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="I143" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J143" s="5" t="n">
         <v>139</v>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
           <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="L143" s="5" t="n">
         <v>12</v>
       </c>
       <c r="M143" s="5"/>
       <c r="N143" s="5"/>
       <c r="O143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="B144" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים ראשון לציון א'</t>
+          <t>גיא גרינבלט</t>
         </is>
       </c>
       <c r="C144" s="5" t="n">
         <v>15</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5" t="n">
         <v>140</v>
       </c>
       <c r="H144" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="I144" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J144" s="5" t="n">
         <v>140</v>
       </c>
       <c r="K144" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="L144" s="5" t="n">
         <v>12</v>
       </c>
       <c r="M144" s="5"/>
       <c r="N144" s="5"/>
       <c r="O144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="B145" s="5" t="inlineStr">
         <is>
-          <t>מיכאל קריב</t>
+          <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="C145" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5" t="n">
         <v>141</v>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישמן</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="I145" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J145" s="5" t="n">
         <v>141</v>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי קלימנקו</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="L145" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M145" s="5"/>
       <c r="N145" s="5"/>
       <c r="O145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B146" s="5" t="inlineStr">
         <is>
-          <t>כפיר סורקין</t>
+          <t>מיכאל קריב</t>
         </is>
       </c>
       <c r="C146" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5" t="n">
         <v>142</v>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
-          <t>מקסים זליזניאק</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="I146" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J146" s="5" t="n">
         <v>142</v>
       </c>
       <c r="K146" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>אלינה ריטה סיקברה</t>
         </is>
       </c>
       <c r="L146" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M146" s="5"/>
       <c r="N146" s="5"/>
       <c r="O146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B147" s="5" t="inlineStr">
         <is>
-          <t>דאניש באלאג'י</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="C147" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D147" s="5"/>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5" t="n">
         <v>143</v>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>דניס ויינר</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="I147" s="5" t="n">
         <v>14</v>
       </c>
       <c r="J147" s="5" t="n">
         <v>143</v>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="L147" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M147" s="5"/>
       <c r="N147" s="5"/>
       <c r="O147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B148" s="5" t="inlineStr">
         <is>
           <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="C148" s="5" t="n">
         <v>14</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5" t="n">
         <v>144</v>
       </c>
       <c r="H148" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>דניס ויינר</t>
         </is>
       </c>
       <c r="I148" s="5" t="n">
         <v>14</v>
       </c>
       <c r="J148" s="5" t="n">
         <v>144</v>
       </c>
       <c r="K148" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="L148" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M148" s="5"/>
       <c r="N148" s="5"/>
       <c r="O148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B149" s="5" t="inlineStr">
         <is>
           <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="C149" s="5" t="n">
         <v>14</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5" t="n">
         <v>145</v>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>מקסים זליזניאק</t>
         </is>
       </c>
       <c r="I149" s="5" t="n">
         <v>14</v>
       </c>
       <c r="J149" s="5" t="n">
         <v>145</v>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>אלינה ראייב</t>
         </is>
       </c>
       <c r="L149" s="5" t="n">
         <v>11</v>
       </c>
       <c r="M149" s="5"/>
       <c r="N149" s="5"/>
       <c r="O149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="B150" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="C150" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5" t="n">
         <v>146</v>
       </c>
       <c r="H150" s="5" t="inlineStr">
         <is>
-          <t>כפיר סורקין</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="I150" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J150" s="5" t="n">
         <v>146</v>
       </c>
       <c r="K150" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="L150" s="5" t="n">
         <v>11</v>
       </c>
       <c r="M150" s="5"/>
       <c r="N150" s="5"/>
       <c r="O150" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="B151" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי יהוד א'</t>
+          <t>כפיר סורקין</t>
         </is>
       </c>
       <c r="C151" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5" t="n">
         <v>147</v>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>שחר נודלר</t>
         </is>
       </c>
       <c r="I151" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J151" s="5" t="n">
         <v>147</v>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="L151" s="5" t="n">
         <v>11</v>
       </c>
       <c r="M151" s="5"/>
       <c r="N151" s="5"/>
       <c r="O151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B152" s="5" t="inlineStr">
         <is>
-          <t>יונתן שאמס</t>
+          <t>דאניש באלאג'י</t>
         </is>
       </c>
       <c r="C152" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5" t="n">
         <v>148</v>
       </c>
       <c r="H152" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="I152" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J152" s="5" t="n">
         <v>148</v>
       </c>
       <c r="K152" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="L152" s="5" t="n">
         <v>11</v>
       </c>
       <c r="M152" s="5"/>
       <c r="N152" s="5"/>
       <c r="O152" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="B153" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>יונתן שאמס</t>
         </is>
       </c>
       <c r="C153" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5" t="n">
         <v>149</v>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>דויד בן דויד</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="I153" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J153" s="5" t="n">
         <v>149</v>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>אלינה ראייב</t>
+          <t>דמיטרי קלימנקו</t>
         </is>
       </c>
       <c r="L153" s="5" t="n">
         <v>11</v>
       </c>
       <c r="M153" s="5"/>
       <c r="N153" s="5"/>
       <c r="O153" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="B154" s="5" t="inlineStr">
         <is>
-          <t>דניס ויינר</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="C154" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5" t="n">
         <v>150</v>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
-          <t>שי רייכר</t>
+          <t>יעקב פישמן</t>
         </is>
       </c>
       <c r="I154" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J154" s="5" t="n">
         <v>150</v>
       </c>
       <c r="K154" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="L154" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M154" s="5"/>
       <c r="N154" s="5"/>
       <c r="O154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="B155" s="5" t="inlineStr">
         <is>
-          <t>אלן קצב</t>
+          <t>דניס ויינר</t>
         </is>
       </c>
       <c r="C155" s="5" t="n">
         <v>12</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5" t="n">
         <v>151</v>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>כפיר סורקין</t>
         </is>
       </c>
       <c r="I155" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J155" s="5" t="n">
         <v>151</v>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="L155" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M155" s="5"/>
       <c r="N155" s="5"/>
       <c r="O155" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B156" s="5" t="inlineStr">
         <is>
-          <t>אופיר כליף</t>
+          <t>אלן קצב</t>
         </is>
       </c>
       <c r="C156" s="5" t="n">
         <v>12</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5" t="n">
         <v>152</v>
       </c>
       <c r="H156" s="5" t="inlineStr">
         <is>
-          <t>ואדים גורביץ'</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="I156" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J156" s="5" t="n">
         <v>152</v>
       </c>
       <c r="K156" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="L156" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M156" s="5"/>
       <c r="N156" s="5"/>
       <c r="O156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="B157" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>אופיר כליף</t>
         </is>
       </c>
       <c r="C157" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5" t="n">
         <v>153</v>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>נעם שגיא</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="I157" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J157" s="5" t="n">
         <v>153</v>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>לשם חבושה</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="L157" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M157" s="5"/>
       <c r="N157" s="5"/>
       <c r="O157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="B158" s="5" t="inlineStr">
         <is>
-          <t>רון לאונטיב</t>
+          <t>שחקן פיקטיבי יהוד א'</t>
         </is>
       </c>
       <c r="C158" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5" t="n">
         <v>154</v>
       </c>
       <c r="H158" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="I158" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J158" s="5" t="n">
         <v>154</v>
       </c>
       <c r="K158" s="5" t="inlineStr">
         <is>
-          <t>סוזי בדליאן</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="L158" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M158" s="5"/>
       <c r="N158" s="5"/>
       <c r="O158" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
       <c r="B159" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="C159" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5" t="n">
         <v>155</v>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="I159" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J159" s="5" t="n">
         <v>155</v>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="L159" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M159" s="5"/>
       <c r="N159" s="5"/>
       <c r="O159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="B160" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי קלימנקו</t>
+          <t>גיא מוזס</t>
         </is>
       </c>
       <c r="C160" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5" t="n">
         <v>156</v>
       </c>
       <c r="H160" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="I160" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J160" s="5" t="n">
         <v>156</v>
       </c>
       <c r="K160" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>סוזי בדליאן</t>
         </is>
       </c>
       <c r="L160" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M160" s="5"/>
       <c r="N160" s="5"/>
       <c r="O160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>157</t>
         </is>
       </c>
       <c r="B161" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="C161" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5" t="n">
         <v>157</v>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>לאוניד שרלין</t>
         </is>
       </c>
       <c r="I161" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J161" s="5" t="n">
         <v>157</v>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>פלג אשכנזי</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="L161" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M161" s="5"/>
       <c r="N161" s="5"/>
       <c r="O161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
       <c r="B162" s="5" t="inlineStr">
         <is>
-          <t>ארז ניר</t>
+          <t>לירן גנון</t>
         </is>
       </c>
       <c r="C162" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5" t="n">
         <v>158</v>
       </c>
       <c r="H162" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>שלמה אדלר</t>
         </is>
       </c>
       <c r="I162" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J162" s="5" t="n">
         <v>158</v>
       </c>
       <c r="K162" s="5" t="inlineStr">
         <is>
-          <t>נופר ברדוגו</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="L162" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M162" s="5"/>
       <c r="N162" s="5"/>
       <c r="O162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>159</t>
         </is>
       </c>
       <c r="B163" s="5" t="inlineStr">
         <is>
-          <t>גיא מוזס</t>
+          <t>איתן לוי</t>
         </is>
       </c>
       <c r="C163" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5" t="n">
         <v>159</v>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>לאוניד שרלין</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="I163" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J163" s="5" t="n">
         <v>159</v>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="L163" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M163" s="5"/>
       <c r="N163" s="5"/>
       <c r="O163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
       <c r="B164" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="C164" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5" t="n">
         <v>160</v>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
-          <t>אורי רוטנברג</t>
+          <t>שי רייכר</t>
         </is>
       </c>
       <c r="I164" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J164" s="5" t="n">
         <v>160</v>
       </c>
       <c r="K164" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>מיכאל מחנובסקי</t>
         </is>
       </c>
       <c r="L164" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M164" s="5"/>
       <c r="N164" s="5"/>
       <c r="O164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="B165" s="5" t="inlineStr">
         <is>
-          <t>לירן גנון</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="C165" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5" t="n">
         <v>161</v>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="I165" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J165" s="5" t="n">
         <v>161</v>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="L165" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M165" s="5"/>
       <c r="N165" s="5"/>
       <c r="O165" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="B166" s="5" t="inlineStr">
         <is>
-          <t>שגיא סהר</t>
+          <t>רון לאונטיב</t>
         </is>
       </c>
       <c r="C166" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5" t="n">
         <v>162</v>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
-          <t>גיא מוזס</t>
+          <t>ואדים גורביץ'</t>
         </is>
       </c>
       <c r="I166" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J166" s="5" t="n">
         <v>162</v>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
-          <t>מיכאל מחנובסקי</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="L166" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M166" s="5"/>
       <c r="N166" s="5"/>
       <c r="O166" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="B167" s="5" t="inlineStr">
         <is>
-          <t>איתן לוי</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="C167" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5" t="n">
         <v>163</v>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>נעם שגיא</t>
         </is>
       </c>
       <c r="I167" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J167" s="5" t="n">
         <v>163</v>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="L167" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M167" s="5"/>
       <c r="N167" s="5"/>
       <c r="O167" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
       <c r="B168" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>דמיטרי קלימנקו</t>
         </is>
       </c>
       <c r="C168" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5" t="n">
         <v>164</v>
       </c>
       <c r="H168" s="5" t="inlineStr">
         <is>
-          <t>שחר נודלר</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="I168" s="5" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J168" s="5" t="n">
         <v>164</v>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
-          <t>אירינה גימפלסון</t>
+          <t>נופר ברדוגו</t>
         </is>
       </c>
       <c r="L168" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M168" s="5"/>
       <c r="N168" s="5"/>
       <c r="O168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="B169" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>שגיא סהר</t>
         </is>
       </c>
       <c r="C169" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5" t="n">
         <v>165</v>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>גיא מוזס</t>
         </is>
       </c>
       <c r="I169" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J169" s="5" t="n">
         <v>165</v>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="L169" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M169" s="5"/>
       <c r="N169" s="5"/>
       <c r="O169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>166</t>
         </is>
       </c>
       <c r="B170" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="C170" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5" t="n">
         <v>166</v>
       </c>
       <c r="H170" s="5" t="inlineStr">
         <is>
-          <t>אביב שדה</t>
+          <t>אורי רוטנברג</t>
         </is>
       </c>
       <c r="I170" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J170" s="5" t="n">
         <v>166</v>
       </c>
       <c r="K170" s="5" t="inlineStr">
         <is>
-          <t>ליאוניד פרידמן</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="L170" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M170" s="5"/>
       <c r="N170" s="5"/>
       <c r="O170" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="B171" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="C171" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5" t="n">
         <v>167</v>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>אלון סלוצקי</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="I171" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J171" s="5" t="n">
         <v>167</v>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>רויטל שוורץ</t>
+          <t>דניאל מילר</t>
         </is>
       </c>
       <c r="L171" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M171" s="5"/>
       <c r="N171" s="5"/>
       <c r="O171" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>168</t>
         </is>
       </c>
       <c r="B172" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="C172" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5" t="n">
         <v>168</v>
       </c>
       <c r="H172" s="5" t="inlineStr">
         <is>
-          <t>יוסף פלומנבליט</t>
+          <t>ארטיום קזנצב</t>
         </is>
       </c>
       <c r="I172" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J172" s="5" t="n">
         <v>168</v>
       </c>
       <c r="K172" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>נתן אייזנשטדט</t>
         </is>
       </c>
       <c r="L172" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M172" s="5"/>
       <c r="N172" s="5"/>
       <c r="O172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="B173" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="C173" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5" t="n">
         <v>169</v>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>אבי רסיוק</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="I173" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J173" s="5" t="n">
         <v>169</v>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="L173" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M173" s="5"/>
       <c r="N173" s="5"/>
       <c r="O173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="B174" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>דניאל בוניק</t>
         </is>
       </c>
       <c r="C174" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5" t="n">
         <v>170</v>
       </c>
       <c r="H174" s="5" t="inlineStr">
         <is>
-          <t>בוריס בס</t>
+          <t>אביב שדה</t>
         </is>
       </c>
       <c r="I174" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J174" s="5" t="n">
         <v>170</v>
       </c>
       <c r="K174" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>ליאוניד פרידמן</t>
         </is>
       </c>
       <c r="L174" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M174" s="5"/>
       <c r="N174" s="5"/>
       <c r="O174" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="B175" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="C175" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5" t="n">
         <v>171</v>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>בוריס בס</t>
         </is>
       </c>
       <c r="I175" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J175" s="5" t="n">
         <v>171</v>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>אנה איידלשטיין</t>
+          <t>רויטל שוורץ</t>
         </is>
       </c>
       <c r="L175" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M175" s="5"/>
       <c r="N175" s="5"/>
       <c r="O175" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="B176" s="5" t="inlineStr">
         <is>
-          <t>דניאל בוניק</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="C176" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5" t="n">
         <v>172</v>
       </c>
       <c r="H176" s="5" t="inlineStr">
         <is>
-          <t>דניאל לנצמן</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="I176" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J176" s="5" t="n">
         <v>172</v>
       </c>
       <c r="K176" s="5" t="inlineStr">
         <is>
-          <t>נתן אייזנשטדט</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="L176" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M176" s="5"/>
       <c r="N176" s="5"/>
       <c r="O176" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="B177" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="C177" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5" t="n">
         <v>173</v>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>ארטיום קזנצב</t>
+          <t>אבי רסיוק</t>
         </is>
       </c>
       <c r="I177" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J177" s="5" t="n">
         <v>173</v>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>אנה איידלשטיין</t>
         </is>
       </c>
       <c r="L177" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M177" s="5"/>
       <c r="N177" s="5"/>
       <c r="O177" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="B178" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="C178" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5" t="n">
         <v>174</v>
       </c>
       <c r="H178" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>אלון סלוצקי</t>
         </is>
       </c>
       <c r="I178" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J178" s="5" t="n">
         <v>174</v>
       </c>
       <c r="K178" s="5" t="inlineStr">
         <is>
-          <t>דניאל מילר</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="L178" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M178" s="5"/>
       <c r="N178" s="5"/>
       <c r="O178" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="B179" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="C179" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D179" s="5"/>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5" t="n">
         <v>175</v>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
           <t>יעקב פוקסון</t>
         </is>
       </c>
       <c r="I179" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J179" s="5" t="n">
         <v>175</v>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
           <t>תמר קרסו</t>
         </is>
       </c>
       <c r="L179" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M179" s="5"/>
       <c r="N179" s="5"/>
       <c r="O179" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="B180" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="C180" s="5" t="n">
         <v>9</v>
       </c>
       <c r="D180" s="5"/>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5" t="n">
         <v>176</v>
       </c>
       <c r="H180" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="I180" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J180" s="5" t="n">
         <v>176</v>
       </c>
       <c r="K180" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="L180" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M180" s="5"/>
       <c r="N180" s="5"/>
       <c r="O180" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="B181" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="C181" s="5" t="n">
         <v>9</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5" t="n">
         <v>177</v>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>דניאל לנצמן</t>
         </is>
       </c>
       <c r="I181" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J181" s="5" t="n">
         <v>177</v>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>תמרה טלר</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="L181" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M181" s="5"/>
       <c r="N181" s="5"/>
       <c r="O181" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>178</t>
         </is>
       </c>
       <c r="B182" s="5" t="inlineStr">
         <is>
-          <t>דויד בן דויד</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="C182" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5" t="n">
         <v>178</v>
       </c>
       <c r="H182" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>יוסף פלומנבליט</t>
         </is>
       </c>
       <c r="I182" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J182" s="5" t="n">
         <v>178</v>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="L182" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M182" s="5"/>
       <c r="N182" s="5"/>
       <c r="O182" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>179</t>
         </is>
       </c>
       <c r="B183" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>שלמה אדלר</t>
         </is>
       </c>
       <c r="C183" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5" t="n">
         <v>179</v>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>יואל סלוצקי</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="I183" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J183" s="5" t="n">
         <v>179</v>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>עדן סאבוב</t>
+          <t>אופיר אורן</t>
         </is>
       </c>
       <c r="L183" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M183" s="5"/>
       <c r="N183" s="5"/>
       <c r="O183" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="B184" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="C184" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5" t="n">
         <v>180</v>
       </c>
       <c r="H184" s="5" t="inlineStr">
         <is>
-          <t>גריגורי אלטשול</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="I184" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J184" s="5" t="n">
         <v>180</v>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="L184" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M184" s="5"/>
       <c r="N184" s="5"/>
       <c r="O184" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="B185" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>אדם דרור</t>
         </is>
       </c>
       <c r="C185" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5" t="n">
         <v>181</v>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
           <t>ניר שדה</t>
         </is>
       </c>
       <c r="I185" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J185" s="5" t="n">
         <v>181</v>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>תמרה טלר</t>
         </is>
       </c>
       <c r="L185" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M185" s="5"/>
       <c r="N185" s="5"/>
       <c r="O185" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="B186" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="C186" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5" t="n">
         <v>182</v>
       </c>
       <c r="H186" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="I186" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J186" s="5" t="n">
         <v>182</v>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="L186" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M186" s="5"/>
       <c r="N186" s="5"/>
       <c r="O186" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="B187" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="C187" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D187" s="5"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5" t="n">
         <v>183</v>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>יואל סלוצקי</t>
         </is>
       </c>
       <c r="I187" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J187" s="5" t="n">
         <v>183</v>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>אופיר אורן</t>
+          <t>עדן סאבוב</t>
         </is>
       </c>
       <c r="L187" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M187" s="5"/>
       <c r="N187" s="5"/>
       <c r="O187" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="B188" s="5" t="inlineStr">
         <is>
-          <t>ליאוניד פרידמן</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="C188" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D188" s="5"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5" t="n">
         <v>184</v>
       </c>
       <c r="H188" s="5" t="inlineStr">
         <is>
-          <t>אופיר כליף</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="I188" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J188" s="5" t="n">
         <v>184</v>
       </c>
       <c r="K188" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="L188" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M188" s="5"/>
       <c r="N188" s="5"/>
       <c r="O188" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="B189" s="5" t="inlineStr">
         <is>
-          <t>אברהם שמרי</t>
+          <t>דויד בן דויד</t>
         </is>
       </c>
       <c r="C189" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D189" s="5"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5" t="n">
         <v>185</v>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>גריגורי אלטשול</t>
         </is>
       </c>
       <c r="I189" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J189" s="5" t="n">
         <v>185</v>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="L189" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M189" s="5"/>
       <c r="N189" s="5"/>
       <c r="O189" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="B190" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי לזנר</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="C190" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5" t="n">
         <v>186</v>
       </c>
       <c r="H190" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="I190" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J190" s="5" t="n">
         <v>186</v>
       </c>
       <c r="K190" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="L190" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M190" s="5"/>
       <c r="N190" s="5"/>
       <c r="O190" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="B191" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="C191" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5" t="n">
         <v>187</v>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>אופיר כליף</t>
         </is>
       </c>
       <c r="I191" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J191" s="5" t="n">
         <v>187</v>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>אלונה בן עמי</t>
         </is>
       </c>
       <c r="L191" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M191" s="5"/>
       <c r="N191" s="5"/>
       <c r="O191" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="B192" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="C192" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5" t="n">
         <v>188</v>
       </c>
       <c r="H192" s="5" t="inlineStr">
         <is>
-          <t>מיכאל קריב</t>
+          <t>נדב קוניאצני</t>
         </is>
       </c>
       <c r="I192" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J192" s="5" t="n">
         <v>188</v>
       </c>
       <c r="K192" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>שני שולט</t>
         </is>
       </c>
       <c r="L192" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M192" s="5"/>
       <c r="N192" s="5"/>
       <c r="O192" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>189</t>
         </is>
       </c>
       <c r="B193" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="C193" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D193" s="5"/>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5" t="n">
         <v>189</v>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>אלכס זלדין</t>
+          <t>מיכאל קריב</t>
         </is>
       </c>
       <c r="I193" s="5" t="n">
         <v>7</v>
       </c>
       <c r="J193" s="5" t="n">
         <v>189</v>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="L193" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M193" s="5"/>
       <c r="N193" s="5"/>
       <c r="O193" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>190</t>
         </is>
       </c>
       <c r="B194" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="C194" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D194" s="5"/>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5" t="n">
         <v>190</v>
       </c>
       <c r="H194" s="5" t="inlineStr">
         <is>
-          <t>שלמה אדלר</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="I194" s="5" t="n">
         <v>7</v>
       </c>
       <c r="J194" s="5" t="n">
         <v>190</v>
       </c>
       <c r="K194" s="5" t="inlineStr">
         <is>
-          <t>אביב גוטרמן</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="L194" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M194" s="5"/>
       <c r="N194" s="5"/>
       <c r="O194" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="B195" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>אברהם שמרי</t>
         </is>
       </c>
       <c r="C195" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D195" s="5"/>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5" t="n">
         <v>191</v>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>משה כהן</t>
+          <t>אלכס זלדין</t>
         </is>
       </c>
       <c r="I195" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J195" s="5" t="n">
         <v>191</v>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>שני שולט</t>
+          <t>קסניה חבורוב</t>
         </is>
       </c>
       <c r="L195" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M195" s="5"/>
       <c r="N195" s="5"/>
       <c r="O195" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="B196" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="C196" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D196" s="5"/>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5" t="n">
         <v>192</v>
       </c>
       <c r="H196" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="I196" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J196" s="5" t="n">
         <v>192</v>
       </c>
       <c r="K196" s="5" t="inlineStr">
         <is>
-          <t>קסניה חבורוב</t>
+          <t>סופיה כריסטו</t>
         </is>
       </c>
       <c r="L196" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M196" s="5"/>
       <c r="N196" s="5"/>
       <c r="O196" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B197" s="5" t="inlineStr">
         <is>
-          <t>ישעיהו גולדשטיין</t>
+          <t>ליאוניד פרידמן</t>
         </is>
       </c>
       <c r="C197" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D197" s="5"/>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5" t="n">
         <v>193</v>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>דימיטרי אמדין</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="I197" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J197" s="5" t="n">
         <v>193</v>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>סופיה כריסטו</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="L197" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M197" s="5"/>
       <c r="N197" s="5"/>
       <c r="O197" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>194</t>
         </is>
       </c>
       <c r="B198" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="C198" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D198" s="5"/>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5" t="n">
         <v>194</v>
       </c>
       <c r="H198" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="I198" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J198" s="5" t="n">
         <v>194</v>
       </c>
       <c r="K198" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="L198" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M198" s="5"/>
       <c r="N198" s="5"/>
       <c r="O198" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>195</t>
         </is>
       </c>
       <c r="B199" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="C199" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D199" s="5"/>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5" t="n">
         <v>195</v>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>איתן יהודה זינגר</t>
         </is>
       </c>
       <c r="I199" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J199" s="5" t="n">
         <v>195</v>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="L199" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M199" s="5"/>
       <c r="N199" s="5"/>
       <c r="O199" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="B200" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>דמיטרי לזנר</t>
         </is>
       </c>
       <c r="C200" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5" t="n">
         <v>196</v>
       </c>
       <c r="H200" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="I200" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J200" s="5" t="n">
         <v>196</v>
       </c>
       <c r="K200" s="5" t="inlineStr">
         <is>
           <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="L200" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M200" s="5"/>
       <c r="N200" s="5"/>
       <c r="O200" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>197</t>
         </is>
       </c>
       <c r="B201" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>סמיון שחרב</t>
         </is>
       </c>
       <c r="C201" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D201" s="5"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5" t="n">
         <v>197</v>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>יבגני סגל</t>
         </is>
       </c>
       <c r="I201" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J201" s="5" t="n">
         <v>197</v>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="L201" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M201" s="5"/>
       <c r="N201" s="5"/>
       <c r="O201" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>198</t>
         </is>
       </c>
       <c r="B202" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="C202" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D202" s="5"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5" t="n">
         <v>198</v>
       </c>
       <c r="H202" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוליאר</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="I202" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J202" s="5" t="n">
         <v>198</v>
       </c>
       <c r="K202" s="5" t="inlineStr">
         <is>
-          <t>אלונה בן עמי</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="L202" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M202" s="5"/>
       <c r="N202" s="5"/>
       <c r="O202" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>199</t>
         </is>
       </c>
       <c r="B203" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="C203" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D203" s="5"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5" t="n">
         <v>199</v>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>נדב קוניאצני</t>
+          <t>משה כהן</t>
         </is>
       </c>
       <c r="I203" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J203" s="5" t="n">
         <v>199</v>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="L203" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M203" s="5"/>
       <c r="N203" s="5"/>
       <c r="O203" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="B204" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>אייל הוכמן</t>
         </is>
       </c>
       <c r="C204" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D204" s="5"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5" t="n">
         <v>200</v>
       </c>
       <c r="H204" s="5" t="inlineStr">
         <is>
-          <t>איתן יהודה זינגר</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="I204" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J204" s="5" t="n">
         <v>200</v>
       </c>
       <c r="K204" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="L204" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M204" s="5"/>
       <c r="N204" s="5"/>
       <c r="O204" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="B205" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>ישעיהו גולדשטיין</t>
         </is>
       </c>
       <c r="C205" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5" t="n">
         <v>201</v>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>דימיטרי אמדין</t>
         </is>
       </c>
       <c r="I205" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J205" s="5" t="n">
         <v>201</v>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>סרגיי פרידמן</t>
         </is>
       </c>
       <c r="L205" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M205" s="5"/>
       <c r="N205" s="5"/>
       <c r="O205" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="B206" s="5" t="inlineStr">
         <is>
-          <t>סמיון שחרב</t>
+          <t>אורי רוטנברג</t>
         </is>
       </c>
       <c r="C206" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D206" s="5"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5" t="n">
         <v>202</v>
       </c>
       <c r="H206" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="I206" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J206" s="5" t="n">
         <v>202</v>
       </c>
       <c r="K206" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="L206" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M206" s="5"/>
       <c r="N206" s="5"/>
       <c r="O206" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="B207" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="C207" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D207" s="5"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5" t="n">
         <v>203</v>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="I207" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J207" s="5" t="n">
         <v>203</v>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>סבטלנה סרטקוב </t>
         </is>
       </c>
       <c r="L207" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M207" s="5"/>
       <c r="N207" s="5"/>
       <c r="O207" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="B208" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="C208" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D208" s="5"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5" t="n">
         <v>204</v>
       </c>
       <c r="H208" s="5" t="inlineStr">
         <is>
-          <t>יבגני סגל</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="I208" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J208" s="5" t="n">
         <v>204</v>
       </c>
       <c r="K208" s="5" t="inlineStr">
         <is>
-          <t>שירה מוזס</t>
+          <t>ניר יוסים</t>
         </is>
       </c>
       <c r="L208" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M208" s="5"/>
       <c r="N208" s="5"/>
       <c r="O208" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="B209" s="5" t="inlineStr">
         <is>
-          <t>אייל הוכמן</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="C209" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D209" s="5"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5" t="n">
         <v>205</v>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="I209" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J209" s="5" t="n">
         <v>205</v>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>עיטם רוזנשטיין</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="L209" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M209" s="5"/>
       <c r="N209" s="5"/>
       <c r="O209" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="B210" s="5" t="inlineStr">
         <is>
-          <t>שלמה אדלר</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="C210" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D210" s="5"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5" t="n">
         <v>206</v>
       </c>
       <c r="H210" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="I210" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J210" s="5" t="n">
         <v>206</v>
       </c>
       <c r="K210" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'יסלב רוזנשטיין</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="L210" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M210" s="5"/>
       <c r="N210" s="5"/>
       <c r="O210" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="B211" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="C211" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D211" s="5"/>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5" t="n">
         <v>207</v>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>מיכאל סטוליאר</t>
         </is>
       </c>
       <c r="I211" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J211" s="5" t="n">
         <v>207</v>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="L211" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M211" s="5"/>
       <c r="N211" s="5"/>
       <c r="O211" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="B212" s="5" t="inlineStr">
         <is>
-          <t>אורי רוטנברג</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="C212" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D212" s="5"/>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5" t="n">
         <v>208</v>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="I212" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J212" s="5" t="n">
         <v>208</v>
       </c>
       <c r="K212" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="L212" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M212" s="5"/>
       <c r="N212" s="5"/>
       <c r="O212" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="B213" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="C213" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5" t="n">
         <v>209</v>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>אייל הוכמן</t>
         </is>
       </c>
       <c r="I213" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J213" s="5" t="n">
         <v>209</v>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>סרגיי פרידמן</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="L213" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M213" s="5"/>
       <c r="N213" s="5"/>
       <c r="O213" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>210</t>
         </is>
       </c>
       <c r="B214" s="5" t="inlineStr">
         <is>
-          <t>אדם דרור</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="C214" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D214" s="5"/>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5" t="n">
         <v>210</v>
       </c>
       <c r="H214" s="5" t="inlineStr">
         <is>
-          <t>ליעד קדרון</t>
+          <t>איתמר לייטמן</t>
         </is>
       </c>
       <c r="I214" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J214" s="5" t="n">
         <v>210</v>
       </c>
       <c r="K214" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="L214" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M214" s="5"/>
       <c r="N214" s="5"/>
       <c r="O214" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="B215" s="5" t="inlineStr">
         <is>
-          <t>דניאל לנצמן</t>
+          <t>רפאל בלום</t>
         </is>
       </c>
       <c r="C215" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D215" s="5"/>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5" t="n">
         <v>211</v>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="I215" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J215" s="5" t="n">
         <v>211</v>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה סרטקוב </t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="L215" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M215" s="5"/>
       <c r="N215" s="5"/>
       <c r="O215" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="B216" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="C216" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5" t="n">
         <v>212</v>
       </c>
       <c r="H216" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="I216" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J216" s="5" t="n">
         <v>212</v>
       </c>
       <c r="K216" s="5" t="inlineStr">
         <is>
-          <t>ניר יוסים</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="L216" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M216" s="5"/>
       <c r="N216" s="5"/>
       <c r="O216" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="B217" s="5" t="inlineStr">
         <is>
-          <t>אלכס בס</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="C217" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D217" s="5"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5" t="n">
         <v>213</v>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="I217" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J217" s="5" t="n">
         <v>213</v>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>נועה ארויו</t>
         </is>
       </c>
       <c r="L217" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M217" s="5"/>
       <c r="N217" s="5"/>
       <c r="O217" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B218" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="C218" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D218" s="5"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5" t="n">
         <v>214</v>
       </c>
       <c r="H218" s="5" t="inlineStr">
         <is>
-          <t>איתמר לייטמן</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="I218" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J218" s="5" t="n">
         <v>214</v>
       </c>
       <c r="K218" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="L218" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M218" s="5"/>
       <c r="N218" s="5"/>
       <c r="O218" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="B219" s="5" t="inlineStr">
         <is>
-          <t>עיטם רוזנשטיין</t>
+          <t>רוי רוברט פנסו</t>
         </is>
       </c>
       <c r="C219" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5" t="n">
         <v>215</v>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>מתן הולנד</t>
         </is>
       </c>
       <c r="I219" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J219" s="5" t="n">
         <v>215</v>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>עיטם רוזנשטיין</t>
         </is>
       </c>
       <c r="L219" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M219" s="5"/>
       <c r="N219" s="5"/>
       <c r="O219" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="B220" s="5" t="inlineStr">
         <is>
-          <t>יואל סלוצקי</t>
+          <t>אלכס בס</t>
         </is>
       </c>
       <c r="C220" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D220" s="5"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5" t="n">
         <v>216</v>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
-          <t>אייל הוכמן</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="I220" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J220" s="5" t="n">
         <v>216</v>
       </c>
       <c r="K220" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>שירה מוזס</t>
         </is>
       </c>
       <c r="L220" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M220" s="5"/>
       <c r="N220" s="5"/>
       <c r="O220" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="B221" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="C221" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5" t="n">
         <v>217</v>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>מתן הולנד</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="I221" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J221" s="5" t="n">
         <v>217</v>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>ויאצ'יסלב רוזנשטיין</t>
         </is>
       </c>
       <c r="L221" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M221" s="5"/>
       <c r="N221" s="5"/>
       <c r="O221" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="B222" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="C222" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D222" s="5"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5" t="n">
         <v>218</v>
       </c>
       <c r="H222" s="5" t="inlineStr">
         <is>
-          <t>תמיר פולונסקי</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="I222" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J222" s="5" t="n">
         <v>218</v>
       </c>
       <c r="K222" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="L222" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M222" s="5"/>
       <c r="N222" s="5"/>
       <c r="O222" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="B223" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="C223" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5" t="n">
         <v>219</v>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>ליעד קדרון</t>
         </is>
       </c>
       <c r="I223" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J223" s="5" t="n">
         <v>219</v>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="L223" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M223" s="5"/>
       <c r="N223" s="5"/>
       <c r="O223" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="B224" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>יואל סלוצקי</t>
         </is>
       </c>
       <c r="C224" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D224" s="5"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5" t="n">
         <v>220</v>
       </c>
       <c r="H224" s="5" t="inlineStr">
         <is>
-          <t>עידו בנדל</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="I224" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J224" s="5" t="n">
         <v>220</v>
       </c>
       <c r="K224" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>קרינה איטקין</t>
         </is>
       </c>
       <c r="L224" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M224" s="5"/>
       <c r="N224" s="5"/>
       <c r="O224" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="B225" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="C225" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5" t="n">
         <v>221</v>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="I225" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J225" s="5" t="n">
         <v>221</v>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>נועה יעקב</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="L225" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M225" s="5"/>
       <c r="N225" s="5"/>
       <c r="O225" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="B226" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>דניאל לנצמן</t>
         </is>
       </c>
       <c r="C226" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5" t="n">
         <v>222</v>
       </c>
       <c r="H226" s="5" t="inlineStr">
         <is>
-          <t>רון לאונטיב</t>
+          <t>ירוסלב קורנפלד</t>
         </is>
       </c>
       <c r="I226" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J226" s="5" t="n">
         <v>222</v>
       </c>
       <c r="K226" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="L226" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M226" s="5"/>
       <c r="N226" s="5"/>
       <c r="O226" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="B227" s="5" t="inlineStr">
         <is>
-          <t>אלעד הרשטיין</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="C227" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5" t="n">
         <v>223</v>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>שגיא סהר</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="I227" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J227" s="5" t="n">
         <v>223</v>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>יוליה קרסיק</t>
         </is>
       </c>
       <c r="L227" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M227" s="5"/>
       <c r="N227" s="5"/>
       <c r="O227" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="B228" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>עיטם רוזנשטיין</t>
         </is>
       </c>
       <c r="C228" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5" t="n">
         <v>224</v>
       </c>
       <c r="H228" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>עמית  מירון</t>
         </is>
       </c>
       <c r="I228" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J228" s="5" t="n">
         <v>224</v>
       </c>
       <c r="K228" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="L228" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M228" s="5"/>
       <c r="N228" s="5"/>
       <c r="O228" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="B229" s="5" t="inlineStr">
         <is>
-          <t>סטפן מאוסבך</t>
+          <t>גיא ואזנה</t>
         </is>
       </c>
       <c r="C229" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5" t="n">
         <v>225</v>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>עמי אבוקסיס</t>
         </is>
       </c>
       <c r="I229" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J229" s="5" t="n">
         <v>225</v>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>ארינה בומשטיין</t>
         </is>
       </c>
       <c r="L229" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M229" s="5"/>
       <c r="N229" s="5"/>
       <c r="O229" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="B230" s="5" t="inlineStr">
         <is>
-          <t>אור הד</t>
+          <t>בראי אפרים סרוור</t>
         </is>
       </c>
       <c r="C230" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D230" s="5"/>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5" t="n">
         <v>226</v>
       </c>
       <c r="H230" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="I230" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J230" s="5" t="n">
         <v>226</v>
       </c>
       <c r="K230" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="L230" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M230" s="5"/>
       <c r="N230" s="5"/>
       <c r="O230" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="B231" s="5" t="inlineStr">
         <is>
-          <t>רפאל בלום</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="C231" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D231" s="5"/>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5" t="n">
         <v>227</v>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="I231" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J231" s="5" t="n">
         <v>227</v>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="L231" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M231" s="5"/>
       <c r="N231" s="5"/>
       <c r="O231" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="B232" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>אור הד</t>
         </is>
       </c>
       <c r="C232" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D232" s="5"/>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5" t="n">
         <v>228</v>
       </c>
       <c r="H232" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>רוברט נרודיצקי</t>
         </is>
       </c>
       <c r="I232" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J232" s="5" t="n">
         <v>228</v>
       </c>
       <c r="K232" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="L232" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M232" s="5"/>
       <c r="N232" s="5"/>
       <c r="O232" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="B233" s="5" t="inlineStr">
         <is>
-          <t>סרגיי פרידמן</t>
+          <t>שמואל צורדקר</t>
         </is>
       </c>
       <c r="C233" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D233" s="5"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5" t="n">
         <v>229</v>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
-          <t>שמואל צורדקר</t>
+          <t>ולדי לופו קסלר</t>
         </is>
       </c>
       <c r="I233" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J233" s="5" t="n">
         <v>229</v>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
-          <t>קרינה איטקין</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="L233" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M233" s="5"/>
       <c r="N233" s="5"/>
       <c r="O233" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>230</t>
         </is>
       </c>
       <c r="B234" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>עמית עינבי</t>
         </is>
       </c>
       <c r="C234" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5" t="n">
         <v>230</v>
       </c>
       <c r="H234" s="5" t="inlineStr">
         <is>
-          <t>ירוסלב קורנפלד</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="I234" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J234" s="5" t="n">
         <v>230</v>
       </c>
       <c r="K234" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="L234" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M234" s="5"/>
       <c r="N234" s="5"/>
       <c r="O234" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="B235" s="5" t="inlineStr">
         <is>
-          <t>רוי רוברט פנסו</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="C235" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5" t="n">
         <v>231</v>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>ניב נחליאלי</t>
         </is>
       </c>
       <c r="I235" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J235" s="5" t="n">
         <v>231</v>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>יוליה קרסיק</t>
+          <t>עדי דגן</t>
         </is>
       </c>
       <c r="L235" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M235" s="5"/>
       <c r="N235" s="5"/>
       <c r="O235" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="B236" s="5" t="inlineStr">
         <is>
-          <t>גיא ואזנה</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="C236" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D236" s="5"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5" t="n">
         <v>232</v>
       </c>
       <c r="H236" s="5" t="inlineStr">
         <is>
-          <t>ולדי לופו קסלר</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="I236" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J236" s="5" t="n">
         <v>232</v>
       </c>
       <c r="K236" s="5" t="inlineStr">
         <is>
-          <t>ארינה בומשטיין</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="L236" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M236" s="5"/>
       <c r="N236" s="5"/>
       <c r="O236" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
       <c r="B237" s="5" t="inlineStr">
         <is>
-          <t>איתן הול</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="C237" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D237" s="5"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5" t="n">
         <v>233</v>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>רוברט נרודיצקי</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="I237" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J237" s="5" t="n">
         <v>233</v>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>ליאור קרויטר</t>
         </is>
       </c>
       <c r="L237" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M237" s="5"/>
       <c r="N237" s="5"/>
       <c r="O237" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>234</t>
         </is>
       </c>
       <c r="B238" s="5" t="inlineStr">
         <is>
-          <t>אלכס זלדין</t>
+          <t>דניאל שיינגרט</t>
         </is>
       </c>
       <c r="C238" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5" t="n">
         <v>234</v>
       </c>
       <c r="H238" s="5" t="inlineStr">
         <is>
-          <t>עמי אבוקסיס</t>
+          <t>דוד יוגב</t>
         </is>
       </c>
       <c r="I238" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J238" s="5" t="n">
         <v>234</v>
       </c>
       <c r="K238" s="5" t="inlineStr">
         <is>
-          <t>ליאור קרויטר</t>
+          <t>נועה יעקב</t>
         </is>
       </c>
       <c r="L238" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M238" s="5"/>
       <c r="N238" s="5"/>
       <c r="O238" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
       <c r="B239" s="5" t="inlineStr">
         <is>
-          <t>שמואל צורדקר</t>
+          <t>איתן הול</t>
         </is>
       </c>
       <c r="C239" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5" t="n">
         <v>235</v>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>תמיר פולונסקי</t>
         </is>
       </c>
       <c r="I239" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J239" s="5" t="n">
         <v>235</v>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="L239" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M239" s="5"/>
       <c r="N239" s="5"/>
       <c r="O239" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="B240" s="5" t="inlineStr">
         <is>
-          <t>אלון סלוצקי</t>
+          <t>מיכאל סטוליאר</t>
         </is>
       </c>
       <c r="C240" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5" t="n">
         <v>236</v>
       </c>
       <c r="H240" s="5" t="inlineStr">
         <is>
-          <t>אברהם שמרי</t>
+          <t>ירון ארנון</t>
         </is>
       </c>
       <c r="I240" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J240" s="5" t="n">
         <v>236</v>
       </c>
       <c r="K240" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="L240" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M240" s="5"/>
       <c r="N240" s="5"/>
       <c r="O240" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>237</t>
         </is>
       </c>
       <c r="B241" s="5" t="inlineStr">
         <is>
-          <t>עמית עינבי</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="C241" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D241" s="5"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5" t="n">
         <v>237</v>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
-          <t>ניב נחליאלי</t>
+          <t>אברהם שמרי</t>
         </is>
       </c>
       <c r="I241" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J241" s="5" t="n">
         <v>237</v>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="L241" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M241" s="5"/>
       <c r="N241" s="5"/>
       <c r="O241" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>238</t>
         </is>
       </c>
       <c r="B242" s="5" t="inlineStr">
         <is>
-          <t>בראי אפרים סרוור</t>
+          <t>אלעד הרשטיין</t>
         </is>
       </c>
       <c r="C242" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D242" s="5"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5" t="n">
         <v>238</v>
       </c>
       <c r="H242" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>שמואל צורדקר</t>
         </is>
       </c>
       <c r="I242" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J242" s="5" t="n">
         <v>238</v>
       </c>
       <c r="K242" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="L242" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M242" s="5"/>
       <c r="N242" s="5"/>
       <c r="O242" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>239</t>
         </is>
       </c>
       <c r="B243" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>סטפן מאוסבך</t>
         </is>
       </c>
       <c r="C243" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D243" s="5"/>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5" t="n">
         <v>239</v>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>דוד יוגב</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="I243" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J243" s="5" t="n">
         <v>239</v>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="L243" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M243" s="5"/>
       <c r="N243" s="5"/>
       <c r="O243" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="B244" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>נדב קוניאצני</t>
         </is>
       </c>
       <c r="C244" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5" t="n">
         <v>240</v>
       </c>
       <c r="H244" s="5" t="inlineStr">
         <is>
-          <t>ירון ארנון</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="I244" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J244" s="5" t="n">
         <v>240</v>
       </c>
       <c r="K244" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="L244" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M244" s="5"/>
       <c r="N244" s="5"/>
       <c r="O244" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="B245" s="5" t="inlineStr">
         <is>
-          <t>דניס כריסטו</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="C245" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5" t="n">
         <v>241</v>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>אלעד דהן</t>
+          <t>רפאל בלום</t>
         </is>
       </c>
       <c r="I245" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J245" s="5" t="n">
         <v>241</v>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>נועה ארויו</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="L245" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M245" s="5"/>
       <c r="N245" s="5"/>
       <c r="O245" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="B246" s="5" t="inlineStr">
         <is>
-          <t>ניב נחליאלי</t>
+          <t>סרגיי פרידמן</t>
         </is>
       </c>
       <c r="C246" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5" t="n">
         <v>242</v>
       </c>
       <c r="H246" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="I246" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J246" s="5" t="n">
         <v>242</v>
       </c>
       <c r="K246" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="L246" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M246" s="5"/>
       <c r="N246" s="5"/>
       <c r="O246" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>243</t>
         </is>
       </c>
       <c r="B247" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ליובימוב</t>
+          <t>אלון סלוצקי</t>
         </is>
       </c>
       <c r="C247" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5" t="n">
         <v>243</v>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>עילי סגל</t>
+          <t>רון לאונטיב</t>
         </is>
       </c>
       <c r="I247" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J247" s="5" t="n">
         <v>243</v>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>ליאורה אורמן</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="L247" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M247" s="5"/>
       <c r="N247" s="5"/>
       <c r="O247" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="B248" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>אלכס זלדין</t>
         </is>
       </c>
       <c r="C248" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5" t="n">
         <v>244</v>
       </c>
       <c r="H248" s="5" t="inlineStr">
         <is>
-          <t>אלן קצב</t>
+          <t>עידו בנדל</t>
         </is>
       </c>
       <c r="I248" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J248" s="5" t="n">
         <v>244</v>
       </c>
       <c r="K248" s="5" t="inlineStr">
         <is>
-          <t>עדי דגן</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="L248" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M248" s="5"/>
       <c r="N248" s="5"/>
       <c r="O248" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>245</t>
         </is>
       </c>
       <c r="B249" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>ואדים גורביץ'</t>
         </is>
       </c>
       <c r="C249" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5" t="n">
         <v>245</v>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>גבריאל סימה</t>
+          <t>שגיא סהר</t>
         </is>
       </c>
       <c r="I249" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J249" s="5" t="n">
         <v>245</v>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="L249" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M249" s="5"/>
       <c r="N249" s="5"/>
       <c r="O249" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>246</t>
         </is>
       </c>
       <c r="B250" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="C250" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5" t="n">
         <v>246</v>
       </c>
       <c r="H250" s="5" t="inlineStr">
         <is>
           <t>אסף כהן</t>
         </is>
       </c>
       <c r="I250" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J250" s="5" t="n">
         <v>246</v>
       </c>
       <c r="K250" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>רונית טסלר עדן</t>
         </is>
       </c>
       <c r="L250" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M250" s="5"/>
       <c r="N250" s="5"/>
       <c r="O250" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>247</t>
         </is>
       </c>
       <c r="B251" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>דניס כריסטו</t>
         </is>
       </c>
       <c r="C251" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5" t="n">
         <v>247</v>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
           <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="I251" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J251" s="5" t="n">
         <v>247</v>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="L251" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M251" s="5"/>
       <c r="N251" s="5"/>
       <c r="O251" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
       <c r="B252" s="5" t="inlineStr">
         <is>
-          <t>אילן בנין</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="C252" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5" t="n">
         <v>248</v>
       </c>
       <c r="H252" s="5" t="inlineStr">
         <is>
-          <t>סמיון שחרב</t>
+          <t>דן וורולקר</t>
         </is>
       </c>
       <c r="I252" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J252" s="5" t="n">
         <v>248</v>
       </c>
       <c r="K252" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>ראובן מוזס</t>
         </is>
       </c>
       <c r="L252" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M252" s="5"/>
       <c r="N252" s="5"/>
       <c r="O252" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="B253" s="5" t="inlineStr">
         <is>
-          <t>איתן יהודה זינגר</t>
+          <t>אלכסנדר ליובימוב</t>
         </is>
       </c>
       <c r="C253" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5" t="n">
         <v>249</v>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="I253" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J253" s="5" t="n">
         <v>249</v>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>ליאורה אורמן</t>
         </is>
       </c>
       <c r="L253" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M253" s="5"/>
       <c r="N253" s="5"/>
       <c r="O253" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="B254" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="C254" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5" t="n">
         <v>250</v>
       </c>
       <c r="H254" s="5" t="inlineStr">
         <is>
-          <t>דן וורולקר</t>
+          <t>ניר יוסים</t>
         </is>
       </c>
       <c r="I254" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J254" s="5" t="n">
         <v>250</v>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="L254" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M254" s="5"/>
       <c r="N254" s="5"/>
       <c r="O254" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="B255" s="5" t="inlineStr">
         <is>
-          <t>מתן הולנד</t>
+          <t>אילן בנין</t>
         </is>
       </c>
       <c r="C255" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D255" s="5"/>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5" t="n">
         <v>251</v>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="I255" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J255" s="5" t="n">
         <v>251</v>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="L255" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M255" s="5"/>
       <c r="N255" s="5"/>
       <c r="O255" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>252</t>
         </is>
       </c>
       <c r="B256" s="5" t="inlineStr">
         <is>
-          <t>איתמר לייטמן</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="C256" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D256" s="5"/>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5" t="n">
         <v>252</v>
       </c>
       <c r="H256" s="5" t="inlineStr">
         <is>
           <t>עומר טעל</t>
         </is>
       </c>
       <c r="I256" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J256" s="5" t="n">
         <v>252</v>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
-          <t>לאון פוגץ</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="L256" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M256" s="5"/>
       <c r="N256" s="5"/>
       <c r="O256" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="B257" s="5" t="inlineStr">
         <is>
-          <t>ואדים גורביץ'</t>
+          <t>ארטיום קזנצב</t>
         </is>
       </c>
       <c r="C257" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5" t="n">
         <v>253</v>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>ויקטור יוסים</t>
+          <t>בראי אפרים סרוור</t>
         </is>
       </c>
       <c r="I257" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J257" s="5" t="n">
         <v>253</v>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="L257" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M257" s="5"/>
       <c r="N257" s="5"/>
       <c r="O257" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="B258" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>ניב נחליאלי</t>
         </is>
       </c>
       <c r="C258" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5" t="n">
         <v>254</v>
       </c>
       <c r="H258" s="5" t="inlineStr">
         <is>
-          <t>ניר יוסים</t>
+          <t>גבריאל סימה</t>
         </is>
       </c>
       <c r="I258" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J258" s="5" t="n">
         <v>254</v>
       </c>
       <c r="K258" s="5" t="inlineStr">
         <is>
-          <t>נורית זנגו-בר</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="L258" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M258" s="5"/>
       <c r="N258" s="5"/>
       <c r="O258" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="B259" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="C259" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5" t="n">
         <v>255</v>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>בראי אפרים סרוור</t>
+          <t>אלעד דהן</t>
         </is>
       </c>
       <c r="I259" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J259" s="5" t="n">
         <v>255</v>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>יוליה ורדל</t>
         </is>
       </c>
       <c r="L259" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M259" s="5"/>
       <c r="N259" s="5"/>
       <c r="O259" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="B260" s="5" t="inlineStr">
         <is>
-          <t>דניאל שיינגרט</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="C260" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D260" s="5"/>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5" t="n">
         <v>256</v>
       </c>
       <c r="H260" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>ויקטור יוסים</t>
         </is>
       </c>
       <c r="I260" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J260" s="5" t="n">
         <v>256</v>
       </c>
       <c r="K260" s="5" t="inlineStr">
         <is>
-          <t>ראובן מוזס</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="L260" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M260" s="5"/>
       <c r="N260" s="5"/>
       <c r="O260" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>257</t>
         </is>
       </c>
       <c r="B261" s="5" t="inlineStr">
         <is>
-          <t>עילי סער</t>
+          <t>מתן הולנד</t>
         </is>
       </c>
       <c r="C261" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5" t="n">
         <v>257</v>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>בוריס קרמר</t>
+          <t>סמיון שחרב</t>
         </is>
       </c>
       <c r="I261" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J261" s="5" t="n">
         <v>257</v>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="L261" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M261" s="5"/>
       <c r="N261" s="5"/>
       <c r="O261" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>258</t>
         </is>
       </c>
       <c r="B262" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוליאר</t>
+          <t>עמית  מירון</t>
         </is>
       </c>
       <c r="C262" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D262" s="5"/>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5" t="n">
         <v>258</v>
       </c>
       <c r="H262" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>עילי סגל</t>
         </is>
       </c>
       <c r="I262" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J262" s="5" t="n">
         <v>258</v>
       </c>
       <c r="K262" s="5" t="inlineStr">
         <is>
-          <t>יוליה ורדל</t>
+          <t>לאון פוגץ</t>
         </is>
       </c>
       <c r="L262" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M262" s="5"/>
       <c r="N262" s="5"/>
       <c r="O262" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="B263" s="5" t="inlineStr">
         <is>
-          <t>ליעד קדרון</t>
+          <t>ירוסלב קורנפלד</t>
         </is>
       </c>
       <c r="C263" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5" t="n">
         <v>259</v>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>גיא נאוי</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="I263" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J263" s="5" t="n">
         <v>259</v>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>רונית טסלר עדן</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="L263" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M263" s="5"/>
       <c r="N263" s="5"/>
       <c r="O263" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B264" s="5" t="inlineStr">
         <is>
-          <t>אבי רסיוק</t>
+          <t>איתן יהודה זינגר</t>
         </is>
       </c>
       <c r="C264" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5" t="n">
         <v>260</v>
       </c>
       <c r="H264" s="5" t="inlineStr">
         <is>
-          <t>נועם כהן</t>
+          <t>אלן קצב</t>
         </is>
       </c>
       <c r="I264" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J264" s="5" t="n">
         <v>260</v>
       </c>
       <c r="K264" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="L264" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M264" s="5"/>
       <c r="N264" s="5"/>
       <c r="O264" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="B265" s="5" t="inlineStr">
         <is>
-          <t>נח חדד</t>
+          <t>איתמר לייטמן</t>
         </is>
       </c>
       <c r="C265" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5" t="n">
         <v>261</v>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="I265" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J265" s="5" t="n">
         <v>261</v>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>אנה אביל</t>
+          <t>נורית זנגו-בר</t>
         </is>
       </c>
       <c r="L265" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M265" s="5"/>
       <c r="N265" s="5"/>
       <c r="O265" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="B266" s="5" t="inlineStr">
         <is>
-          <t>רותם מוגילנר</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="C266" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5" t="n">
         <v>262</v>
       </c>
       <c r="H266" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="I266" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J266" s="5" t="n">
         <v>262</v>
       </c>
       <c r="K266" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>אביב שדה</t>
         </is>
       </c>
       <c r="L266" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M266" s="5"/>
       <c r="N266" s="5"/>
       <c r="O266" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="B267" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>גבריאל סימה</t>
         </is>
       </c>
       <c r="C267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5" t="n">
         <v>263</v>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>שי כליף</t>
         </is>
       </c>
       <c r="I267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J267" s="5" t="n">
         <v>263</v>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>אינסה קוקין</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="L267" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M267" s="5"/>
       <c r="N267" s="5"/>
       <c r="O267" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>264</t>
         </is>
       </c>
       <c r="B268" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'סלב וורביוב</t>
+          <t>אבי רסיוק</t>
         </is>
       </c>
       <c r="C268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5" t="n">
         <v>264</v>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
-          <t>חיים מילס</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="I268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J268" s="5" t="n">
         <v>264</v>
       </c>
       <c r="K268" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>אריאל בינימין</t>
         </is>
       </c>
       <c r="L268" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M268" s="5"/>
       <c r="N268" s="5"/>
       <c r="O268" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>265</t>
         </is>
       </c>
       <c r="B269" s="5" t="inlineStr">
         <is>
-          <t>ארטיום קזנצב</t>
+          <t>דניאל צסלוב</t>
         </is>
       </c>
       <c r="C269" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5" t="n">
         <v>265</v>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="I269" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J269" s="5" t="n">
         <v>265</v>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>גיא ואזנה</t>
         </is>
       </c>
       <c r="L269" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M269" s="5"/>
       <c r="N269" s="5"/>
       <c r="O269" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>266</t>
         </is>
       </c>
       <c r="B270" s="5" t="inlineStr">
         <is>
-          <t>מרק רובינשטיין</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="C270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5" t="n">
         <v>266</v>
       </c>
       <c r="H270" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="I270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J270" s="5" t="n">
         <v>266</v>
       </c>
       <c r="K270" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>מוטי לוריא</t>
         </is>
       </c>
       <c r="L270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M270" s="5"/>
       <c r="N270" s="5"/>
       <c r="O270" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="B271" s="5" t="inlineStr">
         <is>
-          <t>אריאל בינימין</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="C271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5" t="n">
         <v>267</v>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>יונתן בורשטיין</t>
         </is>
       </c>
       <c r="I271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J271" s="5" t="n">
         <v>267</v>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>מרינה לנדוור</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="L271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M271" s="5"/>
       <c r="N271" s="5"/>
       <c r="O271" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
       <c r="B272" s="5" t="inlineStr">
         <is>
-          <t>משה כהן</t>
+          <t>אליאן לופו קסלר</t>
         </is>
       </c>
       <c r="C272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5" t="n">
         <v>268</v>
       </c>
       <c r="H272" s="5" t="inlineStr">
         <is>
-          <t>אלעד הרשטיין</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="I272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J272" s="5" t="n">
         <v>268</v>
       </c>
       <c r="K272" s="5" t="inlineStr">
         <is>
-          <t>אפי נדיב</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="L272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M272" s="5"/>
       <c r="N272" s="5"/>
       <c r="O272" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="B273" s="5" t="inlineStr">
         <is>
-          <t>נדב קוניאצני</t>
+          <t>רוברט נרודיצקי</t>
         </is>
       </c>
       <c r="C273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5" t="n">
         <v>269</v>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>מישרה הרינדר</t>
         </is>
       </c>
       <c r="I273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J273" s="5" t="n">
         <v>269</v>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>אליאן לופו קסלר</t>
+          <t>בוגי אבינר</t>
         </is>
       </c>
       <c r="L273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M273" s="5"/>
       <c r="N273" s="5"/>
       <c r="O273" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="B274" s="5" t="inlineStr">
         <is>
-          <t>שגיא קרני</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="C274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D274" s="5"/>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5" t="n">
         <v>270</v>
       </c>
       <c r="H274" s="5" t="inlineStr">
         <is>
-          <t>דניס כריסטו</t>
+          <t>נועם כהן</t>
         </is>
       </c>
       <c r="I274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J274" s="5" t="n">
         <v>270</v>
       </c>
       <c r="K274" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="L274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M274" s="5"/>
       <c r="N274" s="5"/>
       <c r="O274" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="B275" s="5" t="inlineStr">
         <is>
-          <t>איליי פנסו</t>
+          <t>נח חדד</t>
         </is>
       </c>
       <c r="C275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D275" s="5"/>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5" t="n">
         <v>271</v>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="I275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J275" s="5" t="n">
         <v>271</v>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="L275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M275" s="5"/>
       <c r="N275" s="5"/>
       <c r="O275" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="B276" s="5" t="inlineStr">
         <is>
-          <t>תמיר פולונסקי</t>
+          <t>טריביקרם מורלידהרן</t>
         </is>
       </c>
       <c r="C276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5" t="n">
         <v>272</v>
       </c>
       <c r="H276" s="5" t="inlineStr">
         <is>
-          <t>רפאל בלום</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="I276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J276" s="5" t="n">
         <v>272</v>
       </c>
       <c r="K276" s="5" t="inlineStr">
         <is>
-          <t>אביב שדה</t>
+          <t>רחל מוזס ראובן</t>
         </is>
       </c>
       <c r="L276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M276" s="5"/>
       <c r="N276" s="5"/>
       <c r="O276" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="B277" s="5" t="inlineStr">
         <is>
-          <t>יבגני קוטנקו</t>
+          <t>ארי בנעים</t>
         </is>
       </c>
       <c r="C277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5" t="n">
         <v>273</v>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
           <t>עופר רוזנברג</t>
         </is>
       </c>
       <c r="I277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J277" s="5" t="n">
         <v>273</v>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>בוגי אבינר</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="L277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M277" s="5"/>
       <c r="N277" s="5"/>
       <c r="O277" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="B278" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="C278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5" t="n">
         <v>274</v>
       </c>
       <c r="H278" s="5" t="inlineStr">
         <is>
-          <t>יהונתן הוכמן</t>
+          <t>לירן עובדיה</t>
         </is>
       </c>
       <c r="I278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J278" s="5" t="n">
         <v>274</v>
       </c>
       <c r="K278" s="5" t="inlineStr">
         <is>
-          <t>דנה גליקמן</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="L278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M278" s="5"/>
       <c r="N278" s="5"/>
       <c r="O278" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="B279" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>אורי ברקוביץ</t>
         </is>
       </c>
       <c r="C279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D279" s="5"/>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5" t="n">
         <v>275</v>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>מישרה הרינדר</t>
+          <t>חיים מילס</t>
         </is>
       </c>
       <c r="I279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J279" s="5" t="n">
         <v>275</v>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>ירון חצרוני</t>
         </is>
       </c>
       <c r="L279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M279" s="5"/>
       <c r="N279" s="5"/>
       <c r="O279" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
       <c r="B280" s="5" t="inlineStr">
         <is>
-          <t>ירוסלב קורנפלד</t>
+          <t>יואל בן נתן</t>
         </is>
       </c>
       <c r="C280" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5" t="n">
         <v>276</v>
       </c>
       <c r="H280" s="5" t="inlineStr">
         <is>
-          <t>לירן עובדיה</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="I280" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J280" s="5" t="n">
         <v>276</v>
       </c>
       <c r="K280" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>אנה אביל</t>
         </is>
       </c>
       <c r="L280" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M280" s="5"/>
       <c r="N280" s="5"/>
       <c r="O280" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>277</t>
         </is>
       </c>
       <c r="B281" s="5" t="inlineStr">
         <is>
-          <t>יואל בן נתן</t>
+          <t>מרק רובינשטיין</t>
         </is>
       </c>
       <c r="C281" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D281" s="5"/>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5" t="n">
         <v>277</v>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>שי כליף</t>
+          <t>גיא נאוי</t>
         </is>
       </c>
       <c r="I281" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J281" s="5" t="n">
         <v>277</v>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>רגב ליאור</t>
         </is>
       </c>
       <c r="L281" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M281" s="5"/>
       <c r="N281" s="5"/>
       <c r="O281" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>278</t>
         </is>
       </c>
       <c r="B282" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>עילי סער</t>
         </is>
       </c>
       <c r="C282" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5" t="n">
         <v>278</v>
       </c>
       <c r="H282" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="I282" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J282" s="5" t="n">
         <v>278</v>
       </c>
       <c r="K282" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>אינסה קוקין</t>
         </is>
       </c>
       <c r="L282" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M282" s="5"/>
       <c r="N282" s="5"/>
       <c r="O282" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="B283" s="5" t="inlineStr">
         <is>
-          <t>אביב גוטרמן</t>
+          <t>ליעד קדרון</t>
         </is>
       </c>
       <c r="C283" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5" t="n">
         <v>279</v>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>אלעד הרשטיין</t>
         </is>
       </c>
       <c r="I283" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J283" s="5" t="n">
         <v>279</v>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="L283" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M283" s="5"/>
       <c r="N283" s="5"/>
       <c r="O283" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>280</t>
         </is>
       </c>
       <c r="B284" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>רותם מוגילנר</t>
         </is>
       </c>
       <c r="C284" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5" t="n">
         <v>280</v>
       </c>
       <c r="H284" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>דניס כריסטו</t>
         </is>
       </c>
       <c r="I284" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J284" s="5" t="n">
         <v>280</v>
       </c>
       <c r="K284" s="5" t="inlineStr">
         <is>
-          <t>אריאל בינימין</t>
+          <t>דנה גליקמן</t>
         </is>
       </c>
       <c r="L284" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M284" s="5"/>
       <c r="N284" s="5"/>
       <c r="O284" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="B285" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="C285" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5" t="n">
         <v>281</v>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>בוריס קרמר</t>
         </is>
       </c>
       <c r="I285" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J285" s="5" t="n">
         <v>281</v>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>ילנה טרוסמן</t>
         </is>
       </c>
       <c r="L285" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M285" s="5"/>
       <c r="N285" s="5"/>
       <c r="O285" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>282</t>
         </is>
       </c>
       <c r="B286" s="5" t="inlineStr">
         <is>
-          <t>ערן יעקובוב</t>
+          <t>יבגני קוטנקו</t>
         </is>
       </c>
       <c r="C286" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5" t="n">
         <v>282</v>
       </c>
       <c r="H286" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="I286" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J286" s="5" t="n">
         <v>282</v>
       </c>
       <c r="K286" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>מרינה לנדוור</t>
         </is>
       </c>
       <c r="L286" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M286" s="5"/>
       <c r="N286" s="5"/>
       <c r="O286" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>283</t>
         </is>
       </c>
       <c r="B287" s="5" t="inlineStr">
         <is>
-          <t>גריגורי אלטשול</t>
+          <t>משה כהן</t>
         </is>
       </c>
       <c r="C287" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5" t="n">
         <v>283</v>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>יהונתן הוכמן</t>
         </is>
       </c>
       <c r="I287" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J287" s="5" t="n">
         <v>283</v>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="L287" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M287" s="5"/>
       <c r="N287" s="5"/>
       <c r="O287" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>284</t>
         </is>
       </c>
       <c r="B288" s="5" t="inlineStr">
         <is>
-          <t>אליאן לופו קסלר</t>
+          <t>ויאצ'סלב וורביוב</t>
         </is>
       </c>
       <c r="C288" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5" t="n">
         <v>284</v>
       </c>
       <c r="H288" s="5" t="inlineStr">
         <is>
-          <t>יונתן בורשטיין</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="I288" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J288" s="5" t="n">
         <v>284</v>
       </c>
       <c r="K288" s="5" t="inlineStr">
         <is>
-          <t>גיא ואזנה</t>
+          <t>אפי נדיב</t>
         </is>
       </c>
       <c r="L288" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M288" s="5"/>
       <c r="N288" s="5"/>
       <c r="O288" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>285</t>
         </is>
       </c>
       <c r="B289" s="5" t="inlineStr">
         <is>
-          <t>טריביקרם מורלידהרן</t>
+          <t>איליה בלינקוב</t>
         </is>
       </c>
       <c r="C289" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5" t="n">
         <v>285</v>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>רותם מוגילנר</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="I289" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J289" s="5" t="n">
         <v>285</v>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>אליאן לופו קסלר</t>
         </is>
       </c>
       <c r="L289" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M289" s="5"/>
       <c r="N289" s="5"/>
       <c r="O289" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>286</t>
         </is>
       </c>
       <c r="B290" s="5" t="inlineStr">
         <is>
-          <t>איליה בלינקוב</t>
+          <t>שגיא קרני</t>
         </is>
       </c>
       <c r="C290" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
       <c r="G290" s="5" t="n">
         <v>286</v>
       </c>
       <c r="H290" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>איתי אלעזר</t>
         </is>
       </c>
       <c r="I290" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J290" s="5" t="n">
         <v>286</v>
       </c>
       <c r="K290" s="5" t="inlineStr">
         <is>
-          <t>ילנה טרוסמן</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="L290" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M290" s="5"/>
       <c r="N290" s="5"/>
       <c r="O290" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>287</t>
         </is>
       </c>
       <c r="B291" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="C291" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
       <c r="G291" s="5" t="n">
         <v>287</v>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
-          <t>טריביקרם מורלידהרן</t>
+          <t>דניאל צסלוב</t>
         </is>
       </c>
       <c r="I291" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J291" s="5" t="n">
         <v>287</v>
       </c>
       <c r="K291" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="L291" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M291" s="5"/>
       <c r="N291" s="5"/>
       <c r="O291" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>288</t>
         </is>
       </c>
       <c r="B292" s="5" t="inlineStr">
         <is>
-          <t>לירן עובדיה</t>
+          <t>אריאל בינימין</t>
         </is>
       </c>
       <c r="C292" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
       <c r="G292" s="5" t="n">
         <v>288</v>
       </c>
       <c r="H292" s="5" t="inlineStr">
         <is>
-          <t>אהל וידמן</t>
+          <t>יניב שרון</t>
         </is>
       </c>
       <c r="I292" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J292" s="5" t="n">
         <v>288</v>
       </c>
       <c r="K292" s="5" t="inlineStr">
         <is>
-          <t>מוטי לוריא</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="L292" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M292" s="5"/>
       <c r="N292" s="5"/>
       <c r="O292" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>289</t>
         </is>
       </c>
       <c r="B293" s="5" t="inlineStr">
         <is>
-          <t>נתן אייזנשטדט</t>
+          <t>איליי פנסו</t>
         </is>
       </c>
       <c r="C293" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D293" s="5"/>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
       <c r="G293" s="5" t="n">
         <v>289</v>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
-          <t>דניאל צסלוב</t>
+          <t>יבגני קוטנקו</t>
         </is>
       </c>
       <c r="I293" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J293" s="5" t="n">
         <v>289</v>
       </c>
       <c r="K293" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="L293" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M293" s="5"/>
       <c r="N293" s="5"/>
       <c r="O293" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>290</t>
         </is>
       </c>
       <c r="B294" s="5" t="inlineStr">
         <is>
-          <t>ארי בנעים</t>
+          <t>גריגורי אלטשול</t>
         </is>
       </c>
       <c r="C294" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D294" s="5"/>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
       <c r="G294" s="5" t="n">
         <v>290</v>
       </c>
       <c r="H294" s="5" t="inlineStr">
         <is>
-          <t>איתן הול</t>
+          <t>אלכסנדר ליובימוב</t>
         </is>
       </c>
       <c r="I294" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J294" s="5" t="n">
         <v>290</v>
       </c>
       <c r="K294" s="5" t="inlineStr">
         <is>
-          <t>רחל מוזס ראובן</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="L294" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M294" s="5"/>
       <c r="N294" s="5"/>
       <c r="O294" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="B295" s="5" t="inlineStr">
         <is>
-          <t>רוברט נרודיצקי</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="C295" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D295" s="5"/>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
       <c r="G295" s="5" t="n">
         <v>291</v>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'יסלב רוזנשטיין</t>
+          <t>אלכסנדר ורנר</t>
         </is>
       </c>
       <c r="I295" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J295" s="5" t="n">
         <v>291</v>
       </c>
       <c r="K295" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="L295" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M295" s="5"/>
       <c r="N295" s="5"/>
       <c r="O295" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="B296" s="5" t="inlineStr">
         <is>
-          <t>גבריאל סימה</t>
+          <t>נתן אייזנשטדט</t>
         </is>
       </c>
       <c r="C296" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D296" s="5"/>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
       <c r="G296" s="5" t="n">
         <v>292</v>
       </c>
       <c r="H296" s="5" t="inlineStr">
         <is>
-          <t>עמית חיים דהאן</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="I296" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J296" s="5" t="n">
         <v>292</v>
       </c>
       <c r="K296" s="5" t="inlineStr">
         <is>
-          <t>ירון חצרוני</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="L296" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M296" s="5"/>
       <c r="N296" s="5"/>
       <c r="O296" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="B297" s="5" t="inlineStr">
         <is>
-          <t>דניאל צסלוב</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="C297" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D297" s="5"/>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
       <c r="G297" s="5" t="n">
         <v>293</v>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
-          <t>איתמר דגני</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="I297" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J297" s="5" t="n">
         <v>293</v>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="L297" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M297" s="5"/>
       <c r="N297" s="5"/>
       <c r="O297" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>294</t>
         </is>
       </c>
       <c r="B298" s="5" t="inlineStr">
         <is>
-          <t>אורי ברקוביץ</t>
+          <t>לירן עובדיה</t>
         </is>
       </c>
       <c r="C298" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D298" s="5"/>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
       <c r="G298" s="5" t="n">
         <v>294</v>
       </c>
       <c r="H298" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="I298" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J298" s="5" t="n">
         <v>294</v>
       </c>
       <c r="K298" s="5" t="inlineStr">
         <is>
-          <t>רגב ליאור</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="L298" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M298" s="5"/>
       <c r="N298" s="5"/>
       <c r="O298" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>295</t>
         </is>
       </c>
       <c r="B299" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>תמיר פולונסקי</t>
         </is>
       </c>
       <c r="C299" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D299" s="5"/>
       <c r="E299" s="5"/>
       <c r="F299" s="5"/>
       <c r="G299" s="5" t="n">
         <v>295</v>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
-          <t>ליאם לבנון</t>
+          <t>יבגני אלטרמן</t>
         </is>
       </c>
       <c r="I299" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J299" s="5" t="n">
         <v>295</v>
       </c>
       <c r="K299" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="L299" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M299" s="5"/>
       <c r="N299" s="5"/>
       <c r="O299" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="B300" s="5" t="inlineStr">
         <is>
-          <t>עופר רוזנברג</t>
+          <t>ערן יעקובוב</t>
         </is>
       </c>
       <c r="C300" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D300" s="5"/>
       <c r="E300" s="5"/>
       <c r="F300" s="5"/>
       <c r="G300" s="5" t="n">
         <v>296</v>
       </c>
       <c r="H300" s="5" t="inlineStr">
         <is>
-          <t>אפיק אסולין</t>
+          <t>גולן גזית</t>
         </is>
       </c>
       <c r="I300" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J300" s="5" t="n">
         <v>296</v>
       </c>
       <c r="K300" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="L300" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M300" s="5"/>
       <c r="N300" s="5"/>
       <c r="O300" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>297</t>
         </is>
       </c>
       <c r="B301" s="5" t="inlineStr">
         <is>
-          <t>גבריאל קרנר</t>
+          <t>עופר רוזנברג</t>
         </is>
       </c>
       <c r="C301" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="5"/>
       <c r="F301" s="5"/>
       <c r="G301" s="5" t="n">
         <v>297</v>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
-          <t>דניאל שיינגרט</t>
+          <t>שגיא קרני</t>
         </is>
       </c>
       <c r="I301" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J301" s="5" t="n">
         <v>297</v>
       </c>
       <c r="K301" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>מישרה הרינדר</t>
         </is>
       </c>
       <c r="L301" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M301" s="5"/>
       <c r="N301" s="5"/>
       <c r="O301" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="B302" s="5" t="inlineStr">
         <is>
-          <t>איגור גנקין </t>
+          <t>גבריאל קרנר</t>
         </is>
       </c>
       <c r="C302" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D302" s="5"/>
       <c r="E302" s="5"/>
       <c r="F302" s="5"/>
       <c r="G302" s="5" t="n">
         <v>298</v>
       </c>
       <c r="H302" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>רן הראל</t>
         </is>
       </c>
       <c r="I302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J302" s="5" t="n">
         <v>298</v>
       </c>
       <c r="K302" s="5" t="inlineStr">
         <is>
-          <t>רומי ענבר</t>
+          <t>גיא רסקאי</t>
         </is>
       </c>
       <c r="L302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M302" s="5"/>
       <c r="N302" s="5"/>
       <c r="O302" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="B303" s="5" t="inlineStr">
         <is>
-          <t>ולדי לופו קסלר</t>
+          <t>אלכס טרבינסקי</t>
         </is>
       </c>
       <c r="C303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D303" s="5"/>
       <c r="E303" s="5"/>
       <c r="F303" s="5"/>
       <c r="G303" s="5" t="n">
         <v>299</v>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
-          <t>יניב שרון</t>
+          <t>ליאם לבנון</t>
         </is>
       </c>
       <c r="I303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J303" s="5" t="n">
         <v>299</v>
       </c>
       <c r="K303" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="L303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M303" s="5"/>
       <c r="N303" s="5"/>
       <c r="O303" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="B304" s="5" t="inlineStr">
         <is>
-          <t>אביב איש שלום</t>
+          <t>נועם כהן</t>
         </is>
       </c>
       <c r="C304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D304" s="5"/>
       <c r="E304" s="5"/>
       <c r="F304" s="5"/>
       <c r="G304" s="5" t="n">
         <v>300</v>
       </c>
       <c r="H304" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>טריביקרם מורלידהרן</t>
         </is>
       </c>
       <c r="I304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J304" s="5" t="n">
         <v>300</v>
       </c>
       <c r="K304" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>יואב רמס</t>
         </is>
       </c>
       <c r="L304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M304" s="5"/>
       <c r="N304" s="5"/>
       <c r="O304" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="B305" s="5" t="inlineStr">
         <is>
-          <t>ירון דהאן</t>
+          <t>עילי סגל</t>
         </is>
       </c>
       <c r="C305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D305" s="5"/>
       <c r="E305" s="5"/>
       <c r="F305" s="5"/>
       <c r="G305" s="5" t="n">
         <v>301</v>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ליובימוב</t>
+          <t>שי בר דוד</t>
         </is>
       </c>
       <c r="I305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J305" s="5" t="n">
         <v>301</v>
       </c>
       <c r="K305" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>שיר יעקובוביץ</t>
         </is>
       </c>
       <c r="L305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M305" s="5"/>
       <c r="N305" s="5"/>
       <c r="O305" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>302</t>
         </is>
       </c>
       <c r="B306" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>מוטי לוריא</t>
         </is>
       </c>
       <c r="C306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D306" s="5"/>
       <c r="E306" s="5"/>
       <c r="F306" s="5"/>
       <c r="G306" s="5" t="n">
         <v>302</v>
       </c>
       <c r="H306" s="5" t="inlineStr">
         <is>
-          <t>דוד וורולקר</t>
+          <t>sukho jang</t>
         </is>
       </c>
       <c r="I306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J306" s="5" t="n">
         <v>302</v>
       </c>
       <c r="K306" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>סהר כליף</t>
         </is>
       </c>
       <c r="L306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M306" s="5"/>
       <c r="N306" s="5"/>
       <c r="O306" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="B307" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>סלע לירן</t>
         </is>
       </c>
       <c r="C307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D307" s="5"/>
       <c r="E307" s="5"/>
       <c r="F307" s="5"/>
       <c r="G307" s="5" t="n">
         <v>303</v>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
           <t>איליה בלינקוב</t>
         </is>
       </c>
       <c r="I307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J307" s="5" t="n">
         <v>303</v>
       </c>
       <c r="K307" s="5" t="inlineStr">
         <is>
-          <t>ספיר בן עטר</t>
+          <t>עמית עינבי</t>
         </is>
       </c>
       <c r="L307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M307" s="5"/>
       <c r="N307" s="5"/>
       <c r="O307" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="B308" s="5" t="inlineStr">
         <is>
-          <t>אלי אדרי</t>
+          <t>אביב איש שלום</t>
         </is>
       </c>
       <c r="C308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D308" s="5"/>
       <c r="E308" s="5"/>
       <c r="F308" s="5"/>
       <c r="G308" s="5" t="n">
         <v>304</v>
       </c>
       <c r="H308" s="5" t="inlineStr">
         <is>
-          <t>יבגני קוטנקו</t>
+          <t>רותם מוגילנר</t>
         </is>
       </c>
       <c r="I308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J308" s="5" t="n">
         <v>304</v>
       </c>
       <c r="K308" s="5" t="inlineStr">
         <is>
-          <t>אורי ברקוביץ</t>
+          <t>ריי לנדסברג</t>
         </is>
       </c>
       <c r="L308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M308" s="5"/>
       <c r="N308" s="5"/>
       <c r="O308" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>305</t>
         </is>
       </c>
       <c r="B309" s="5" t="inlineStr">
         <is>
-          <t>חיים מילס</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="C309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D309" s="5"/>
       <c r="E309" s="5"/>
       <c r="F309" s="5"/>
       <c r="G309" s="5" t="n">
         <v>305</v>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
-          <t>איתי אלעזר</t>
+          <t>עמית חיים דהאן</t>
         </is>
       </c>
       <c r="I309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J309" s="5" t="n">
         <v>305</v>
       </c>
       <c r="K309" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="L309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M309" s="5"/>
       <c r="N309" s="5"/>
       <c r="O309" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>306</t>
         </is>
       </c>
       <c r="B310" s="5" t="inlineStr">
         <is>
-          <t>אלכס טרבינסקי</t>
+          <t>ניר סגל</t>
         </is>
       </c>
       <c r="C310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D310" s="5"/>
       <c r="E310" s="5"/>
       <c r="F310" s="5"/>
       <c r="G310" s="5" t="n">
         <v>306</v>
       </c>
       <c r="H310" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ורנר</t>
+          <t>אלכס קינז'לוב</t>
         </is>
       </c>
       <c r="I310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J310" s="5" t="n">
         <v>306</v>
       </c>
       <c r="K310" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="L310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M310" s="5"/>
       <c r="N310" s="5"/>
       <c r="O310" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="B311" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="C311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D311" s="5"/>
       <c r="E311" s="5"/>
       <c r="F311" s="5"/>
       <c r="G311" s="5" t="n">
         <v>307</v>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
-          <t>ארי בנעים</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="I311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J311" s="5" t="n">
         <v>307</v>
       </c>
       <c r="K311" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="L311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M311" s="5"/>
       <c r="N311" s="5"/>
       <c r="O311" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="B312" s="5" t="inlineStr">
         <is>
-          <t>דוד יוגב</t>
+          <t>דבורקין ולדלן</t>
         </is>
       </c>
       <c r="C312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D312" s="5"/>
       <c r="E312" s="5"/>
       <c r="F312" s="5"/>
       <c r="G312" s="5" t="n">
         <v>308</v>
       </c>
       <c r="H312" s="5" t="inlineStr">
         <is>
-          <t>בן בר-דוד</t>
+          <t>סלע לירן</t>
         </is>
       </c>
       <c r="I312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J312" s="5" t="n">
         <v>308</v>
       </c>
       <c r="K312" s="5" t="inlineStr">
         <is>
-          <t>אולג שפינר</t>
+          <t>אמיליה פטרוב</t>
         </is>
       </c>
       <c r="L312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M312" s="5"/>
       <c r="N312" s="5"/>
       <c r="O312" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>309</t>
         </is>
       </c>
       <c r="B313" s="5" t="inlineStr">
         <is>
-          <t>יבגני אלטרמן</t>
+          <t>יונתן בורשטיין</t>
         </is>
       </c>
       <c r="C313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D313" s="5"/>
       <c r="E313" s="5"/>
       <c r="F313" s="5"/>
       <c r="G313" s="5" t="n">
         <v>309</v>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>יעקב פישלב</t>
         </is>
       </c>
       <c r="I313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J313" s="5" t="n">
         <v>309</v>
       </c>
       <c r="K313" s="5" t="inlineStr">
         <is>
-          <t>דור בלובשטיין</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="L313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M313" s="5"/>
       <c r="N313" s="5"/>
       <c r="O313" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="B314" s="5" t="inlineStr">
         <is>
-          <t>Zhang ShiHao</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="C314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D314" s="5"/>
       <c r="E314" s="5"/>
       <c r="F314" s="5"/>
       <c r="G314" s="5" t="n">
         <v>310</v>
       </c>
       <c r="H314" s="5" t="inlineStr">
         <is>
-          <t>גולן גזית</t>
+          <t>ירון חצרוני</t>
         </is>
       </c>
       <c r="I314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J314" s="5" t="n">
         <v>310</v>
       </c>
       <c r="K314" s="5" t="inlineStr">
         <is>
-          <t>לאוניד שרלין</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="L314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M314" s="5"/>
       <c r="N314" s="5"/>
       <c r="O314" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>311</t>
         </is>
       </c>
       <c r="B315" s="5" t="inlineStr">
         <is>
-          <t>סהר כליף</t>
+          <t>ירון דהאן</t>
         </is>
       </c>
       <c r="C315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D315" s="5"/>
       <c r="E315" s="5"/>
       <c r="F315" s="5"/>
       <c r="G315" s="5" t="n">
         <v>311</v>
       </c>
       <c r="H315" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישלב</t>
+          <t>אפיק אסולין</t>
         </is>
       </c>
       <c r="I315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J315" s="5" t="n">
         <v>311</v>
       </c>
       <c r="K315" s="5" t="inlineStr">
         <is>
-          <t>ריי לנדסברג</t>
+          <t>אלכס רודינסקי</t>
         </is>
       </c>
       <c r="L315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M315" s="5"/>
       <c r="N315" s="5"/>
       <c r="O315" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>312</t>
         </is>
       </c>
       <c r="B316" s="5" t="inlineStr">
         <is>
-          <t>ריי לנדסברג</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="C316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D316" s="5"/>
       <c r="E316" s="5"/>
       <c r="F316" s="5"/>
       <c r="G316" s="5" t="n">
         <v>312</v>
       </c>
       <c r="H316" s="5" t="inlineStr">
         <is>
-          <t>אור הד</t>
+          <t>ויאצ'יסלב רוזנשטיין</t>
         </is>
       </c>
       <c r="I316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J316" s="5" t="n">
         <v>312</v>
       </c>
       <c r="K316" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרפלד</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="L316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M316" s="5"/>
       <c r="N316" s="5"/>
       <c r="O316" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="B317" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>יוסף בר-לב</t>
         </is>
       </c>
       <c r="C317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D317" s="5"/>
       <c r="E317" s="5"/>
       <c r="F317" s="5"/>
       <c r="G317" s="5" t="n">
         <v>313</v>
       </c>
       <c r="H317" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>דניאל שיינגרט</t>
         </is>
       </c>
       <c r="I317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J317" s="5" t="n">
         <v>313</v>
       </c>
       <c r="K317" s="5" t="inlineStr">
         <is>
-          <t>אנה קרקוזוווה</t>
+          <t>יוסף פלומנבליט</t>
         </is>
       </c>
       <c r="L317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M317" s="5"/>
       <c r="N317" s="5"/>
       <c r="O317" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
           <t>314</t>
         </is>
       </c>
       <c r="B318" s="5" t="inlineStr">
         <is>
-          <t>איתי אלבז</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="C318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D318" s="5"/>
       <c r="E318" s="5"/>
       <c r="F318" s="5"/>
       <c r="G318" s="5" t="n">
         <v>314</v>
       </c>
       <c r="H318" s="5" t="inlineStr">
         <is>
-          <t>sukho jang</t>
+          <t>איתמר דגני</t>
         </is>
       </c>
       <c r="I318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J318" s="5" t="n">
         <v>314</v>
       </c>
       <c r="K318" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="L318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M318" s="5"/>
       <c r="N318" s="5"/>
       <c r="O318" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>315</t>
         </is>
       </c>
       <c r="B319" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="C319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D319" s="5"/>
       <c r="E319" s="5"/>
       <c r="F319" s="5"/>
       <c r="G319" s="5" t="n">
         <v>315</v>
       </c>
       <c r="H319" s="5" t="inlineStr">
         <is>
-          <t>Zhang ShiHao</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="I319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J319" s="5" t="n">
         <v>315</v>
       </c>
       <c r="K319" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="L319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M319" s="5"/>
       <c r="N319" s="5"/>
       <c r="O319" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>316</t>
         </is>
       </c>
       <c r="B320" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>דוד יוגב</t>
         </is>
       </c>
       <c r="C320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D320" s="5"/>
       <c r="E320" s="5"/>
       <c r="F320" s="5"/>
       <c r="G320" s="5" t="n">
         <v>316</v>
       </c>
       <c r="H320" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>אהל וידמן</t>
         </is>
       </c>
       <c r="I320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J320" s="5" t="n">
         <v>316</v>
       </c>
       <c r="K320" s="5" t="inlineStr">
         <is>
-          <t>אלכס רודינסקי</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="L320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M320" s="5"/>
       <c r="N320" s="5"/>
       <c r="O320" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>317</t>
         </is>
       </c>
       <c r="B321" s="5" t="inlineStr">
         <is>
-          <t>בוריס קרמר</t>
+          <t>עמית וינר</t>
         </is>
       </c>
       <c r="C321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D321" s="5"/>
       <c r="E321" s="5"/>
       <c r="F321" s="5"/>
       <c r="G321" s="5" t="n">
         <v>317</v>
       </c>
       <c r="H321" s="5" t="inlineStr">
         <is>
-          <t>שגיא קרני</t>
+          <t>Zhang ShiHao</t>
         </is>
       </c>
       <c r="I321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J321" s="5" t="n">
         <v>317</v>
       </c>
       <c r="K321" s="5" t="inlineStr">
         <is>
-          <t>יוסף פלומנבליט</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="L321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M321" s="5"/>
       <c r="N321" s="5"/>
       <c r="O321" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>318</t>
         </is>
       </c>
       <c r="B322" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>אלי אדרי</t>
         </is>
       </c>
       <c r="C322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D322" s="5"/>
       <c r="E322" s="5"/>
       <c r="F322" s="5"/>
       <c r="G322" s="5" t="n">
         <v>318</v>
       </c>
       <c r="H322" s="5" t="inlineStr">
         <is>
-          <t>שי בר דוד</t>
+          <t>אור הד</t>
         </is>
       </c>
       <c r="I322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J322" s="5" t="n">
         <v>318</v>
       </c>
       <c r="K322" s="5" t="inlineStr">
         <is>
-          <t>זוסימו מקראיג</t>
+          <t>דור בלובשטיין</t>
         </is>
       </c>
       <c r="L322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M322" s="5"/>
       <c r="N322" s="5"/>
       <c r="O322" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
           <t>319</t>
         </is>
       </c>
       <c r="B323" s="5" t="inlineStr">
         <is>
-          <t>שחר נודלר</t>
+          <t>חיים מילס</t>
         </is>
       </c>
       <c r="C323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D323" s="5"/>
       <c r="E323" s="5"/>
       <c r="F323" s="5"/>
       <c r="G323" s="5" t="n">
         <v>319</v>
       </c>
       <c r="H323" s="5" t="inlineStr">
         <is>
-          <t>יבגני אלטרמן</t>
+          <t>איתן הול</t>
         </is>
       </c>
       <c r="I323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J323" s="5" t="n">
         <v>319</v>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="L323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M323" s="5"/>
       <c r="N323" s="5"/>
       <c r="O323" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>320</t>
         </is>
       </c>
       <c r="B324" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>יבגני אלטרמן</t>
         </is>
       </c>
       <c r="C324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D324" s="5"/>
       <c r="E324" s="5"/>
       <c r="F324" s="5"/>
       <c r="G324" s="5" t="n">
         <v>320</v>
       </c>
       <c r="H324" s="5" t="inlineStr">
         <is>
-          <t>אלכס קינז'לוב</t>
+          <t>דוד וורולקר</t>
         </is>
       </c>
       <c r="I324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J324" s="5" t="n">
         <v>320</v>
       </c>
       <c r="K324" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="L324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M324" s="5"/>
       <c r="N324" s="5"/>
       <c r="O324" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>321</t>
         </is>
       </c>
       <c r="B325" s="5" t="inlineStr">
         <is>
-          <t>יהונתן הוכמן</t>
+          <t>ולדי לופו קסלר</t>
         </is>
       </c>
       <c r="C325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D325" s="5"/>
       <c r="E325" s="5"/>
       <c r="F325" s="5"/>
       <c r="G325" s="5" t="n">
         <v>321</v>
       </c>
       <c r="H325" s="5" t="inlineStr">
         <is>
-          <t>ירון חצרוני</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="I325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J325" s="5" t="n">
         <v>321</v>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>רומי ענבר</t>
         </is>
       </c>
       <c r="L325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M325" s="5"/>
       <c r="N325" s="5"/>
       <c r="O325" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>322</t>
         </is>
       </c>
       <c r="B326" s="5" t="inlineStr">
         <is>
-          <t>יפת סוגאוקר</t>
+          <t>בוריס קרמר</t>
         </is>
       </c>
       <c r="C326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D326" s="5"/>
       <c r="E326" s="5"/>
       <c r="F326" s="5"/>
-      <c r="G326" s="5"/>
-[...1 lines deleted...]
-      <c r="I326" s="5"/>
+      <c r="G326" s="5" t="n">
+        <v>322</v>
+      </c>
+      <c r="H326" s="5" t="inlineStr">
+        <is>
+          <t>יואב רמס</t>
+        </is>
+      </c>
+      <c r="I326" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J326" s="5" t="n">
         <v>322</v>
       </c>
       <c r="K326" s="5" t="inlineStr">
         <is>
-          <t>רומן פרבוזצ'יקוב</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="L326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M326" s="5"/>
       <c r="N326" s="5"/>
       <c r="O326" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="B327" s="5" t="inlineStr">
         <is>
-          <t>עמית חיים דהאן</t>
+          <t>איגור גנקין </t>
         </is>
       </c>
       <c r="C327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D327" s="5"/>
       <c r="E327" s="5"/>
       <c r="F327" s="5"/>
-      <c r="G327" s="5"/>
-[...1 lines deleted...]
-      <c r="I327" s="5"/>
+      <c r="G327" s="5" t="n">
+        <v>323</v>
+      </c>
+      <c r="H327" s="5" t="inlineStr">
+        <is>
+          <t>בן בר-דוד</t>
+        </is>
+      </c>
+      <c r="I327" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J327" s="5" t="n">
         <v>323</v>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
-          <t>תומר אגמון</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="L327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M327" s="5"/>
       <c r="N327" s="5"/>
       <c r="O327" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>324</t>
         </is>
       </c>
       <c r="B328" s="5" t="inlineStr">
         <is>
-          <t>Chetry Vivek</t>
+          <t>איתי אלבז</t>
         </is>
       </c>
       <c r="C328" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D328" s="5"/>
       <c r="E328" s="5"/>
       <c r="F328" s="5"/>
-      <c r="G328" s="5"/>
-[...1 lines deleted...]
-      <c r="I328" s="5"/>
+      <c r="G328" s="5" t="n">
+        <v>324</v>
+      </c>
+      <c r="H328" s="5" t="inlineStr">
+        <is>
+          <t>ארי בנעים</t>
+        </is>
+      </c>
+      <c r="I328" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J328" s="5" t="n">
         <v>324</v>
       </c>
       <c r="K328" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="L328" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M328" s="5"/>
       <c r="N328" s="5"/>
       <c r="O328" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="B329" s="5" t="inlineStr">
         <is>
-          <t>ליאם לבנון</t>
+          <t>Chetry Vivek</t>
         </is>
       </c>
       <c r="C329" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D329" s="5"/>
       <c r="E329" s="5"/>
       <c r="F329" s="5"/>
-      <c r="G329" s="5"/>
-[...1 lines deleted...]
-      <c r="I329" s="5"/>
+      <c r="G329" s="5" t="n">
+        <v>325</v>
+      </c>
+      <c r="H329" s="5" t="inlineStr">
+        <is>
+          <t>אנדריי איבנוב</t>
+        </is>
+      </c>
+      <c r="I329" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J329" s="5" t="n">
         <v>325</v>
       </c>
       <c r="K329" s="5" t="inlineStr">
         <is>
-          <t>שי כליף</t>
+          <t>מאיה מרפלד</t>
         </is>
       </c>
       <c r="L329" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M329" s="5"/>
       <c r="N329" s="5"/>
       <c r="O329" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
           <t>326</t>
         </is>
       </c>
       <c r="B330" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="C330" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D330" s="5"/>
       <c r="E330" s="5"/>
       <c r="F330" s="5"/>
       <c r="G330" s="5"/>
       <c r="H330" s="5"/>
       <c r="I330" s="5"/>
       <c r="J330" s="5" t="n">
         <v>326</v>
       </c>
       <c r="K330" s="5" t="inlineStr">
         <is>
-          <t>גיא רסקאי</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="L330" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M330" s="5"/>
       <c r="N330" s="5"/>
       <c r="O330" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>327</t>
         </is>
       </c>
       <c r="B331" s="5" t="inlineStr">
         <is>
-          <t>אילן יוסים</t>
+          <t>ליאם לבנון</t>
         </is>
       </c>
       <c r="C331" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D331" s="5"/>
       <c r="E331" s="5"/>
       <c r="F331" s="5"/>
       <c r="G331" s="5"/>
       <c r="H331" s="5"/>
       <c r="I331" s="5"/>
       <c r="J331" s="5" t="n">
         <v>327</v>
       </c>
       <c r="K331" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="L331" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M331" s="5"/>
       <c r="N331" s="5"/>
       <c r="O331" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>328</t>
         </is>
       </c>
       <c r="B332" s="5" t="inlineStr">
         <is>
-          <t>נועם כהן</t>
+          <t>ריי לנדסברג</t>
         </is>
       </c>
       <c r="C332" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D332" s="5"/>
       <c r="E332" s="5"/>
       <c r="F332" s="5"/>
       <c r="G332" s="5"/>
       <c r="H332" s="5"/>
       <c r="I332" s="5"/>
       <c r="J332" s="5" t="n">
         <v>328</v>
       </c>
       <c r="K332" s="5" t="inlineStr">
         <is>
-          <t>סהר כליף</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="L332" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M332" s="5"/>
       <c r="N332" s="5"/>
       <c r="O332" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>329</t>
         </is>
       </c>
       <c r="B333" s="5" t="inlineStr">
         <is>
-          <t>מוטי לוריא</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="C333" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D333" s="5"/>
       <c r="E333" s="5"/>
       <c r="F333" s="5"/>
       <c r="G333" s="5"/>
       <c r="H333" s="5"/>
       <c r="I333" s="5"/>
       <c r="J333" s="5" t="n">
         <v>329</v>
       </c>
       <c r="K333" s="5" t="inlineStr">
         <is>
-          <t>עמית עינבי</t>
+          <t>ספיר בן עטר</t>
         </is>
       </c>
       <c r="L333" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M333" s="5"/>
       <c r="N333" s="5"/>
       <c r="O333" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="B334" s="5" t="inlineStr">
         <is>
-          <t>יונתן בורשטיין</t>
+          <t>יפת סוגאוקר</t>
         </is>
       </c>
       <c r="C334" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D334" s="5"/>
       <c r="E334" s="5"/>
       <c r="F334" s="5"/>
       <c r="G334" s="5"/>
       <c r="H334" s="5"/>
       <c r="I334" s="5"/>
       <c r="J334" s="5" t="n">
         <v>330</v>
       </c>
       <c r="K334" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>אורי ברקוביץ</t>
         </is>
       </c>
       <c r="L334" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M334" s="5"/>
       <c r="N334" s="5"/>
       <c r="O334" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="B335" s="5" t="inlineStr">
         <is>
-          <t>דימיטרי אמדין</t>
+          <t>עמית חיים דהאן</t>
         </is>
       </c>
       <c r="C335" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D335" s="5"/>
       <c r="E335" s="5"/>
       <c r="F335" s="5"/>
       <c r="G335" s="5"/>
       <c r="H335" s="5"/>
       <c r="I335" s="5"/>
       <c r="J335" s="5" t="n">
         <v>331</v>
       </c>
       <c r="K335" s="5" t="inlineStr">
         <is>
-          <t>אמיליה פטרוב</t>
+          <t>אולג שפינר</t>
         </is>
       </c>
       <c r="L335" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M335" s="5"/>
       <c r="N335" s="5"/>
       <c r="O335" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>332</t>
         </is>
       </c>
       <c r="B336" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="C336" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D336" s="5"/>
       <c r="E336" s="5"/>
       <c r="F336" s="5"/>
       <c r="G336" s="5"/>
       <c r="H336" s="5"/>
       <c r="I336" s="5"/>
       <c r="J336" s="5" t="n">
         <v>332</v>
       </c>
       <c r="K336" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>תומר אגמון</t>
         </is>
       </c>
       <c r="L336" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M336" s="5"/>
       <c r="N336" s="5"/>
       <c r="O336" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>333</t>
         </is>
       </c>
       <c r="B337" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>דימיטרי אמדין</t>
         </is>
       </c>
       <c r="C337" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D337" s="5"/>
       <c r="E337" s="5"/>
       <c r="F337" s="5"/>
       <c r="G337" s="5"/>
       <c r="H337" s="5"/>
       <c r="I337" s="5"/>
       <c r="J337" s="5" t="n">
         <v>333</v>
       </c>
       <c r="K337" s="5" t="inlineStr">
         <is>
-          <t>מישרה הרינדר</t>
+          <t>לאוניד שרלין</t>
         </is>
       </c>
       <c r="L337" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M337" s="5"/>
       <c r="N337" s="5"/>
       <c r="O337" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="3" t="inlineStr">
         <is>
           <t>334</t>
         </is>
       </c>
       <c r="B338" s="5" t="inlineStr">
         <is>
-          <t>פול גילברט</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="C338" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D338" s="5"/>
       <c r="E338" s="5"/>
       <c r="F338" s="5"/>
       <c r="G338" s="5"/>
       <c r="H338" s="5"/>
       <c r="I338" s="5"/>
       <c r="J338" s="5" t="n">
         <v>334</v>
       </c>
       <c r="K338" s="5" t="inlineStr">
         <is>
-          <t>יואב רמס</t>
+          <t>אנה קרקוזוווה</t>
         </is>
       </c>
       <c r="L338" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M338" s="5"/>
       <c r="N338" s="5"/>
       <c r="O338" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>335</t>
         </is>
       </c>
       <c r="B339" s="5" t="inlineStr">
         <is>
-          <t>עמית וינר</t>
+          <t>סהר כליף</t>
         </is>
       </c>
       <c r="C339" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D339" s="5"/>
       <c r="E339" s="5"/>
       <c r="F339" s="5"/>
       <c r="G339" s="5"/>
       <c r="H339" s="5"/>
       <c r="I339" s="5"/>
       <c r="J339" s="5" t="n">
         <v>335</v>
       </c>
       <c r="K339" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>נועה בולר</t>
         </is>
       </c>
       <c r="L339" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M339" s="5"/>
       <c r="N339" s="5"/>
       <c r="O339" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>336</t>
         </is>
       </c>
       <c r="B340" s="5" t="inlineStr">
         <is>
-          <t>יוסף בר-לב</t>
+          <t>יהונתן הוכמן</t>
         </is>
       </c>
       <c r="C340" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D340" s="5"/>
       <c r="E340" s="5"/>
       <c r="F340" s="5"/>
       <c r="G340" s="5"/>
       <c r="H340" s="5"/>
       <c r="I340" s="5"/>
       <c r="J340" s="5" t="n">
         <v>336</v>
       </c>
       <c r="K340" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="L340" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M340" s="5"/>
       <c r="N340" s="5"/>
       <c r="O340" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>337</t>
         </is>
       </c>
       <c r="B341" s="5" t="inlineStr">
         <is>
-          <t>עילי סגל</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="C341" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D341" s="5"/>
       <c r="E341" s="5"/>
       <c r="F341" s="5"/>
       <c r="G341" s="5"/>
       <c r="H341" s="5"/>
       <c r="I341" s="5"/>
       <c r="J341" s="5" t="n">
         <v>337</v>
       </c>
       <c r="K341" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="L341" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M341" s="5"/>
       <c r="N341" s="5"/>
       <c r="O341" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>338</t>
         </is>
       </c>
       <c r="B342" s="5" t="inlineStr">
         <is>
-          <t>דבורקין ולדלן</t>
+          <t>Zhang ShiHao</t>
         </is>
       </c>
       <c r="C342" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D342" s="5"/>
       <c r="E342" s="5"/>
       <c r="F342" s="5"/>
       <c r="G342" s="5"/>
       <c r="H342" s="5"/>
       <c r="I342" s="5"/>
       <c r="J342" s="5" t="n">
         <v>338</v>
       </c>
       <c r="K342" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>ניר סגל</t>
         </is>
       </c>
       <c r="L342" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M342" s="5"/>
       <c r="N342" s="5"/>
       <c r="O342" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>339</t>
         </is>
       </c>
       <c r="B343" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="C343" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D343" s="5"/>
       <c r="E343" s="5"/>
       <c r="F343" s="5"/>
       <c r="G343" s="5"/>
       <c r="H343" s="5"/>
       <c r="I343" s="5"/>
       <c r="J343" s="5" t="n">
         <v>339</v>
       </c>
       <c r="K343" s="5" t="inlineStr">
         <is>
-          <t>ניר סגל</t>
+          <t>זוסימו מקראיג</t>
         </is>
       </c>
       <c r="L343" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M343" s="5"/>
       <c r="N343" s="5"/>
       <c r="O343" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
           <t>340</t>
         </is>
       </c>
       <c r="B344" s="5" t="inlineStr">
         <is>
-          <t>ניר סגל</t>
+          <t>שחר נודלר</t>
         </is>
       </c>
       <c r="C344" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D344" s="5"/>
       <c r="E344" s="5"/>
       <c r="F344" s="5"/>
       <c r="G344" s="5"/>
       <c r="H344" s="5"/>
       <c r="I344" s="5"/>
       <c r="J344" s="5" t="n">
         <v>340</v>
       </c>
       <c r="K344" s="5" t="inlineStr">
         <is>
-          <t>קלואי הופ בוליו</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="L344" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M344" s="5"/>
       <c r="N344" s="5"/>
       <c r="O344" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
-      <c r="A345" s="3"/>
-[...1 lines deleted...]
-      <c r="C345" s="5"/>
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+      <c r="B345" s="5" t="inlineStr">
+        <is>
+          <t>אילן יוסים</t>
+        </is>
+      </c>
+      <c r="C345" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D345" s="5"/>
       <c r="E345" s="5"/>
       <c r="F345" s="5"/>
       <c r="G345" s="5"/>
       <c r="H345" s="5"/>
       <c r="I345" s="5"/>
       <c r="J345" s="5" t="n">
         <v>341</v>
       </c>
       <c r="K345" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="L345" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M345" s="5"/>
       <c r="N345" s="5"/>
       <c r="O345" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
-      <c r="A346" s="3"/>
-[...1 lines deleted...]
-      <c r="C346" s="5"/>
+      <c r="A346" s="3" t="inlineStr">
+        <is>
+          <t>342</t>
+        </is>
+      </c>
+      <c r="B346" s="5" t="inlineStr">
+        <is>
+          <t>פול גילברט</t>
+        </is>
+      </c>
+      <c r="C346" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D346" s="5"/>
       <c r="E346" s="5"/>
       <c r="F346" s="5"/>
       <c r="G346" s="5"/>
       <c r="H346" s="5"/>
       <c r="I346" s="5"/>
       <c r="J346" s="5" t="n">
         <v>342</v>
       </c>
       <c r="K346" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="L346" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M346" s="5"/>
       <c r="N346" s="5"/>
       <c r="O346" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="3"/>
       <c r="B347" s="5"/>
       <c r="C347" s="5"/>
       <c r="D347" s="5"/>
       <c r="E347" s="5"/>
       <c r="F347" s="5"/>
       <c r="G347" s="5"/>
       <c r="H347" s="5"/>
       <c r="I347" s="5"/>
       <c r="J347" s="5" t="n">
         <v>343</v>
       </c>
       <c r="K347" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="L347" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M347" s="5"/>
       <c r="N347" s="5"/>
       <c r="O347" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="3"/>
       <c r="B348" s="5"/>
       <c r="C348" s="5"/>
       <c r="D348" s="5"/>
       <c r="E348" s="5"/>
       <c r="F348" s="5"/>
       <c r="G348" s="5"/>
       <c r="H348" s="5"/>
       <c r="I348" s="5"/>
       <c r="J348" s="5" t="n">
         <v>344</v>
       </c>
       <c r="K348" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>קלואי הופ בוליו</t>
         </is>
       </c>
       <c r="L348" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M348" s="5"/>
       <c r="N348" s="5"/>
       <c r="O348" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="3"/>
+      <c r="B349" s="5"/>
+      <c r="C349" s="5"/>
+      <c r="D349" s="5"/>
+      <c r="E349" s="5"/>
+      <c r="F349" s="5"/>
+      <c r="G349" s="5"/>
+      <c r="H349" s="5"/>
+      <c r="I349" s="5"/>
+      <c r="J349" s="5" t="n">
+        <v>345</v>
+      </c>
+      <c r="K349" s="5" t="inlineStr">
+        <is>
+          <t>רומן פרבוזצ'יקוב</t>
+        </is>
+      </c>
+      <c r="L349" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M349" s="5"/>
+      <c r="N349" s="5"/>
+      <c r="O349" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="3"/>
+      <c r="B350" s="5"/>
+      <c r="C350" s="5"/>
+      <c r="D350" s="5"/>
+      <c r="E350" s="5"/>
+      <c r="F350" s="5"/>
+      <c r="G350" s="5"/>
+      <c r="H350" s="5"/>
+      <c r="I350" s="5"/>
+      <c r="J350" s="5" t="n">
+        <v>346</v>
+      </c>
+      <c r="K350" s="5" t="inlineStr">
+        <is>
+          <t>עידו בינימין</t>
+        </is>
+      </c>
+      <c r="L350" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M350" s="5"/>
+      <c r="N350" s="5"/>
+      <c r="O350" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="3"/>
+      <c r="B351" s="5"/>
+      <c r="C351" s="5"/>
+      <c r="D351" s="5"/>
+      <c r="E351" s="5"/>
+      <c r="F351" s="5"/>
+      <c r="G351" s="5"/>
+      <c r="H351" s="5"/>
+      <c r="I351" s="5"/>
+      <c r="J351" s="5" t="n">
+        <v>347</v>
+      </c>
+      <c r="K351" s="5" t="inlineStr">
+        <is>
+          <t>שי כליף</t>
+        </is>
+      </c>
+      <c r="L351" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M351" s="5"/>
+      <c r="N351" s="5"/>
+      <c r="O351" s="5"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>קובץ דירוג שחקנים</dc:title>
   <dc:subject/>
   <dc:creator>איגוד הבדמינטון הישראלי</dc:creator>