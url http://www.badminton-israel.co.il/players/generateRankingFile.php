--- v3 (2026-07-30)
+++ v4 (2026-09-15)
@@ -135,86 +135,86 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:AC351"/>
+  <dimension ref="A1:AC356"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="true" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="6"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="16"/>
     <col collapsed="false" hidden="false" max="1024" min="16" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>דירוג שחקנים פעילים</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>תאריך הפקה: 30/07/2026</t>
+          <t>תאריך הפקה: 15/09/2026</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MS</t>
         </is>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>WS</t>
         </is>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>MD</t>
         </is>
       </c>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
@@ -294,184 +294,184 @@
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>מקום</t>
         </is>
       </c>
       <c r="N4" s="4" t="inlineStr">
         <is>
           <t>שם</t>
         </is>
       </c>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>ניקוד</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>מרק ארונצ'יק</t>
+          <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="C5" s="5" t="n">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="D5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>חלי ניימן</t>
         </is>
       </c>
       <c r="F5" s="5" t="n">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="G5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="I5" s="5" t="n">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="J5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="L5" s="5" t="n">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="M5" s="5" t="n">
         <v>1</v>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="O5" s="5" t="n">
         <v>442</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
-          <t>דנילו דובינסקי</t>
+          <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="C6" s="5" t="n">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="F6" s="5" t="n">
         <v>280</v>
       </c>
       <c r="G6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>אלכס בס</t>
         </is>
       </c>
       <c r="I6" s="5" t="n">
         <v>401</v>
       </c>
       <c r="J6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="K6" s="5" t="inlineStr">
         <is>
           <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="L6" s="5" t="n">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="M6" s="5" t="n">
         <v>2</v>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>נטע שלמה</t>
         </is>
       </c>
       <c r="O6" s="5" t="n">
         <v>296</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="C7" s="5" t="n">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="D7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>נטע שלמה</t>
         </is>
       </c>
       <c r="F7" s="5" t="n">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="G7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="I7" s="5" t="n">
         <v>356</v>
       </c>
       <c r="J7" s="5" t="n">
         <v>3</v>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
           <t>מרק ארונצ'יק</t>
         </is>
       </c>
       <c r="L7" s="5" t="n">
         <v>288</v>
       </c>
       <c r="M7" s="5" t="n">
         <v>3</v>
@@ -486,15984 +486,16289 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="C8" s="5" t="n">
         <v>226</v>
       </c>
       <c r="D8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>טלי רמס</t>
         </is>
       </c>
       <c r="F8" s="5" t="n">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="G8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>דנילו דובינסקי</t>
         </is>
       </c>
       <c r="I8" s="5" t="n">
         <v>339</v>
       </c>
       <c r="J8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="K8" s="5" t="inlineStr">
         <is>
           <t>אלינה ברגלסון</t>
         </is>
       </c>
       <c r="L8" s="5" t="n">
         <v>255</v>
       </c>
       <c r="M8" s="5" t="n">
         <v>4</v>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="O8" s="5" t="n">
         <v>269</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="C9" s="5" t="n">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="D9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>שלי מורד</t>
         </is>
       </c>
       <c r="F9" s="5" t="n">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="G9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="I9" s="5" t="n">
         <v>336</v>
       </c>
       <c r="J9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>שיראל בלנקי</t>
+          <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="L9" s="5" t="n">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="M9" s="5" t="n">
         <v>5</v>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="O9" s="5" t="n">
         <v>227</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="C10" s="5" t="n">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
           <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="F10" s="5" t="n">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="G10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="I10" s="5" t="n">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="J10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="K10" s="5" t="inlineStr">
         <is>
-          <t>מקסים גרינבלט</t>
+          <t>שיראל בלנקי</t>
         </is>
       </c>
       <c r="L10" s="5" t="n">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M10" s="5" t="n">
         <v>6</v>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="O10" s="5" t="n">
         <v>201</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="C11" s="5" t="n">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="D11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="F11" s="5" t="n">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>גל חירם</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="I11" s="5" t="n">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="J11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
           <t>דנה קוגל</t>
         </is>
       </c>
       <c r="L11" s="5" t="n">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="M11" s="5" t="n">
         <v>7</v>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="O11" s="5" t="n">
         <v>190</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="C12" s="5" t="n">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="D12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>דנה דנילנקו</t>
         </is>
       </c>
       <c r="F12" s="5" t="n">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="G12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>גל חירם</t>
         </is>
       </c>
       <c r="I12" s="5" t="n">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="J12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="K12" s="5" t="inlineStr">
         <is>
-          <t>אופיר בלנקי</t>
+          <t>חלי ניימן</t>
         </is>
       </c>
       <c r="L12" s="5" t="n">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="M12" s="5" t="n">
         <v>8</v>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
-          <t>אלכס גולדפרב</t>
+          <t>טלי רמס</t>
         </is>
       </c>
       <c r="O12" s="5" t="n">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <t>מקסים גרינבלט</t>
         </is>
       </c>
       <c r="C13" s="5" t="n">
         <v>172</v>
       </c>
       <c r="D13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>איטה סימה</t>
         </is>
       </c>
       <c r="F13" s="5" t="n">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="I13" s="5" t="n">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="J13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>חלי ניימן</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="L13" s="5" t="n">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="M13" s="5" t="n">
         <v>9</v>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
-          <t>שלי מורד</t>
+          <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="O13" s="5" t="n">
-        <v>165</v>
+        <v>174</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="C14" s="5" t="n">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="F14" s="5" t="n">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="I14" s="5" t="n">
         <v>204</v>
       </c>
       <c r="J14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="L14" s="5" t="n">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M14" s="5" t="n">
         <v>10</v>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
-          <t>טלי רמס</t>
+          <t>שלי מורד</t>
         </is>
       </c>
       <c r="O14" s="5" t="n">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
-          <t>אלדד כהן</t>
+          <t>רותם סילוק</t>
         </is>
       </c>
       <c r="C15" s="5" t="n">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="D15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="F15" s="5" t="n">
         <v>109</v>
       </c>
       <c r="G15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="I15" s="5" t="n">
         <v>196</v>
       </c>
       <c r="J15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t>גל חירם</t>
         </is>
       </c>
       <c r="L15" s="5" t="n">
         <v>195</v>
       </c>
       <c r="M15" s="5" t="n">
         <v>11</v>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>איטה סימה</t>
         </is>
       </c>
       <c r="O15" s="5" t="n">
         <v>153</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
-          <t>רותם סילוק</t>
+          <t>אלדד כהן</t>
         </is>
       </c>
       <c r="C16" s="5" t="n">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="D16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="F16" s="5" t="n">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="G16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="I16" s="5" t="n">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="J16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
           <t>נטע שלמה</t>
         </is>
       </c>
       <c r="L16" s="5" t="n">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="M16" s="5" t="n">
         <v>12</v>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="O16" s="5" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="C17" s="5" t="n">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>ליזה גילמן</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="F17" s="5" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="I17" s="5" t="n">
         <v>168</v>
       </c>
       <c r="J17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
           <t>שלי מורד</t>
         </is>
       </c>
       <c r="L17" s="5" t="n">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="M17" s="5" t="n">
         <v>13</v>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="O17" s="5" t="n">
         <v>133</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="C18" s="5" t="n">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="F18" s="5" t="n">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>אלדד כהן</t>
         </is>
       </c>
       <c r="I18" s="5" t="n">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="K18" s="5" t="inlineStr">
         <is>
           <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="L18" s="5" t="n">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="M18" s="5" t="n">
         <v>14</v>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="O18" s="5" t="n">
         <v>129</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="C19" s="5" t="n">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="D19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>יובל פוגץ</t>
+          <t>דנה קוגל</t>
         </is>
       </c>
       <c r="F19" s="5" t="n">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="G19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="I19" s="5" t="n">
         <v>156</v>
       </c>
       <c r="J19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="L19" s="5" t="n">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="M19" s="5" t="n">
         <v>15</v>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="O19" s="5" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="C20" s="5" t="n">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="D20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>דנה קוגל</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="F20" s="5" t="n">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="G20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
-          <t>יואב אקשטיין</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="I20" s="5" t="n">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="J20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="L20" s="5" t="n">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="M20" s="5" t="n">
         <v>16</v>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="O20" s="5" t="n">
         <v>100</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
-          <t>מישה זילברמן</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="C21" s="5" t="n">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="D21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>נדיה רוזנברג</t>
+          <t>יובל פוגץ</t>
         </is>
       </c>
       <c r="F21" s="5" t="n">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="I21" s="5" t="n">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="J21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>אריאל שאינסקי</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="L21" s="5" t="n">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M21" s="5" t="n">
         <v>17</v>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="O21" s="5" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="C22" s="5" t="n">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="D22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="F22" s="5" t="n">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>רותם סילוק</t>
         </is>
       </c>
       <c r="I22" s="5" t="n">
-        <v>118</v>
+        <v>137</v>
       </c>
       <c r="J22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
-          <t>אלכס גולדפרב</t>
+          <t>טלי רמס</t>
         </is>
       </c>
       <c r="L22" s="5" t="n">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="M22" s="5" t="n">
         <v>18</v>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="O22" s="5" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
-          <t>יהב שדה</t>
+          <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="C23" s="5" t="n">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="D23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="F23" s="5" t="n">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="G23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="I23" s="5" t="n">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="J23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>טלי רמס</t>
+          <t>אלכס גולדפרב</t>
         </is>
       </c>
       <c r="L23" s="5" t="n">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="M23" s="5" t="n">
         <v>19</v>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>חלי ניימן</t>
         </is>
       </c>
       <c r="O23" s="5" t="n">
         <v>80</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="C24" s="5" t="n">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="D24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרמור</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="F24" s="5" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
-          <t>יהב שדה</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="I24" s="5" t="n">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="J24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="L24" s="5" t="n">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="M24" s="5" t="n">
         <v>20</v>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>טאיסיה דושלוב</t>
         </is>
       </c>
       <c r="O24" s="5" t="n">
-        <v>58</v>
+        <v>76</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="C25" s="5" t="n">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="F25" s="5" t="n">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="I25" s="5" t="n">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="J25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>אלדד כהן</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="L25" s="5" t="n">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="M25" s="5" t="n">
         <v>21</v>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="O25" s="5" t="n">
-        <v>55</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B26" s="5" t="inlineStr">
         <is>
-          <t>יואב אקשטיין</t>
+          <t>אופיר בלנקי</t>
         </is>
       </c>
       <c r="C26" s="5" t="n">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>לירי שגב</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="F26" s="5" t="n">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
-          <t>רותם סילוק</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="I26" s="5" t="n">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="J26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t>אמיר שפירא</t>
         </is>
       </c>
       <c r="L26" s="5" t="n">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="M26" s="5" t="n">
         <v>22</v>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="O26" s="5" t="n">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="C27" s="5" t="n">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="F27" s="5" t="n">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="G27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>דוד טרבינסקי</t>
         </is>
       </c>
       <c r="I27" s="5" t="n">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="J27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>נדיה רוזנברג</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="L27" s="5" t="n">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="M27" s="5" t="n">
         <v>23</v>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="O27" s="5" t="n">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="C28" s="5" t="n">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>טאיסיה דושלוב</t>
         </is>
       </c>
       <c r="F28" s="5" t="n">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
-          <t>נעם הוכמן</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="I28" s="5" t="n">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="J28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>אלדד כהן</t>
         </is>
       </c>
       <c r="L28" s="5" t="n">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="M28" s="5" t="n">
         <v>24</v>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>טאיסיה דושלוב</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="O28" s="5" t="n">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="C29" s="5" t="n">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>לירי שגב</t>
         </is>
       </c>
       <c r="F29" s="5" t="n">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="I29" s="5" t="n">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="J29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>איטה סימה</t>
+          <t>עידן אשכנזי</t>
         </is>
       </c>
       <c r="L29" s="5" t="n">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="M29" s="5" t="n">
         <v>25</v>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>קסניה פוליקרפובה</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="O29" s="5" t="n">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B30" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="C30" s="5" t="n">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>רומי ענבר</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="F30" s="5" t="n">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="I30" s="5" t="n">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="J30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
-          <t>עידן אשכנזי</t>
+          <t>נדיה רוזנברג</t>
         </is>
       </c>
       <c r="L30" s="5" t="n">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="M30" s="5" t="n">
         <v>26</v>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>נסטיה בנטיש</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="O30" s="5" t="n">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <t>דני לב</t>
         </is>
       </c>
       <c r="C31" s="5" t="n">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="F31" s="5" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="I31" s="5" t="n">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="J31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>אורי בלומנרייך</t>
+          <t>איטה סימה</t>
         </is>
       </c>
       <c r="L31" s="5" t="n">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="M31" s="5" t="n">
         <v>27</v>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="O31" s="5" t="n">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B32" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="C32" s="5" t="n">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>אלינה ריטה סיקברה</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="F32" s="5" t="n">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="I32" s="5" t="n">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="J32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="K32" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>אלונה סמולינסקי</t>
         </is>
       </c>
       <c r="L32" s="5" t="n">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M32" s="5" t="n">
         <v>28</v>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>קסניה פוליקרפובה</t>
         </is>
       </c>
       <c r="O32" s="5" t="n">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
-          <t>דוד טרבינסקי</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="C33" s="5" t="n">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>נדין קפרלוב</t>
+          <t>רומי ענבר</t>
         </is>
       </c>
       <c r="F33" s="5" t="n">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>נעם הוכמן</t>
         </is>
       </c>
       <c r="I33" s="5" t="n">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="J33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>אלונה סמולינסקי</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="L33" s="5" t="n">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M33" s="5" t="n">
         <v>29</v>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>יאנה נילובה</t>
+          <t>נסטיה בנטיש</t>
         </is>
       </c>
       <c r="O33" s="5" t="n">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
         <is>
-          <t>אופיר בלנקי</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="C34" s="5" t="n">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>דונה אהרון</t>
         </is>
       </c>
       <c r="F34" s="5" t="n">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="I34" s="5" t="n">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="J34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="K34" s="5" t="inlineStr">
         <is>
-          <t>ליזה גילמן</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="L34" s="5" t="n">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="M34" s="5" t="n">
         <v>30</v>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="O34" s="5" t="n">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B35" s="5" t="inlineStr">
         <is>
-          <t>ארז לוינסון</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="C35" s="5" t="n">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>אלינה ריטה סיקברה</t>
         </is>
       </c>
       <c r="F35" s="5" t="n">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>אריאל נדיב</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="I35" s="5" t="n">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="J35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>יואב אקשטיין</t>
+          <t>ליזה גילמן</t>
         </is>
       </c>
       <c r="L35" s="5" t="n">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M35" s="5" t="n">
         <v>31</v>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="O35" s="5" t="n">
-        <v>30</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B36" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>ארז לוינסון</t>
         </is>
       </c>
       <c r="C36" s="5" t="n">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>עלמה סלע</t>
         </is>
       </c>
       <c r="F36" s="5" t="n">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>ארתור שיפונוב</t>
         </is>
       </c>
       <c r="I36" s="5" t="n">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="J36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="K36" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>אורי בלומנרייך</t>
         </is>
       </c>
       <c r="L36" s="5" t="n">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="M36" s="5" t="n">
         <v>32</v>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>אביב שניידמן</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="O36" s="5" t="n">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B37" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>דוד טרבינסקי</t>
         </is>
       </c>
       <c r="C37" s="5" t="n">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>רוזה פנחסוב</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="F37" s="5" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="I37" s="5" t="n">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="J37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
           <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="L37" s="5" t="n">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M37" s="5" t="n">
         <v>33</v>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="O37" s="5" t="n">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B38" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="C38" s="5" t="n">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="F38" s="5" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
-          <t>אמיר לביא</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="I38" s="5" t="n">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="J38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
-          <t>נועם אנוך</t>
+          <t>יואב אקשטיין</t>
         </is>
       </c>
       <c r="L38" s="5" t="n">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="M38" s="5" t="n">
         <v>34</v>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>נטע לוין</t>
+          <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="O38" s="5" t="n">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B39" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>עמי אבוקסיס</t>
         </is>
       </c>
       <c r="C39" s="5" t="n">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="F39" s="5" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="I39" s="5" t="n">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="J39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>נויה אוליאל</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="L39" s="5" t="n">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="M39" s="5" t="n">
         <v>35</v>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="O39" s="5" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B40" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="C40" s="5" t="n">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>רוזה פנחסוב</t>
         </is>
       </c>
       <c r="F40" s="5" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>דני שניידמן</t>
         </is>
       </c>
       <c r="I40" s="5" t="n">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="J40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="K40" s="5" t="inlineStr">
         <is>
-          <t>יאנה נילובה</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="L40" s="5" t="n">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M40" s="5" t="n">
         <v>36</v>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="O40" s="5" t="n">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B41" s="5" t="inlineStr">
         <is>
-          <t>עמי אבוקסיס</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="C41" s="5" t="n">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="F41" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="I41" s="5" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="J41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה קושלבה</t>
+          <t>יאנה נילובה</t>
         </is>
       </c>
       <c r="L41" s="5" t="n">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M41" s="5" t="n">
         <v>37</v>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>נטע לוין</t>
         </is>
       </c>
       <c r="O41" s="5" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>ארתור שיפונוב</t>
         </is>
       </c>
       <c r="C42" s="5" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>אירינה גימפלסון</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="F42" s="5" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>מעיין מוגילנר</t>
+          <t>אריאל נדיב</t>
         </is>
       </c>
       <c r="I42" s="5" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="J42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
-          <t>דונה אהרון</t>
+          <t>נועם אנוך</t>
         </is>
       </c>
       <c r="L42" s="5" t="n">
         <v>64</v>
       </c>
       <c r="M42" s="5" t="n">
         <v>38</v>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>מיקה ציבולסקי</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="O42" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B43" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>פליקס קבטני</t>
         </is>
       </c>
       <c r="C43" s="5" t="n">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="F43" s="5" t="n">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>ארז לוינסון</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="I43" s="5" t="n">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="L43" s="5" t="n">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M43" s="5" t="n">
         <v>39</v>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="O43" s="5" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B44" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="C44" s="5" t="n">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="F44" s="5" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>אמיר לביא</t>
         </is>
       </c>
       <c r="I44" s="5" t="n">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="J44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="K44" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>ויקטוריה קושלבה</t>
         </is>
       </c>
       <c r="L44" s="5" t="n">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M44" s="5" t="n">
         <v>40</v>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="O44" s="5" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
-          <t>אמיר מוזס</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="C45" s="5" t="n">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>אביב שניידמן</t>
         </is>
       </c>
       <c r="F45" s="5" t="n">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="I45" s="5" t="n">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="J45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>זהר אמויאל</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="L45" s="5" t="n">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M45" s="5" t="n">
         <v>41</v>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="O45" s="5" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>שחקן פיקטיבי פתח תקוה</t>
         </is>
       </c>
       <c r="C46" s="5" t="n">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>שרי רוטשטיין</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="F46" s="5" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="I46" s="5" t="n">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="J46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="K46" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="L46" s="5" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M46" s="5" t="n">
         <v>42</v>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="O46" s="5" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B47" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="C47" s="5" t="n">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>מיכל חנדרוס</t>
         </is>
       </c>
       <c r="F47" s="5" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="I47" s="5" t="n">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="J47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>אלינה קירשנר</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="L47" s="5" t="n">
         <v>57</v>
       </c>
       <c r="M47" s="5" t="n">
         <v>43</v>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="O47" s="5" t="n">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B48" s="5" t="inlineStr">
         <is>
-          <t>ארתור שיפונוב</t>
+          <t>אמיר מוזס</t>
         </is>
       </c>
       <c r="C48" s="5" t="n">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="F48" s="5" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>מעיין מוגילנר</t>
         </is>
       </c>
       <c r="I48" s="5" t="n">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="J48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="K48" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>אלינה קירשנר</t>
         </is>
       </c>
       <c r="L48" s="5" t="n">
         <v>57</v>
       </c>
       <c r="M48" s="5" t="n">
         <v>44</v>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="O48" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B49" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="C49" s="5" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>מיכל בירובה</t>
+          <t>אירינה גימפלסון</t>
         </is>
       </c>
       <c r="F49" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>ארתור שיפונוב</t>
+          <t>ארז לוינסון</t>
         </is>
       </c>
       <c r="I49" s="5" t="n">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="J49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="L49" s="5" t="n">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M49" s="5" t="n">
         <v>45</v>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="O49" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B50" s="5" t="inlineStr">
         <is>
-          <t>נעם הוכמן</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="C50" s="5" t="n">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>מיכל בירובה</t>
         </is>
       </c>
       <c r="F50" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="I50" s="5" t="n">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="J50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="K50" s="5" t="inlineStr">
         <is>
-          <t>דניל דובובנקו</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="L50" s="5" t="n">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M50" s="5" t="n">
         <v>46</v>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="O50" s="5" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B51" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="C51" s="5" t="n">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>שיראל בלנקי</t>
+          <t>שרי רוטשטיין</t>
         </is>
       </c>
       <c r="F51" s="5" t="n">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="I51" s="5" t="n">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="J51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>שון לייטמן</t>
+          <t>זהר אמויאל</t>
         </is>
       </c>
       <c r="L51" s="5" t="n">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M51" s="5" t="n">
         <v>47</v>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="O51" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B52" s="5" t="inlineStr">
         <is>
-          <t>פליקס קבטני</t>
+          <t>זוגות נשים אזור</t>
         </is>
       </c>
       <c r="C52" s="5" t="n">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>אליה שמחייב</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="F52" s="5" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>שון לייטמן</t>
         </is>
       </c>
       <c r="I52" s="5" t="n">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="K52" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="L52" s="5" t="n">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M52" s="5" t="n">
         <v>48</v>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="O52" s="5" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B53" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>זוגות נשים ברנר</t>
         </is>
       </c>
       <c r="C53" s="5" t="n">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>לשם חבושה</t>
+          <t>סבטלנה קפליאן</t>
         </is>
       </c>
       <c r="F53" s="5" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="I53" s="5" t="n">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>מריה שומלינה</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="L53" s="5" t="n">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M53" s="5" t="n">
         <v>49</v>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>מריה שומלינה</t>
         </is>
       </c>
       <c r="O53" s="5" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B54" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים אזור</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="C54" s="5" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה קפליאן</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="F54" s="5" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
           <t>רוני און</t>
         </is>
       </c>
       <c r="I54" s="5" t="n">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="K54" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>רון ברודסקי</t>
         </is>
       </c>
       <c r="L54" s="5" t="n">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M54" s="5" t="n">
         <v>50</v>
       </c>
       <c r="N54" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="O54" s="5" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B55" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="C55" s="5" t="n">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>ולנטינה קזאק</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="F55" s="5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="I55" s="5" t="n">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="J55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>עלמה סלע</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="L55" s="5" t="n">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M55" s="5" t="n">
         <v>51</v>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="O55" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B56" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי פתח תקוה</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="C56" s="5" t="n">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>תמרה טלר</t>
+          <t>שיראל בלנקי</t>
         </is>
       </c>
       <c r="F56" s="5" t="n">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="I56" s="5" t="n">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="J56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="K56" s="5" t="inlineStr">
         <is>
-          <t>אנה קירילוב</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="L56" s="5" t="n">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M56" s="5" t="n">
         <v>52</v>
       </c>
       <c r="N56" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>מיה מז'יבובסקי</t>
         </is>
       </c>
       <c r="O56" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B57" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="C57" s="5" t="n">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>טאיסיה דושלוב</t>
+          <t>אליה שמחייב</t>
         </is>
       </c>
       <c r="F57" s="5" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="I57" s="5" t="n">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="J57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>מיכל חנדרוס</t>
         </is>
       </c>
       <c r="L57" s="5" t="n">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M57" s="5" t="n">
         <v>53</v>
       </c>
       <c r="N57" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="O57" s="5" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B58" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>נעם הוכמן</t>
         </is>
       </c>
       <c r="C58" s="5" t="n">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>מאי בן דוד</t>
+          <t>ולנטינה קזאק</t>
         </is>
       </c>
       <c r="F58" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
-          <t>אילן בנין</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="I58" s="5" t="n">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="J58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="K58" s="5" t="inlineStr">
         <is>
-          <t>סיגלית וזנה מוזס</t>
+          <t>דניל דובובנקו</t>
         </is>
       </c>
       <c r="L58" s="5" t="n">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M58" s="5" t="n">
         <v>54</v>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>יעל אבידן</t>
         </is>
       </c>
       <c r="O58" s="5" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B59" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="C59" s="5" t="n">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>ילזבטה אובדיינקו</t>
         </is>
       </c>
       <c r="F59" s="5" t="n">
         <v>15</v>
       </c>
       <c r="G59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="I59" s="5" t="n">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="J59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>עידן שניידמן</t>
         </is>
       </c>
       <c r="L59" s="5" t="n">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M59" s="5" t="n">
         <v>55</v>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="O59" s="5" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B60" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים ברנר</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="C60" s="5" t="n">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>נטע לוין</t>
+          <t>תמרה טלר</t>
         </is>
       </c>
       <c r="F60" s="5" t="n">
         <v>15</v>
       </c>
       <c r="G60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>אילן בנין</t>
         </is>
       </c>
       <c r="I60" s="5" t="n">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="J60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="K60" s="5" t="inlineStr">
         <is>
-          <t>אדם טרבינסקי</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="L60" s="5" t="n">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M60" s="5" t="n">
         <v>56</v>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="O60" s="5" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B61" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>זוגות נשים יהוד ב'</t>
         </is>
       </c>
       <c r="C61" s="5" t="n">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>אמלי הורוביץ</t>
+          <t>מאי בן דוד</t>
         </is>
       </c>
       <c r="F61" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>פליקס קבטני</t>
         </is>
       </c>
       <c r="I61" s="5" t="n">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="J61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>עדי זורבוביץ</t>
+          <t>עלמה סלע</t>
         </is>
       </c>
       <c r="L61" s="5" t="n">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M61" s="5" t="n">
         <v>57</v>
       </c>
       <c r="N61" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="O61" s="5" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B62" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי אור עקיבא</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="C62" s="5" t="n">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>אנה סוחורוקוב</t>
+          <t>נטע לוין</t>
         </is>
       </c>
       <c r="F62" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="I62" s="5" t="n">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="J62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="K62" s="5" t="inlineStr">
         <is>
-          <t>מיכל חנדרוס</t>
+          <t>אנה קירילוב</t>
         </is>
       </c>
       <c r="L62" s="5" t="n">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M62" s="5" t="n">
         <v>58</v>
       </c>
       <c r="N62" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה לדוויץ'</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="O62" s="5" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B63" s="5" t="inlineStr">
         <is>
-          <t>סתיו פלג</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="C63" s="5" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>יבגניה גולדברג</t>
+          <t>אמלי הורוביץ</t>
         </is>
       </c>
       <c r="F63" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>אלון וייל</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="I63" s="5" t="n">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>רוני און</t>
+          <t>נדין קפרלוב</t>
         </is>
       </c>
       <c r="L63" s="5" t="n">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M63" s="5" t="n">
         <v>59</v>
       </c>
       <c r="N63" s="5" t="inlineStr">
         <is>
-          <t>אנה קרקוזוווה</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="O63" s="5" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B64" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="C64" s="5" t="n">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>יבגניה גולדברג</t>
         </is>
       </c>
       <c r="F64" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="H64" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="I64" s="5" t="n">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="K64" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>רוני און</t>
         </is>
       </c>
       <c r="L64" s="5" t="n">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M64" s="5" t="n">
         <v>60</v>
       </c>
       <c r="N64" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="O64" s="5" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B65" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="C65" s="5" t="n">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>אנה סוחורוקוב</t>
         </is>
       </c>
       <c r="F65" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>פליקס קבטני</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="I65" s="5" t="n">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="J65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>אלכס בס</t>
+          <t>סיגלית וזנה מוזס</t>
         </is>
       </c>
       <c r="L65" s="5" t="n">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M65" s="5" t="n">
         <v>61</v>
       </c>
       <c r="N65" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="O65" s="5" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B66" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>אורן טלר</t>
         </is>
       </c>
       <c r="C66" s="5" t="n">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>נויה אוליאל</t>
         </is>
       </c>
       <c r="F66" s="5" t="n">
         <v>12</v>
       </c>
       <c r="G66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="H66" s="5" t="inlineStr">
         <is>
-          <t>ליאור קרויטר</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="I66" s="5" t="n">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="K66" s="5" t="inlineStr">
         <is>
-          <t>איתמר ברדנשטיין</t>
+          <t>אדם טרבינסקי</t>
         </is>
       </c>
       <c r="L66" s="5" t="n">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M66" s="5" t="n">
         <v>62</v>
       </c>
       <c r="N66" s="5" t="inlineStr">
         <is>
-          <t>עדן מוזס</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="O66" s="5" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B67" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>גל חירם</t>
         </is>
       </c>
       <c r="C67" s="5" t="n">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>סופיה כריסטו</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="F67" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="I67" s="5" t="n">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>חנה בזוגלובה</t>
+          <t>עדי זורבוביץ</t>
         </is>
       </c>
       <c r="L67" s="5" t="n">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M67" s="5" t="n">
         <v>63</v>
       </c>
       <c r="N67" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>אנסטסיה לדוויץ'</t>
         </is>
       </c>
       <c r="O67" s="5" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B68" s="5" t="inlineStr">
         <is>
-          <t>רון שרגא</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="C68" s="5" t="n">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>שירה מוזס</t>
+          <t>מיה מז'יבובסקי</t>
         </is>
       </c>
       <c r="F68" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="I68" s="5" t="n">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="J68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="K68" s="5" t="inlineStr">
         <is>
-          <t>עידן שניידמן</t>
+          <t>לירן פרלשטיין</t>
         </is>
       </c>
       <c r="L68" s="5" t="n">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M68" s="5" t="n">
         <v>64</v>
       </c>
       <c r="N68" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>אנה קרקוזוווה</t>
         </is>
       </c>
       <c r="O68" s="5" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B69" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="C69" s="5" t="n">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה סרטקוב </t>
+          <t>שירה מוזס</t>
         </is>
       </c>
       <c r="F69" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="I69" s="5" t="n">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J69" s="5" t="n">
         <v>65</v>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="L69" s="5" t="n">
-        <v>39</v>
-[...3 lines deleted...]
-      <c r="O69" s="5"/>
+        <v>42</v>
+      </c>
+      <c r="M69" s="5" t="n">
+        <v>65</v>
+      </c>
+      <c r="N69" s="5" t="inlineStr">
+        <is>
+          <t>קרינה נרודיצקי</t>
+        </is>
+      </c>
+      <c r="O69" s="5" t="n">
+        <v>4</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>שחקן פיקטיבי אור עקיבא</t>
         </is>
       </c>
       <c r="C70" s="5" t="n">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>נועה ארויו</t>
+          <t>סופיה כריסטו</t>
         </is>
       </c>
       <c r="F70" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="H70" s="5" t="inlineStr">
         <is>
-          <t>ראובן מוזס</t>
+          <t>אלון וייל</t>
         </is>
       </c>
       <c r="I70" s="5" t="n">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="J70" s="5" t="n">
         <v>66</v>
       </c>
       <c r="K70" s="5" t="inlineStr">
         <is>
-          <t>רון ברודסקי</t>
+          <t>עדינא שרגא</t>
         </is>
       </c>
       <c r="L70" s="5" t="n">
-        <v>39</v>
-[...3 lines deleted...]
-      <c r="O70" s="5"/>
+        <v>42</v>
+      </c>
+      <c r="M70" s="5" t="n">
+        <v>66</v>
+      </c>
+      <c r="N70" s="5" t="inlineStr">
+        <is>
+          <t>לילי טורבילו</t>
+        </is>
+      </c>
+      <c r="O70" s="5" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B71" s="5" t="inlineStr">
         <is>
-          <t>נעם שגיא</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="C71" s="5" t="n">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>דנה גליקמן</t>
         </is>
       </c>
       <c r="F71" s="5" t="n">
         <v>10</v>
       </c>
       <c r="G71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="I71" s="5" t="n">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="J71" s="5" t="n">
         <v>67</v>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>איתמר ברדנשטיין</t>
         </is>
       </c>
       <c r="L71" s="5" t="n">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="O71" s="5"/>
+        <v>41</v>
+      </c>
+      <c r="M71" s="5" t="n">
+        <v>67</v>
+      </c>
+      <c r="N71" s="5" t="inlineStr">
+        <is>
+          <t>עדן מוזס</t>
+        </is>
+      </c>
+      <c r="O71" s="5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B72" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>סרגיי יסטראבוב</t>
         </is>
       </c>
       <c r="C72" s="5" t="n">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
-          <t>רויטל שוורץ</t>
+          <t>נועה ארויו</t>
         </is>
       </c>
       <c r="F72" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="H72" s="5" t="inlineStr">
         <is>
-          <t>דני ספוזניקוב</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="I72" s="5" t="n">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J72" s="5" t="n">
         <v>68</v>
       </c>
       <c r="K72" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>אלכס בס</t>
         </is>
       </c>
       <c r="L72" s="5" t="n">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="O72" s="5"/>
+        <v>41</v>
+      </c>
+      <c r="M72" s="5" t="n">
+        <v>68</v>
+      </c>
+      <c r="N72" s="5" t="inlineStr">
+        <is>
+          <t>יאנה מולודצקי</t>
+        </is>
+      </c>
+      <c r="O72" s="5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B73" s="5" t="inlineStr">
         <is>
-          <t>אורן טלר</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="C73" s="5" t="n">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>סבטלנה סרטקוב </t>
         </is>
       </c>
       <c r="F73" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>גדי מוזס</t>
+          <t>ניצן חזות</t>
         </is>
       </c>
       <c r="I73" s="5" t="n">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J73" s="5" t="n">
         <v>69</v>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>אוהד אבידן</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="L73" s="5" t="n">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="O73" s="5"/>
+        <v>41</v>
+      </c>
+      <c r="M73" s="5" t="n">
+        <v>69</v>
+      </c>
+      <c r="N73" s="5" t="inlineStr">
+        <is>
+          <t>נועה בולר</t>
+        </is>
+      </c>
+      <c r="O73" s="5" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B74" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים יהוד ב'</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="C74" s="5" t="n">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>רויטל שוורץ</t>
         </is>
       </c>
       <c r="F74" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="H74" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>ליאור קרויטר</t>
         </is>
       </c>
       <c r="I74" s="5" t="n">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="J74" s="5" t="n">
         <v>70</v>
       </c>
       <c r="K74" s="5" t="inlineStr">
         <is>
-          <t>שון גרינבלט</t>
+          <t>חנה בזוגלובה</t>
         </is>
       </c>
       <c r="L74" s="5" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M74" s="5"/>
       <c r="N74" s="5"/>
       <c r="O74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B75" s="5" t="inlineStr">
         <is>
-          <t>דן פיטשון</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="C75" s="5" t="n">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="F75" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>ארז ניר</t>
         </is>
       </c>
       <c r="I75" s="5" t="n">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J75" s="5" t="n">
         <v>71</v>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>מיכל בירובה</t>
         </is>
       </c>
       <c r="L75" s="5" t="n">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="M75" s="5"/>
       <c r="N75" s="5"/>
       <c r="O75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B76" s="5" t="inlineStr">
         <is>
-          <t>גל חירם</t>
+          <t>סתיו פלג</t>
         </is>
       </c>
       <c r="C76" s="5" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
-          <t>דריה זברסקי</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="F76" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="H76" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="I76" s="5" t="n">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J76" s="5" t="n">
         <v>72</v>
       </c>
       <c r="K76" s="5" t="inlineStr">
         <is>
-          <t>דני לב</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="L76" s="5" t="n">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M76" s="5"/>
       <c r="N76" s="5"/>
       <c r="O76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B77" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="C77" s="5" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>נופר ברדוגו</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="F77" s="5" t="n">
         <v>9</v>
       </c>
       <c r="G77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="I77" s="5" t="n">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="J77" s="5" t="n">
         <v>73</v>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>לירן פרלשטיין</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="L77" s="5" t="n">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B78" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>שחקן פיקטיבי אשדוד</t>
         </is>
       </c>
       <c r="C78" s="5" t="n">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
-          <t>סוזי בדליאן</t>
+          <t>דריה זברסקי</t>
         </is>
       </c>
       <c r="F78" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="H78" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="I78" s="5" t="n">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J78" s="5" t="n">
         <v>74</v>
       </c>
       <c r="K78" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="L78" s="5" t="n">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B79" s="5" t="inlineStr">
         <is>
-          <t>אמיר לביא</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="C79" s="5" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>נופר ברדוגו</t>
         </is>
       </c>
       <c r="F79" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>דן פיטשון</t>
+          <t>ראובן מוזס</t>
         </is>
       </c>
       <c r="I79" s="5" t="n">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J79" s="5" t="n">
         <v>75</v>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>דריה זברסקי</t>
+          <t>אוהד אבידן</t>
         </is>
       </c>
       <c r="L79" s="5" t="n">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M79" s="5"/>
       <c r="N79" s="5"/>
       <c r="O79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B80" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="C80" s="5" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>ספיר בן עטר</t>
         </is>
       </c>
       <c r="F80" s="5" t="n">
         <v>8</v>
       </c>
       <c r="G80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
-          <t>אורן טלר</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="I80" s="5" t="n">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J80" s="5" t="n">
         <v>76</v>
       </c>
       <c r="K80" s="5" t="inlineStr">
         <is>
-          <t>מיכל בירובה</t>
+          <t>שון גרינבלט</t>
         </is>
       </c>
       <c r="L80" s="5" t="n">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M80" s="5"/>
       <c r="N80" s="5"/>
       <c r="O80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B81" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="C81" s="5" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>ספיר בן עטר</t>
+          <t>סוזי בדליאן</t>
         </is>
       </c>
       <c r="F81" s="5" t="n">
         <v>8</v>
       </c>
       <c r="G81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>דני ספוזניקוב</t>
         </is>
       </c>
       <c r="I81" s="5" t="n">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J81" s="5" t="n">
         <v>77</v>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>עדינא שרגא</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="L81" s="5" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M81" s="5"/>
       <c r="N81" s="5"/>
       <c r="O81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B82" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>רון שרגא</t>
         </is>
       </c>
       <c r="C82" s="5" t="n">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="F82" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
-          <t>מיכאל מחנובסקי</t>
+          <t>גדי מוזס</t>
         </is>
       </c>
       <c r="I82" s="5" t="n">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J82" s="5" t="n">
         <v>78</v>
       </c>
       <c r="K82" s="5" t="inlineStr">
         <is>
-          <t>מיקה ציבולסקי</t>
+          <t>סבטלנה קפליאן</t>
         </is>
       </c>
       <c r="L82" s="5" t="n">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M82" s="5"/>
       <c r="N82" s="5"/>
       <c r="O82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B83" s="5" t="inlineStr">
         <is>
-          <t>פלג אשכנזי</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="C83" s="5" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>קסניה חבורוב</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="F83" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="I83" s="5" t="n">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J83" s="5" t="n">
         <v>79</v>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>נדין קפרלוב</t>
+          <t>הדר מזרחי</t>
         </is>
       </c>
       <c r="L83" s="5" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="M83" s="5"/>
       <c r="N83" s="5"/>
       <c r="O83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B84" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>נעם שגיא</t>
         </is>
       </c>
       <c r="C84" s="5" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="F84" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="H84" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="I84" s="5" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J84" s="5" t="n">
         <v>80</v>
       </c>
       <c r="K84" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>מאיה מרמור</t>
         </is>
       </c>
       <c r="L84" s="5" t="n">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M84" s="5"/>
       <c r="N84" s="5"/>
       <c r="O84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B85" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>זוגות נשים לוד א'</t>
         </is>
       </c>
       <c r="C85" s="5" t="n">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה לדוויץ'</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="F85" s="5" t="n">
         <v>6</v>
       </c>
       <c r="G85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>ארז ניר</t>
+          <t>דני לב</t>
         </is>
       </c>
       <c r="I85" s="5" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="J85" s="5" t="n">
         <v>81</v>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="L85" s="5" t="n">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="M85" s="5"/>
       <c r="N85" s="5"/>
       <c r="O85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B86" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>זוגות נשים זכרון א'</t>
         </is>
       </c>
       <c r="C86" s="5" t="n">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>קסניה חבורוב</t>
         </is>
       </c>
       <c r="F86" s="5" t="n">
         <v>6</v>
       </c>
       <c r="G86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="H86" s="5" t="inlineStr">
         <is>
-          <t>בן אשורוב</t>
+          <t>לירן גנון</t>
         </is>
       </c>
       <c r="I86" s="5" t="n">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="J86" s="5" t="n">
         <v>82</v>
       </c>
       <c r="K86" s="5" t="inlineStr">
         <is>
-          <t>הדר מזרחי</t>
+          <t>נעמה ורנר</t>
         </is>
       </c>
       <c r="L86" s="5" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="M86" s="5"/>
       <c r="N86" s="5"/>
       <c r="O86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B87" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>דן פיטשון</t>
         </is>
       </c>
       <c r="C87" s="5" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="F87" s="5" t="n">
         <v>6</v>
       </c>
       <c r="G87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="I87" s="5" t="n">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="J87" s="5" t="n">
         <v>83</v>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>קרינה נרודיצקי</t>
+          <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="L87" s="5" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="M87" s="5"/>
       <c r="N87" s="5"/>
       <c r="O87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B88" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>אמיר לביא</t>
         </is>
       </c>
       <c r="C88" s="5" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה רודלר</t>
+          <t>אנסטסיה לדוויץ'</t>
         </is>
       </c>
       <c r="F88" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="H88" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="I88" s="5" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="J88" s="5" t="n">
         <v>84</v>
       </c>
       <c r="K88" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>דריה זברסקי</t>
         </is>
       </c>
       <c r="L88" s="5" t="n">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="M88" s="5"/>
       <c r="N88" s="5"/>
       <c r="O88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B89" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="C89" s="5" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>שני שולט</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="F89" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="I89" s="5" t="n">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="J89" s="5" t="n">
         <v>85</v>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>שחר אסף</t>
+          <t>יליזבטה דולגיך</t>
         </is>
       </c>
       <c r="L89" s="5" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="M89" s="5"/>
       <c r="N89" s="5"/>
       <c r="O89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="B90" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי אשדוד</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="C90" s="5" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>אלונה בן עמי</t>
+          <t>ארינה בומשטיין</t>
         </is>
       </c>
       <c r="F90" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="H90" s="5" t="inlineStr">
         <is>
-          <t>אלכס טרבינסקי</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="I90" s="5" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J90" s="5" t="n">
         <v>86</v>
       </c>
       <c r="K90" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="L90" s="5" t="n">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="M90" s="5"/>
       <c r="N90" s="5"/>
       <c r="O90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B91" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="C91" s="5" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>רגב ליאור</t>
+          <t>אלונה בן עמי</t>
         </is>
       </c>
       <c r="F91" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>דן פיטשון</t>
         </is>
       </c>
       <c r="I91" s="5" t="n">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J91" s="5" t="n">
         <v>87</v>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>מישה זילברמן</t>
+          <t>יעל אבידן</t>
         </is>
       </c>
       <c r="L91" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="M91" s="5"/>
       <c r="N91" s="5"/>
       <c r="O91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B92" s="5" t="inlineStr">
         <is>
-          <t>חנוך צורדקר</t>
+          <t>זוגות נשים מודיעין</t>
         </is>
       </c>
       <c r="C92" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>אלינה ראייב</t>
         </is>
       </c>
       <c r="F92" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="H92" s="5" t="inlineStr">
         <is>
-          <t>לירן גנון</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="I92" s="5" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J92" s="5" t="n">
         <v>88</v>
       </c>
       <c r="K92" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="L92" s="5" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M92" s="5"/>
       <c r="N92" s="5"/>
       <c r="O92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B93" s="5" t="inlineStr">
         <is>
-          <t>סרגיי יסטראבוב</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="C93" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>ארינה בומשטיין</t>
+          <t>ויקטוריה רודלר</t>
         </is>
       </c>
       <c r="F93" s="5" t="n">
         <v>5</v>
       </c>
       <c r="G93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>אורן טלר</t>
         </is>
       </c>
       <c r="I93" s="5" t="n">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J93" s="5" t="n">
         <v>89</v>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>יהב שדה</t>
+          <t>אנה זליזניאק</t>
         </is>
       </c>
       <c r="L93" s="5" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M93" s="5"/>
       <c r="N93" s="5"/>
       <c r="O93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B94" s="5" t="inlineStr">
         <is>
-          <t>אדריאן ליבר</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="C94" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
-          <t>עדן סאבוב</t>
+          <t>שני שולט</t>
         </is>
       </c>
       <c r="F94" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="H94" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>מיכאל מחנובסקי</t>
         </is>
       </c>
       <c r="I94" s="5" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J94" s="5" t="n">
         <v>90</v>
       </c>
       <c r="K94" s="5" t="inlineStr">
         <is>
-          <t>נעמה ורנר</t>
+          <t>קרינה נרודיצקי</t>
         </is>
       </c>
       <c r="L94" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="M94" s="5"/>
       <c r="N94" s="5"/>
       <c r="O94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B95" s="5" t="inlineStr">
         <is>
-          <t>דניס איידינוב</t>
+          <t>שחקן פיקטיבי חצור א</t>
         </is>
       </c>
       <c r="C95" s="5" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>רגב ליאור</t>
         </is>
       </c>
       <c r="F95" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>דן אפשטיין</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="I95" s="5" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J95" s="5" t="n">
         <v>91</v>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה קפליאן</t>
+          <t>מישל זבוניאן</t>
         </is>
       </c>
       <c r="L95" s="5" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="M95" s="5"/>
       <c r="N95" s="5"/>
       <c r="O95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B96" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="C96" s="5" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>עדן סאבוב</t>
         </is>
       </c>
       <c r="F96" s="5" t="n">
         <v>4</v>
       </c>
       <c r="G96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="H96" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>בן אשורוב</t>
         </is>
       </c>
       <c r="I96" s="5" t="n">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J96" s="5" t="n">
         <v>92</v>
       </c>
       <c r="K96" s="5" t="inlineStr">
         <is>
-          <t>עידו שפרקין</t>
+          <t>שחר אסף</t>
         </is>
       </c>
       <c r="L96" s="5" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="M96" s="5"/>
       <c r="N96" s="5"/>
       <c r="O96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B97" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="C97" s="5" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>אביבה קיפגן</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="F97" s="5" t="n">
         <v>4</v>
       </c>
       <c r="G97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="I97" s="5" t="n">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J97" s="5" t="n">
         <v>93</v>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>יליזבטה דולגיך</t>
+          <t>איסמאיל מאייר</t>
         </is>
       </c>
       <c r="L97" s="5" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="M97" s="5"/>
       <c r="N97" s="5"/>
       <c r="O97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B98" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>פלג אשכנזי</t>
         </is>
       </c>
       <c r="C98" s="5" t="n">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
-          <t>קרינה איטקין</t>
+          <t>אביבה קיפגן</t>
         </is>
       </c>
       <c r="F98" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="H98" s="5" t="inlineStr">
         <is>
-          <t>גל רפיח</t>
+          <t>אלכס טרבינסקי</t>
         </is>
       </c>
       <c r="I98" s="5" t="n">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J98" s="5" t="n">
         <v>94</v>
       </c>
       <c r="K98" s="5" t="inlineStr">
         <is>
-          <t>אנה זליזניאק</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="L98" s="5" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M98" s="5"/>
       <c r="N98" s="5"/>
       <c r="O98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B99" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים זכרון א'</t>
+          <t>זוגות נשים טבעון א'</t>
         </is>
       </c>
       <c r="C99" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>טטיאנה אלטוחוב</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="F99" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>דניס איידינוב</t>
+          <t>יאן סיבק</t>
         </is>
       </c>
       <c r="I99" s="5" t="n">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J99" s="5" t="n">
         <v>95</v>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>אמלי הורוביץ</t>
+          <t>אור שרייבר</t>
         </is>
       </c>
       <c r="L99" s="5" t="n">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="M99" s="5"/>
       <c r="N99" s="5"/>
       <c r="O99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B100" s="5" t="inlineStr">
         <is>
-          <t>דני ספוזניקוב</t>
+          <t>שחקן פיקטיבי נשרים</t>
         </is>
       </c>
       <c r="C100" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
-          <t>יוליה ורדל</t>
+          <t>קרינה איטקין</t>
         </is>
       </c>
       <c r="F100" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="I100" s="5" t="n">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J100" s="5" t="n">
         <v>96</v>
       </c>
       <c r="K100" s="5" t="inlineStr">
         <is>
-          <t>יבגניה גולדברג</t>
+          <t>מישה זילברמן</t>
         </is>
       </c>
       <c r="L100" s="5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="M100" s="5"/>
       <c r="N100" s="5"/>
       <c r="O100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B101" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים מודיעין</t>
+          <t>גל רפיח</t>
         </is>
       </c>
       <c r="C101" s="5" t="n">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>ילזבטה אובדיינקו</t>
+          <t>טטיאנה אלטוחוב</t>
         </is>
       </c>
       <c r="F101" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="I101" s="5" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J101" s="5" t="n">
         <v>97</v>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>יוליה קאריבה</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="L101" s="5" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M101" s="5"/>
       <c r="N101" s="5"/>
       <c r="O101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B102" s="5" t="inlineStr">
         <is>
-          <t>גל רפיח</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="C102" s="5" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
-          <t>דנאל שללשוילי</t>
+          <t>יוליה ורדל</t>
         </is>
       </c>
       <c r="F102" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="H102" s="5" t="inlineStr">
         <is>
-          <t>רון שרגא</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="I102" s="5" t="n">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J102" s="5" t="n">
         <v>98</v>
       </c>
       <c r="K102" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרמור</t>
+          <t>יהב שדה</t>
         </is>
       </c>
       <c r="L102" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M102" s="5"/>
       <c r="N102" s="5"/>
       <c r="O102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B103" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="C103" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>דניאל מילר</t>
+          <t>דנאל שללשוילי</t>
         </is>
       </c>
       <c r="F103" s="5" t="n">
         <v>3</v>
       </c>
       <c r="G103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>מיכאל לזרוב</t>
         </is>
       </c>
       <c r="I103" s="5" t="n">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J103" s="5" t="n">
         <v>99</v>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>חגית בראלי פישמן</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="L103" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M103" s="5"/>
       <c r="N103" s="5"/>
       <c r="O103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B104" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>חנוך צורדקר</t>
         </is>
       </c>
       <c r="C104" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>דניאל מילר</t>
         </is>
       </c>
       <c r="F104" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="H104" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="I104" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J104" s="5" t="n">
         <v>100</v>
       </c>
       <c r="K104" s="5" t="inlineStr">
         <is>
-          <t>הילי שחר</t>
+          <t>גיא בלומנריך</t>
         </is>
       </c>
       <c r="L104" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="M104" s="5"/>
       <c r="N104" s="5"/>
       <c r="O104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="B105" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי חצור א</t>
+          <t>זוגות נשים ראשון לציון א'</t>
         </is>
       </c>
       <c r="C105" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>סופיה אפנסייבה</t>
+          <t>יעל אבידן</t>
         </is>
       </c>
       <c r="F105" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>יונתן שאמס</t>
         </is>
       </c>
       <c r="I105" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="J105" s="5" t="n">
         <v>101</v>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>רוזה פנחסוב</t>
+          <t>עידו שפרקין</t>
         </is>
       </c>
       <c r="L105" s="5" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="M105" s="5"/>
       <c r="N105" s="5"/>
       <c r="O105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="B106" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>אדריאן ליבר</t>
         </is>
       </c>
       <c r="C106" s="5" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>סופיה אפנסייבה</t>
         </is>
       </c>
       <c r="F106" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="H106" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>גל רפיח</t>
         </is>
       </c>
       <c r="I106" s="5" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="J106" s="5" t="n">
         <v>102</v>
       </c>
       <c r="K106" s="5" t="inlineStr">
         <is>
-          <t>גיא בלומנריך</t>
+          <t>אמלי הורוביץ</t>
         </is>
       </c>
       <c r="L106" s="5" t="n">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="M106" s="5"/>
       <c r="N106" s="5"/>
       <c r="O106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="B107" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>דניס איידינוב</t>
         </is>
       </c>
       <c r="C107" s="5" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>עדי דגן</t>
+          <t>גלית בן אנו</t>
         </is>
       </c>
       <c r="F107" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>דן אפשטיין</t>
         </is>
       </c>
       <c r="I107" s="5" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="J107" s="5" t="n">
         <v>103</v>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>ולנטינה קזאק</t>
+          <t>לשם חבושה</t>
         </is>
       </c>
       <c r="L107" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="M107" s="5"/>
       <c r="N107" s="5"/>
       <c r="O107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B108" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="C108" s="5" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
-          <t>אנסטסיה קירילוב</t>
+          <t>עדי דגן</t>
         </is>
       </c>
       <c r="F108" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="H108" s="5" t="inlineStr">
         <is>
-          <t>מרק פרלשטיין</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="I108" s="5" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="J108" s="5" t="n">
         <v>104</v>
       </c>
       <c r="K108" s="5" t="inlineStr">
         <is>
-          <t>אירינה גימפלסון</t>
+          <t>יוליה קאריבה</t>
         </is>
       </c>
       <c r="L108" s="5" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="M108" s="5"/>
       <c r="N108" s="5"/>
       <c r="O108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B109" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>דני ספוזניקוב</t>
         </is>
       </c>
       <c r="C109" s="5" t="n">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>אנה איידלשטיין</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="F109" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="I109" s="5" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="J109" s="5" t="n">
         <v>105</v>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>יבגניה גולדברג</t>
         </is>
       </c>
       <c r="L109" s="5" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="M109" s="5"/>
       <c r="N109" s="5"/>
       <c r="O109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B110" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים טבעון א'</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="C110" s="5" t="n">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>מיקה ציבולסקי</t>
         </is>
       </c>
       <c r="F110" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="H110" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="I110" s="5" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="J110" s="5" t="n">
         <v>106</v>
       </c>
       <c r="K110" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>חגית בראלי פישמן</t>
         </is>
       </c>
       <c r="L110" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M110" s="5"/>
       <c r="N110" s="5"/>
       <c r="O110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B111" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי נשרים</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="C111" s="5" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>גלית בן אנו</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="F111" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>מרק פרלשטיין</t>
         </is>
       </c>
       <c r="I111" s="5" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="J111" s="5" t="n">
         <v>107</v>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>הילי שחר</t>
         </is>
       </c>
       <c r="L111" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M111" s="5"/>
       <c r="N111" s="5"/>
       <c r="O111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="B112" s="5" t="inlineStr">
         <is>
           <t>רון עזרא</t>
         </is>
       </c>
       <c r="C112" s="5" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
-          <t>יעל אבידן</t>
+          <t>אנסטסיה קירילוב</t>
         </is>
       </c>
       <c r="F112" s="5" t="n">
         <v>2</v>
       </c>
       <c r="G112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
-          <t>ניצן חזות</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="I112" s="5" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="J112" s="5" t="n">
         <v>108</v>
       </c>
       <c r="K112" s="5" t="inlineStr">
         <is>
-          <t>אליה שמחייב</t>
+          <t>רוזה פנחסוב</t>
         </is>
       </c>
       <c r="L112" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M112" s="5"/>
       <c r="N112" s="5"/>
       <c r="O112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B113" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים ראשון לציון א'</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="C113" s="5" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>ילנה טרוסמן</t>
+          <t>אנה איידלשטיין</t>
         </is>
       </c>
       <c r="F113" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>דניס איידינוב</t>
         </is>
       </c>
       <c r="I113" s="5" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="J113" s="5" t="n">
         <v>109</v>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>יעל אבידן</t>
+          <t>ולנטינה קזאק</t>
         </is>
       </c>
       <c r="L113" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M113" s="5"/>
       <c r="N113" s="5"/>
       <c r="O113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B114" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>ארז ניר</t>
         </is>
       </c>
       <c r="C114" s="5" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
-          <t>קלואי הופ בוליו</t>
+          <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="F114" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="H114" s="5" t="inlineStr">
         <is>
-          <t>נדב קשת</t>
+          <t>רון שרגא</t>
         </is>
       </c>
       <c r="I114" s="5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="J114" s="5" t="n">
         <v>110</v>
       </c>
       <c r="K114" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>אירינה גימפלסון</t>
         </is>
       </c>
       <c r="L114" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M114" s="5"/>
       <c r="N114" s="5"/>
       <c r="O114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B115" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="C115" s="5" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>שיר יעקובוביץ</t>
         </is>
       </c>
       <c r="F115" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי לזנר</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="I115" s="5" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="J115" s="5" t="n">
         <v>111</v>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="L115" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M115" s="5"/>
       <c r="N115" s="5"/>
       <c r="O115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B116" s="5" t="inlineStr">
         <is>
           <t>יאן סיבק</t>
         </is>
       </c>
       <c r="C116" s="5" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
-          <t>מרינה לנדוור</t>
+          <t>רונית טסלר עדן</t>
         </is>
       </c>
       <c r="F116" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="H116" s="5" t="inlineStr">
         <is>
-          <t>שי וולף</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="I116" s="5" t="n">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J116" s="5" t="n">
         <v>112</v>
       </c>
       <c r="K116" s="5" t="inlineStr">
         <is>
-          <t>לינוי טמייב</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="L116" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M116" s="5"/>
       <c r="N116" s="5"/>
       <c r="O116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B117" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="C117" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>רונית טסלר עדן</t>
+          <t>ילנה טרוסמן</t>
         </is>
       </c>
       <c r="F117" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>אלי אדרי</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="I117" s="5" t="n">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="J117" s="5" t="n">
         <v>113</v>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה זילברמן </t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="L117" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M117" s="5"/>
       <c r="N117" s="5"/>
       <c r="O117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B118" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="C118" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
-          <t>נועה בולר</t>
+          <t>מרינה לנדוור</t>
         </is>
       </c>
       <c r="F118" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="H118" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="I118" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J118" s="5" t="n">
         <v>114</v>
       </c>
       <c r="K118" s="5" t="inlineStr">
         <is>
-          <t>דנאל שללשוילי</t>
+          <t>אליה שמחייב</t>
         </is>
       </c>
       <c r="L118" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M118" s="5"/>
       <c r="N118" s="5"/>
       <c r="O118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="B119" s="5" t="inlineStr">
         <is>
-          <t>ניר ברצ'נסקי</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="C119" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>אמיליה פטרוב</t>
+          <t>נועה בולר</t>
         </is>
       </c>
       <c r="F119" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="I119" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J119" s="5" t="n">
         <v>115</v>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>איליה לוין</t>
+          <t>לינוי טמייב</t>
         </is>
       </c>
       <c r="L119" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M119" s="5"/>
       <c r="N119" s="5"/>
       <c r="O119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="B120" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="C120" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>קלואי הופ בוליו</t>
         </is>
       </c>
       <c r="F120" s="5" t="n">
         <v>1</v>
       </c>
       <c r="G120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לזרוב</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="I120" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J120" s="5" t="n">
         <v>116</v>
       </c>
       <c r="K120" s="5" t="inlineStr">
         <is>
-          <t>סופיה אפנסייבה</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="L120" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M120" s="5"/>
       <c r="N120" s="5"/>
       <c r="O120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="B121" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="C121" s="5" t="n">
-        <v>20</v>
-[...3 lines deleted...]
-      <c r="F121" s="5"/>
+        <v>21</v>
+      </c>
+      <c r="D121" s="5" t="n">
+        <v>117</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>אמיליה פטרוב</t>
+        </is>
+      </c>
+      <c r="F121" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="G121" s="5" t="n">
         <v>117</v>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="I121" s="5" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J121" s="5" t="n">
         <v>117</v>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>אולגה שכרב</t>
         </is>
       </c>
       <c r="L121" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M121" s="5"/>
       <c r="N121" s="5"/>
       <c r="O121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="B122" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="C122" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5"/>
       <c r="F122" s="5"/>
       <c r="G122" s="5" t="n">
         <v>118</v>
       </c>
       <c r="H122" s="5" t="inlineStr">
         <is>
-          <t>סתיו פלג</t>
+          <t>נדב קשת</t>
         </is>
       </c>
       <c r="I122" s="5" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J122" s="5" t="n">
         <v>118</v>
       </c>
       <c r="K122" s="5" t="inlineStr">
         <is>
-          <t>פלג אשכנזי</t>
+          <t>סבטלנה זילברמן </t>
         </is>
       </c>
       <c r="L122" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="M122" s="5"/>
       <c r="N122" s="5"/>
       <c r="O122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="B123" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישמן</t>
+          <t>ניר ברצ'נסקי</t>
         </is>
       </c>
       <c r="C123" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5" t="n">
         <v>119</v>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>רוי רוברט פנסו</t>
+          <t>דמיטרי לזנר</t>
         </is>
       </c>
       <c r="I123" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="J123" s="5" t="n">
         <v>119</v>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>דין ברונשטיין</t>
         </is>
       </c>
       <c r="L123" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M123" s="5"/>
       <c r="N123" s="5"/>
       <c r="O123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B124" s="5" t="inlineStr">
         <is>
-          <t>יעקב פוקסון</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="C124" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5"/>
       <c r="F124" s="5"/>
       <c r="G124" s="5" t="n">
         <v>120</v>
       </c>
       <c r="H124" s="5" t="inlineStr">
         <is>
-          <t>יונתן שאמס</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="I124" s="5" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="J124" s="5" t="n">
         <v>120</v>
       </c>
       <c r="K124" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>מיכאל שכרב</t>
         </is>
       </c>
       <c r="L124" s="5" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M124" s="5"/>
       <c r="N124" s="5"/>
       <c r="O124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="B125" s="5" t="inlineStr">
         <is>
-          <t>אולג חוטורנר</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="C125" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="5" t="n">
         <v>121</v>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>ולדימיר פבלובסקי</t>
+          <t>סתיו פלג</t>
         </is>
       </c>
       <c r="I125" s="5" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J125" s="5" t="n">
         <v>121</v>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>מיכל אקשטיין</t>
+          <t>דנאל שללשוילי</t>
         </is>
       </c>
       <c r="L125" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M125" s="5"/>
       <c r="N125" s="5"/>
       <c r="O125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B126" s="5" t="inlineStr">
         <is>
-          <t>זוגות נשים לוד א'</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="C126" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="G126" s="5" t="n">
         <v>122</v>
       </c>
       <c r="H126" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>שי וולף</t>
         </is>
       </c>
       <c r="I126" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J126" s="5" t="n">
         <v>122</v>
       </c>
       <c r="K126" s="5" t="inlineStr">
         <is>
-          <t>דור שני</t>
+          <t>איליה לוין</t>
         </is>
       </c>
       <c r="L126" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M126" s="5"/>
       <c r="N126" s="5"/>
       <c r="O126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B127" s="5" t="inlineStr">
         <is>
-          <t>בן אשורוב</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="C127" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5" t="n">
         <v>123</v>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>אלי אדרי</t>
         </is>
       </c>
       <c r="I127" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J127" s="5" t="n">
         <v>123</v>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>סופיה אפנסייבה</t>
         </is>
       </c>
       <c r="L127" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M127" s="5"/>
       <c r="N127" s="5"/>
       <c r="O127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B128" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>יעקב פישמן</t>
         </is>
       </c>
       <c r="C128" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="G128" s="5" t="n">
         <v>124</v>
       </c>
       <c r="H128" s="5" t="inlineStr">
         <is>
-          <t>יאן סיבק</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="I128" s="5" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J128" s="5" t="n">
         <v>124</v>
       </c>
       <c r="K128" s="5" t="inlineStr">
         <is>
-          <t>מישל זבוניאן</t>
+          <t>רון לוין</t>
         </is>
       </c>
       <c r="L128" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M128" s="5"/>
       <c r="N128" s="5"/>
       <c r="O128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="B129" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זכרוב</t>
+          <t>יעקב פוקסון</t>
         </is>
       </c>
       <c r="C129" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="G129" s="5" t="n">
         <v>125</v>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="I129" s="5" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J129" s="5" t="n">
         <v>125</v>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="L129" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M129" s="5"/>
       <c r="N129" s="5"/>
       <c r="O129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="B130" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>אולג חוטורנר</t>
         </is>
       </c>
       <c r="C130" s="5" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="G130" s="5" t="n">
         <v>126</v>
       </c>
       <c r="H130" s="5" t="inlineStr">
         <is>
-          <t>איתן לוי</t>
+          <t>רוי רוברט פנסו</t>
         </is>
       </c>
       <c r="I130" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J130" s="5" t="n">
         <v>126</v>
       </c>
       <c r="K130" s="5" t="inlineStr">
         <is>
-          <t>שחר בר יוסף</t>
+          <t>פלג אשכנזי</t>
         </is>
       </c>
       <c r="L130" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M130" s="5"/>
       <c r="N130" s="5"/>
       <c r="O130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="B131" s="5" t="inlineStr">
         <is>
-          <t>עידו בנדל</t>
+          <t>בן אשורוב</t>
         </is>
       </c>
       <c r="C131" s="5" t="n">
         <v>18</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5"/>
       <c r="F131" s="5"/>
       <c r="G131" s="5" t="n">
         <v>127</v>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>ולדימיר פבלובסקי</t>
         </is>
       </c>
       <c r="I131" s="5" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J131" s="5" t="n">
         <v>127</v>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>איסמאיל מאייר</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="L131" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M131" s="5"/>
       <c r="N131" s="5"/>
       <c r="O131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="B132" s="5" t="inlineStr">
         <is>
-          <t>ארז ניר</t>
+          <t>מיכאל זכרוב</t>
         </is>
       </c>
       <c r="C132" s="5" t="n">
         <v>18</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5"/>
       <c r="F132" s="5"/>
       <c r="G132" s="5" t="n">
         <v>128</v>
       </c>
       <c r="H132" s="5" t="inlineStr">
         <is>
-          <t>לאון פוגץ</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="I132" s="5" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J132" s="5" t="n">
         <v>128</v>
       </c>
       <c r="K132" s="5" t="inlineStr">
         <is>
-          <t>מקסים מלמד</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="L132" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M132" s="5"/>
       <c r="N132" s="5"/>
       <c r="O132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="B133" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="C133" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5"/>
       <c r="F133" s="5"/>
       <c r="G133" s="5" t="n">
         <v>129</v>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>גלעד זלכה</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="I133" s="5" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J133" s="5" t="n">
         <v>129</v>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>לירי שגב</t>
+          <t>דור שני</t>
         </is>
       </c>
       <c r="L133" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M133" s="5"/>
       <c r="N133" s="5"/>
       <c r="O133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B134" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="C134" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5"/>
       <c r="F134" s="5"/>
       <c r="G134" s="5" t="n">
         <v>130</v>
       </c>
       <c r="H134" s="5" t="inlineStr">
         <is>
-          <t>דויד בן דויד</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="I134" s="5" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J134" s="5" t="n">
         <v>130</v>
       </c>
       <c r="K134" s="5" t="inlineStr">
         <is>
-          <t>ליה יוגב</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="L134" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M134" s="5"/>
       <c r="N134" s="5"/>
       <c r="O134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B135" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>עידו בנדל</t>
         </is>
       </c>
       <c r="C135" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5" t="n">
         <v>131</v>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>אפי נדיב</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="I135" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J135" s="5" t="n">
         <v>131</v>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>רון לוין</t>
+          <t>יובל סמואלוב</t>
         </is>
       </c>
       <c r="L135" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M135" s="5"/>
       <c r="N135" s="5"/>
       <c r="O135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="B136" s="5" t="inlineStr">
         <is>
           <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="C136" s="5" t="n">
         <v>17</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5" t="n">
         <v>132</v>
       </c>
       <c r="H136" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>איתן לוי</t>
         </is>
       </c>
       <c r="I136" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J136" s="5" t="n">
         <v>132</v>
       </c>
       <c r="K136" s="5" t="inlineStr">
         <is>
-          <t>ויקטוריה רודלר</t>
+          <t>מיכל אקשטיין</t>
         </is>
       </c>
       <c r="L136" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M136" s="5"/>
       <c r="N136" s="5"/>
       <c r="O136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="B137" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="C137" s="5" t="n">
         <v>17</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5" t="n">
         <v>133</v>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>שחר נודלר</t>
         </is>
       </c>
       <c r="I137" s="5" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J137" s="5" t="n">
         <v>133</v>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>לירי שגב</t>
         </is>
       </c>
       <c r="L137" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M137" s="5"/>
       <c r="N137" s="5"/>
       <c r="O137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="B138" s="5" t="inlineStr">
         <is>
-          <t>מקסים זליזניאק</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="C138" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5" t="n">
         <v>134</v>
       </c>
       <c r="H138" s="5" t="inlineStr">
         <is>
-          <t>יוסי מאירוביץ</t>
+          <t>לאון פוגץ</t>
         </is>
       </c>
       <c r="I138" s="5" t="n">
         <v>17</v>
       </c>
       <c r="J138" s="5" t="n">
         <v>134</v>
       </c>
       <c r="K138" s="5" t="inlineStr">
         <is>
-          <t>דותן שרגא</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="L138" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M138" s="5"/>
       <c r="N138" s="5"/>
       <c r="O138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B139" s="5" t="inlineStr">
         <is>
-          <t>שי וולף</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="C139" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5" t="n">
         <v>135</v>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>גלעד זלכה</t>
         </is>
       </c>
       <c r="I139" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J139" s="5" t="n">
         <v>135</v>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>אנה סוחורוקוב</t>
+          <t>שחר בר יוסף</t>
         </is>
       </c>
       <c r="L139" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M139" s="5"/>
       <c r="N139" s="5"/>
       <c r="O139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="B140" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>דני שניידמן</t>
         </is>
       </c>
       <c r="C140" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5" t="n">
         <v>136</v>
       </c>
       <c r="H140" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>דויד בן דויד</t>
         </is>
       </c>
       <c r="I140" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J140" s="5" t="n">
         <v>136</v>
       </c>
       <c r="K140" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>ליה יוגב</t>
         </is>
       </c>
       <c r="L140" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M140" s="5"/>
       <c r="N140" s="5"/>
       <c r="O140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="B141" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="C141" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5" t="n">
         <v>137</v>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>אפי נדיב</t>
         </is>
       </c>
       <c r="I141" s="5" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J141" s="5" t="n">
         <v>137</v>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>מקסים מלמד</t>
         </is>
       </c>
       <c r="L141" s="5" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M141" s="5"/>
       <c r="N141" s="5"/>
       <c r="O141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="B142" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>קונסטנטין רחמילביץ</t>
         </is>
       </c>
       <c r="C142" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5" t="n">
         <v>138</v>
       </c>
       <c r="H142" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="I142" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J142" s="5" t="n">
         <v>138</v>
       </c>
       <c r="K142" s="5" t="inlineStr">
         <is>
-          <t>דפנה רייכר</t>
+          <t>יניב קרמינסקי</t>
         </is>
       </c>
       <c r="L142" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="M142" s="5"/>
       <c r="N142" s="5"/>
       <c r="O142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="B143" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>מקסים זליזניאק</t>
         </is>
       </c>
       <c r="C143" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5" t="n">
         <v>139</v>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>יובל סמואלוב</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="I143" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J143" s="5" t="n">
         <v>139</v>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>ויקטוריה רודלר</t>
         </is>
       </c>
       <c r="L143" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M143" s="5"/>
       <c r="N143" s="5"/>
       <c r="O143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="B144" s="5" t="inlineStr">
         <is>
-          <t>גיא גרינבלט</t>
+          <t>שי וולף</t>
         </is>
       </c>
       <c r="C144" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5" t="n">
         <v>140</v>
       </c>
       <c r="H144" s="5" t="inlineStr">
         <is>
-          <t>אלכסיי גרשנוביץ'</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="I144" s="5" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J144" s="5" t="n">
         <v>140</v>
       </c>
       <c r="K144" s="5" t="inlineStr">
         <is>
-          <t>מרגרט לוריא</t>
+          <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="L144" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M144" s="5"/>
       <c r="N144" s="5"/>
       <c r="O144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="B145" s="5" t="inlineStr">
         <is>
-          <t>אריאל שאינסקי</t>
+          <t>דאניש באלאג'י</t>
         </is>
       </c>
       <c r="C145" s="5" t="n">
         <v>15</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5" t="n">
         <v>141</v>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="I145" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J145" s="5" t="n">
         <v>141</v>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>דותן שרגא</t>
         </is>
       </c>
       <c r="L145" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M145" s="5"/>
       <c r="N145" s="5"/>
       <c r="O145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B146" s="5" t="inlineStr">
         <is>
-          <t>מיכאל קריב</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="C146" s="5" t="n">
         <v>15</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5" t="n">
         <v>142</v>
       </c>
       <c r="H146" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="I146" s="5" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J146" s="5" t="n">
         <v>142</v>
       </c>
       <c r="K146" s="5" t="inlineStr">
         <is>
-          <t>אלינה ריטה סיקברה</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="L146" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M146" s="5"/>
       <c r="N146" s="5"/>
       <c r="O146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B147" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="C147" s="5" t="n">
         <v>15</v>
       </c>
       <c r="D147" s="5"/>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5" t="n">
         <v>143</v>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="I147" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J147" s="5" t="n">
         <v>143</v>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>אנה סוחורוקוב</t>
         </is>
       </c>
       <c r="L147" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M147" s="5"/>
       <c r="N147" s="5"/>
       <c r="O147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B148" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="C148" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5" t="n">
         <v>144</v>
       </c>
       <c r="H148" s="5" t="inlineStr">
         <is>
-          <t>דניס ויינר</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="I148" s="5" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J148" s="5" t="n">
         <v>144</v>
       </c>
       <c r="K148" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="L148" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M148" s="5"/>
       <c r="N148" s="5"/>
       <c r="O148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B149" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>אריאל שאינסקי</t>
         </is>
       </c>
       <c r="C149" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5" t="n">
         <v>145</v>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>מקסים זליזניאק</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="I149" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J149" s="5" t="n">
         <v>145</v>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>אלינה ראייב</t>
+          <t>דפנה רייכר</t>
         </is>
       </c>
       <c r="L149" s="5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M149" s="5"/>
       <c r="N149" s="5"/>
       <c r="O149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="B150" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>גיא גרינבלט</t>
         </is>
       </c>
       <c r="C150" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5" t="n">
         <v>146</v>
       </c>
       <c r="H150" s="5" t="inlineStr">
         <is>
-          <t>אביתר קשת</t>
+          <t>אלכסיי גרשנוביץ'</t>
         </is>
       </c>
       <c r="I150" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J150" s="5" t="n">
         <v>146</v>
       </c>
       <c r="K150" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>אלינה ריטה סיקברה</t>
         </is>
       </c>
       <c r="L150" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M150" s="5"/>
       <c r="N150" s="5"/>
       <c r="O150" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="B151" s="5" t="inlineStr">
         <is>
-          <t>כפיר סורקין</t>
+          <t>מיכאל קריב</t>
         </is>
       </c>
       <c r="C151" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5" t="n">
         <v>147</v>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>שחר נודלר</t>
+          <t>יעקב פישמן</t>
         </is>
       </c>
       <c r="I151" s="5" t="n">
         <v>14</v>
       </c>
       <c r="J151" s="5" t="n">
         <v>147</v>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="L151" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M151" s="5"/>
       <c r="N151" s="5"/>
       <c r="O151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B152" s="5" t="inlineStr">
         <is>
-          <t>דאניש באלאג'י</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="C152" s="5" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5" t="n">
         <v>148</v>
       </c>
       <c r="H152" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="I152" s="5" t="n">
         <v>14</v>
       </c>
       <c r="J152" s="5" t="n">
         <v>148</v>
       </c>
       <c r="K152" s="5" t="inlineStr">
         <is>
-          <t>לילי טורבילו</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="L152" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M152" s="5"/>
       <c r="N152" s="5"/>
       <c r="O152" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="B153" s="5" t="inlineStr">
         <is>
-          <t>יונתן שאמס</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="C153" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5" t="n">
         <v>149</v>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>דניס ויינר</t>
         </is>
       </c>
       <c r="I153" s="5" t="n">
         <v>14</v>
       </c>
       <c r="J153" s="5" t="n">
         <v>149</v>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי קלימנקו</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="L153" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M153" s="5"/>
       <c r="N153" s="5"/>
       <c r="O153" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="B154" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>כפיר סורקין</t>
         </is>
       </c>
       <c r="C154" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5" t="n">
         <v>150</v>
       </c>
       <c r="H154" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישמן</t>
+          <t>מקסים זליזניאק</t>
         </is>
       </c>
       <c r="I154" s="5" t="n">
         <v>14</v>
       </c>
       <c r="J154" s="5" t="n">
         <v>150</v>
       </c>
       <c r="K154" s="5" t="inlineStr">
         <is>
-          <t>ארקדי טישמן</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="L154" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M154" s="5"/>
       <c r="N154" s="5"/>
       <c r="O154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="B155" s="5" t="inlineStr">
         <is>
-          <t>דניס ויינר</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="C155" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5" t="n">
         <v>151</v>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>כפיר סורקין</t>
+          <t>שי כליף</t>
         </is>
       </c>
       <c r="I155" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J155" s="5" t="n">
         <v>151</v>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>מאי בר-נצר</t>
+          <t>מרגרט לוריא</t>
         </is>
       </c>
       <c r="L155" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M155" s="5"/>
       <c r="N155" s="5"/>
       <c r="O155" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B156" s="5" t="inlineStr">
         <is>
-          <t>אלן קצב</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="C156" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5" t="n">
         <v>152</v>
       </c>
       <c r="H156" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>אביתר קשת</t>
         </is>
       </c>
       <c r="I156" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J156" s="5" t="n">
         <v>152</v>
       </c>
       <c r="K156" s="5" t="inlineStr">
         <is>
-          <t>דוד פופקו</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="L156" s="5" t="n">
         <v>11</v>
       </c>
       <c r="M156" s="5"/>
       <c r="N156" s="5"/>
       <c r="O156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="B157" s="5" t="inlineStr">
         <is>
-          <t>אופיר כליף</t>
+          <t>יונתן שאמס</t>
         </is>
       </c>
       <c r="C157" s="5" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5" t="n">
         <v>153</v>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="I157" s="5" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J157" s="5" t="n">
         <v>153</v>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>עידן כחלון</t>
+          <t>מאי בר-נצר</t>
         </is>
       </c>
       <c r="L157" s="5" t="n">
         <v>11</v>
       </c>
       <c r="M157" s="5"/>
       <c r="N157" s="5"/>
       <c r="O157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="B158" s="5" t="inlineStr">
         <is>
-          <t>שחקן פיקטיבי יהוד א'</t>
+          <t>לירן גנון</t>
         </is>
       </c>
       <c r="C158" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5" t="n">
         <v>154</v>
       </c>
       <c r="H158" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>כפיר סורקין</t>
         </is>
       </c>
       <c r="I158" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J158" s="5" t="n">
         <v>154</v>
       </c>
       <c r="K158" s="5" t="inlineStr">
         <is>
-          <t>רויטל טומצין</t>
+          <t>דוד פופקו</t>
         </is>
       </c>
       <c r="L158" s="5" t="n">
         <v>11</v>
       </c>
       <c r="M158" s="5"/>
       <c r="N158" s="5"/>
       <c r="O158" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
       <c r="B159" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="C159" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5" t="n">
         <v>155</v>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="I159" s="5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J159" s="5" t="n">
         <v>155</v>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>לשם חבושה</t>
+          <t>דמיטרי קלימנקו</t>
         </is>
       </c>
       <c r="L159" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M159" s="5"/>
       <c r="N159" s="5"/>
       <c r="O159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>156</t>
         </is>
       </c>
       <c r="B160" s="5" t="inlineStr">
         <is>
-          <t>גיא מוזס</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="C160" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5" t="n">
         <v>156</v>
       </c>
       <c r="H160" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>נעם שגיא</t>
         </is>
       </c>
       <c r="I160" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J160" s="5" t="n">
         <v>156</v>
       </c>
       <c r="K160" s="5" t="inlineStr">
         <is>
-          <t>סוזי בדליאן</t>
+          <t>ארקדי טישמן</t>
         </is>
       </c>
       <c r="L160" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M160" s="5"/>
       <c r="N160" s="5"/>
       <c r="O160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>157</t>
         </is>
       </c>
       <c r="B161" s="5" t="inlineStr">
         <is>
-          <t>דני שניידמן</t>
+          <t>אלן קצב</t>
         </is>
       </c>
       <c r="C161" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5" t="n">
         <v>157</v>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>לאוניד שרלין</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="I161" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J161" s="5" t="n">
         <v>157</v>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>לילי טורבילו</t>
         </is>
       </c>
       <c r="L161" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M161" s="5"/>
       <c r="N161" s="5"/>
       <c r="O161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
       <c r="B162" s="5" t="inlineStr">
         <is>
-          <t>לירן גנון</t>
+          <t>אופיר כליף</t>
         </is>
       </c>
       <c r="C162" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5" t="n">
         <v>158</v>
       </c>
       <c r="H162" s="5" t="inlineStr">
         <is>
-          <t>שלמה אדלר</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="I162" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J162" s="5" t="n">
         <v>158</v>
       </c>
       <c r="K162" s="5" t="inlineStr">
         <is>
-          <t>דוד שרגורודסקי</t>
+          <t>אלינה ראייב</t>
         </is>
       </c>
       <c r="L162" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M162" s="5"/>
       <c r="N162" s="5"/>
       <c r="O162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>159</t>
         </is>
       </c>
       <c r="B163" s="5" t="inlineStr">
         <is>
-          <t>איתן לוי</t>
+          <t>אור שרייבר</t>
         </is>
       </c>
       <c r="C163" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5" t="n">
         <v>159</v>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="I163" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J163" s="5" t="n">
         <v>159</v>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="L163" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M163" s="5"/>
       <c r="N163" s="5"/>
       <c r="O163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
       <c r="B164" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>שחקן פיקטיבי יהוד א'</t>
         </is>
       </c>
       <c r="C164" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5" t="n">
         <v>160</v>
       </c>
       <c r="H164" s="5" t="inlineStr">
         <is>
-          <t>שי רייכר</t>
+          <t>לאוניד שרלין</t>
         </is>
       </c>
       <c r="I164" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J164" s="5" t="n">
         <v>160</v>
       </c>
       <c r="K164" s="5" t="inlineStr">
         <is>
-          <t>מיכאל מחנובסקי</t>
+          <t>עידן כחלון</t>
         </is>
       </c>
       <c r="L164" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M164" s="5"/>
       <c r="N164" s="5"/>
       <c r="O164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="B165" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>דניס ויינר</t>
         </is>
       </c>
       <c r="C165" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5" t="n">
         <v>161</v>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>שלמה אדלר</t>
         </is>
       </c>
       <c r="I165" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J165" s="5" t="n">
         <v>161</v>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>רויטל טומצין</t>
         </is>
       </c>
       <c r="L165" s="5" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M165" s="5"/>
       <c r="N165" s="5"/>
       <c r="O165" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="B166" s="5" t="inlineStr">
         <is>
-          <t>רון לאונטיב</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="C166" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5" t="n">
         <v>162</v>
       </c>
       <c r="H166" s="5" t="inlineStr">
         <is>
-          <t>ואדים גורביץ'</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="I166" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J166" s="5" t="n">
         <v>162</v>
       </c>
       <c r="K166" s="5" t="inlineStr">
         <is>
-          <t>איתן מנחם</t>
+          <t>סוזי בדליאן</t>
         </is>
       </c>
       <c r="L166" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M166" s="5"/>
       <c r="N166" s="5"/>
       <c r="O166" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="B167" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>מיכאל שכרב</t>
         </is>
       </c>
       <c r="C167" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5" t="n">
         <v>163</v>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>נעם שגיא</t>
+          <t>שי רייכר</t>
         </is>
       </c>
       <c r="I167" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J167" s="5" t="n">
         <v>163</v>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>איליה שניידמן</t>
+          <t>ליאוניד פרידמן</t>
         </is>
       </c>
       <c r="L167" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M167" s="5"/>
       <c r="N167" s="5"/>
       <c r="O167" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
       <c r="B168" s="5" t="inlineStr">
         <is>
-          <t>דמיטרי קלימנקו</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="C168" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5" t="n">
         <v>164</v>
       </c>
       <c r="H168" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="I168" s="5" t="n">
         <v>12</v>
       </c>
       <c r="J168" s="5" t="n">
         <v>164</v>
       </c>
       <c r="K168" s="5" t="inlineStr">
         <is>
-          <t>נופר ברדוגו</t>
+          <t>דוד שרגורודסקי</t>
         </is>
       </c>
       <c r="L168" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M168" s="5"/>
       <c r="N168" s="5"/>
       <c r="O168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="B169" s="5" t="inlineStr">
         <is>
-          <t>שגיא סהר</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="C169" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5" t="n">
         <v>165</v>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>גיא מוזס</t>
+          <t>ואדים גורביץ'</t>
         </is>
       </c>
       <c r="I169" s="5" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J169" s="5" t="n">
         <v>165</v>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>ארסני גוגל</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="L169" s="5" t="n">
         <v>9</v>
       </c>
       <c r="M169" s="5"/>
       <c r="N169" s="5"/>
       <c r="O169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>166</t>
         </is>
       </c>
       <c r="B170" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>גיא מוזס</t>
         </is>
       </c>
       <c r="C170" s="5" t="n">
         <v>11</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5" t="n">
         <v>166</v>
       </c>
       <c r="H170" s="5" t="inlineStr">
         <is>
           <t>אורי רוטנברג</t>
         </is>
       </c>
       <c r="I170" s="5" t="n">
         <v>11</v>
       </c>
       <c r="J170" s="5" t="n">
         <v>166</v>
       </c>
       <c r="K170" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="L170" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M170" s="5"/>
       <c r="N170" s="5"/>
       <c r="O170" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="B171" s="5" t="inlineStr">
         <is>
-          <t>קונסטנטין רחמילביץ</t>
+          <t>נתיב פרץ</t>
         </is>
       </c>
       <c r="C171" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5" t="n">
         <v>167</v>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
           <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="I171" s="5" t="n">
         <v>11</v>
       </c>
       <c r="J171" s="5" t="n">
         <v>167</v>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>דניאל מילר</t>
+          <t>איליה שניידמן</t>
         </is>
       </c>
       <c r="L171" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M171" s="5"/>
       <c r="N171" s="5"/>
       <c r="O171" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>168</t>
         </is>
       </c>
       <c r="B172" s="5" t="inlineStr">
         <is>
-          <t>נתיב פרץ</t>
+          <t>איתן לוי</t>
         </is>
       </c>
       <c r="C172" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5" t="n">
         <v>168</v>
       </c>
       <c r="H172" s="5" t="inlineStr">
         <is>
-          <t>ארטיום קזנצב</t>
+          <t>גיא מוזס</t>
         </is>
       </c>
       <c r="I172" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J172" s="5" t="n">
         <v>168</v>
       </c>
       <c r="K172" s="5" t="inlineStr">
         <is>
-          <t>נתן אייזנשטדט</t>
+          <t>נופר ברדוגו</t>
         </is>
       </c>
       <c r="L172" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M172" s="5"/>
       <c r="N172" s="5"/>
       <c r="O172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="B173" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>דמיטרי קלימנקו</t>
         </is>
       </c>
       <c r="C173" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5" t="n">
         <v>169</v>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>אלן קצב</t>
         </is>
       </c>
       <c r="I173" s="5" t="n">
         <v>10</v>
       </c>
       <c r="J173" s="5" t="n">
         <v>169</v>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>יובל גרשטיין</t>
+          <t>איתן מנחם</t>
         </is>
       </c>
       <c r="L173" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M173" s="5"/>
       <c r="N173" s="5"/>
       <c r="O173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="B174" s="5" t="inlineStr">
         <is>
-          <t>דניאל בוניק</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="C174" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5" t="n">
         <v>170</v>
       </c>
       <c r="H174" s="5" t="inlineStr">
         <is>
-          <t>אביב שדה</t>
+          <t>בוריס בס</t>
         </is>
       </c>
       <c r="I174" s="5" t="n">
         <v>10</v>
       </c>
       <c r="J174" s="5" t="n">
         <v>170</v>
       </c>
       <c r="K174" s="5" t="inlineStr">
         <is>
-          <t>ליאוניד פרידמן</t>
+          <t>ארסני גוגל</t>
         </is>
       </c>
       <c r="L174" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M174" s="5"/>
       <c r="N174" s="5"/>
       <c r="O174" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="B175" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>שגיא סהר</t>
         </is>
       </c>
       <c r="C175" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5" t="n">
         <v>171</v>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>בוריס בס</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="I175" s="5" t="n">
         <v>10</v>
       </c>
       <c r="J175" s="5" t="n">
         <v>171</v>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>רויטל שוורץ</t>
+          <t>מיכאל מחנובסקי</t>
         </is>
       </c>
       <c r="L175" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M175" s="5"/>
       <c r="N175" s="5"/>
       <c r="O175" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="B176" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>רון לאונטיב</t>
         </is>
       </c>
       <c r="C176" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5" t="n">
         <v>172</v>
       </c>
       <c r="H176" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>ארטיום קזנצב</t>
         </is>
       </c>
       <c r="I176" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J176" s="5" t="n">
         <v>172</v>
       </c>
       <c r="K176" s="5" t="inlineStr">
         <is>
-          <t>לאון קורנפלד</t>
+          <t>אבי בלומנרייך</t>
         </is>
       </c>
       <c r="L176" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M176" s="5"/>
       <c r="N176" s="5"/>
       <c r="O176" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="B177" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="C177" s="5" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5" t="n">
         <v>173</v>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>אבי רסיוק</t>
+          <t>אביב שדה</t>
         </is>
       </c>
       <c r="I177" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J177" s="5" t="n">
         <v>173</v>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
           <t>אנה איידלשטיין</t>
         </is>
       </c>
       <c r="L177" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M177" s="5"/>
       <c r="N177" s="5"/>
       <c r="O177" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="B178" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="C178" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5" t="n">
         <v>174</v>
       </c>
       <c r="H178" s="5" t="inlineStr">
         <is>
-          <t>אלון סלוצקי</t>
+          <t>יוסף פלומנבליט</t>
         </is>
       </c>
       <c r="I178" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J178" s="5" t="n">
         <v>174</v>
       </c>
       <c r="K178" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="L178" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M178" s="5"/>
       <c r="N178" s="5"/>
       <c r="O178" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="B179" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="C179" s="5" t="n">
         <v>10</v>
       </c>
       <c r="D179" s="5"/>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5" t="n">
         <v>175</v>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>יעקב פוקסון</t>
+          <t>אלון סלוצקי</t>
         </is>
       </c>
       <c r="I179" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J179" s="5" t="n">
         <v>175</v>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>תמר קרסו</t>
+          <t>דניאל מילר</t>
         </is>
       </c>
       <c r="L179" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M179" s="5"/>
       <c r="N179" s="5"/>
       <c r="O179" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="B180" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>דניאל בוניק</t>
         </is>
       </c>
       <c r="C180" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D180" s="5"/>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5" t="n">
         <v>176</v>
       </c>
       <c r="H180" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="I180" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J180" s="5" t="n">
         <v>176</v>
       </c>
       <c r="K180" s="5" t="inlineStr">
         <is>
-          <t>אבי בלומנרייך</t>
+          <t>אריה דיונין</t>
         </is>
       </c>
       <c r="L180" s="5" t="n">
         <v>8</v>
       </c>
       <c r="M180" s="5"/>
       <c r="N180" s="5"/>
       <c r="O180" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="B181" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="C181" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5" t="n">
         <v>177</v>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>דניאל לנצמן</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="I181" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J181" s="5" t="n">
         <v>177</v>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>גיא נחליאלי</t>
+          <t>לאון קורנפלד</t>
         </is>
       </c>
       <c r="L181" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M181" s="5"/>
       <c r="N181" s="5"/>
       <c r="O181" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>178</t>
         </is>
       </c>
       <c r="B182" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="C182" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5" t="n">
         <v>178</v>
       </c>
       <c r="H182" s="5" t="inlineStr">
         <is>
-          <t>יוסף פלומנבליט</t>
+          <t>אבי רסיוק</t>
         </is>
       </c>
       <c r="I182" s="5" t="n">
         <v>9</v>
       </c>
       <c r="J182" s="5" t="n">
         <v>178</v>
       </c>
       <c r="K182" s="5" t="inlineStr">
         <is>
-          <t>אלי ציקנובסקי</t>
+          <t>יובל גרשטיין</t>
         </is>
       </c>
       <c r="L182" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M182" s="5"/>
       <c r="N182" s="5"/>
       <c r="O182" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>179</t>
         </is>
       </c>
       <c r="B183" s="5" t="inlineStr">
         <is>
-          <t>שלמה אדלר</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="C183" s="5" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5" t="n">
         <v>179</v>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>יעקב פוקסון</t>
         </is>
       </c>
       <c r="I183" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J183" s="5" t="n">
         <v>179</v>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>אופיר אורן</t>
+          <t>רויטל שוורץ</t>
         </is>
       </c>
       <c r="L183" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M183" s="5"/>
       <c r="N183" s="5"/>
       <c r="O183" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="B184" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>מתן זיסקינד</t>
         </is>
       </c>
       <c r="C184" s="5" t="n">
         <v>9</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5" t="n">
         <v>180</v>
       </c>
       <c r="H184" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="I184" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J184" s="5" t="n">
         <v>180</v>
       </c>
       <c r="K184" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="L184" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M184" s="5"/>
       <c r="N184" s="5"/>
       <c r="O184" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="B185" s="5" t="inlineStr">
         <is>
-          <t>אדם דרור</t>
+          <t>ליאור דניאל</t>
         </is>
       </c>
       <c r="C185" s="5" t="n">
         <v>9</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5" t="n">
         <v>181</v>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>דניאל לנצמן</t>
         </is>
       </c>
       <c r="I185" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J185" s="5" t="n">
         <v>181</v>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>תמרה טלר</t>
+          <t>תמר קרסו</t>
         </is>
       </c>
       <c r="L185" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M185" s="5"/>
       <c r="N185" s="5"/>
       <c r="O185" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="B186" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>שלמה אדלר</t>
         </is>
       </c>
       <c r="C186" s="5" t="n">
         <v>9</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5" t="n">
         <v>182</v>
       </c>
       <c r="H186" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="I186" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J186" s="5" t="n">
         <v>182</v>
       </c>
       <c r="K186" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>נתן אייזנשטדט</t>
         </is>
       </c>
       <c r="L186" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M186" s="5"/>
       <c r="N186" s="5"/>
       <c r="O186" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="B187" s="5" t="inlineStr">
         <is>
-          <t>נדב דיצ'ק</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="C187" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D187" s="5"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5" t="n">
         <v>183</v>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>יואל סלוצקי</t>
+          <t>נדב קוניאצני</t>
         </is>
       </c>
       <c r="I187" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J187" s="5" t="n">
         <v>183</v>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>עדן סאבוב</t>
+          <t>בוריס אפשטיין</t>
         </is>
       </c>
       <c r="L187" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M187" s="5"/>
       <c r="N187" s="5"/>
       <c r="O187" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="B188" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>אדם דרור</t>
         </is>
       </c>
       <c r="C188" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D188" s="5"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5" t="n">
         <v>184</v>
       </c>
       <c r="H188" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>טאו גברילמן</t>
         </is>
       </c>
       <c r="I188" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J188" s="5" t="n">
         <v>184</v>
       </c>
       <c r="K188" s="5" t="inlineStr">
         <is>
-          <t>מיכאל שיינין</t>
+          <t>מקס סורקין</t>
         </is>
       </c>
       <c r="L188" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M188" s="5"/>
       <c r="N188" s="5"/>
       <c r="O188" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="B189" s="5" t="inlineStr">
         <is>
-          <t>דויד בן דויד</t>
+          <t>ליאוניד פרידמן</t>
         </is>
       </c>
       <c r="C189" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D189" s="5"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5" t="n">
         <v>185</v>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>גריגורי אלטשול</t>
+          <t>אסף כהן</t>
         </is>
       </c>
       <c r="I189" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J189" s="5" t="n">
         <v>185</v>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>בוריס אפשטיין</t>
+          <t>אלי ציקנובסקי</t>
         </is>
       </c>
       <c r="L189" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M189" s="5"/>
       <c r="N189" s="5"/>
       <c r="O189" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="B190" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="C190" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5" t="n">
         <v>186</v>
       </c>
       <c r="H190" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>גריגורי אלטשול</t>
         </is>
       </c>
       <c r="I190" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J190" s="5" t="n">
         <v>186</v>
       </c>
       <c r="K190" s="5" t="inlineStr">
         <is>
-          <t>מקס סורקין</t>
+          <t>אופיר אורן</t>
         </is>
       </c>
       <c r="L190" s="5" t="n">
         <v>7</v>
       </c>
       <c r="M190" s="5"/>
       <c r="N190" s="5"/>
       <c r="O190" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="B191" s="5" t="inlineStr">
         <is>
-          <t>לאוניד גוגל</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="C191" s="5" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5" t="n">
         <v>187</v>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>אופיר כליף</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="I191" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J191" s="5" t="n">
         <v>187</v>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>אלונה בן עמי</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="L191" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M191" s="5"/>
       <c r="N191" s="5"/>
       <c r="O191" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="B192" s="5" t="inlineStr">
         <is>
           <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="C192" s="5" t="n">
         <v>8</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5" t="n">
         <v>188</v>
       </c>
       <c r="H192" s="5" t="inlineStr">
         <is>
-          <t>נדב קוניאצני</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="I192" s="5" t="n">
         <v>8</v>
       </c>
       <c r="J192" s="5" t="n">
         <v>188</v>
       </c>
       <c r="K192" s="5" t="inlineStr">
         <is>
-          <t>שני שולט</t>
+          <t>תמרה טלר</t>
         </is>
       </c>
       <c r="L192" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M192" s="5"/>
       <c r="N192" s="5"/>
       <c r="O192" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>189</t>
         </is>
       </c>
       <c r="B193" s="5" t="inlineStr">
         <is>
-          <t>רזיאל אברהם</t>
+          <t>נדב דיצ'ק</t>
         </is>
       </c>
       <c r="C193" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D193" s="5"/>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5" t="n">
         <v>189</v>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>מיכאל קריב</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="I193" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J193" s="5" t="n">
         <v>189</v>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>שרון פרלשטיין</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="L193" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M193" s="5"/>
       <c r="N193" s="5"/>
       <c r="O193" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>190</t>
         </is>
       </c>
       <c r="B194" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>טאו גברילמן</t>
         </is>
       </c>
       <c r="C194" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D194" s="5"/>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5" t="n">
         <v>190</v>
       </c>
       <c r="H194" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>עומר טעל</t>
         </is>
       </c>
       <c r="I194" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J194" s="5" t="n">
         <v>190</v>
       </c>
       <c r="K194" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>דן וורולקר</t>
         </is>
       </c>
       <c r="L194" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M194" s="5"/>
       <c r="N194" s="5"/>
       <c r="O194" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="B195" s="5" t="inlineStr">
         <is>
-          <t>אברהם שמרי</t>
+          <t>לאוניד גוגל</t>
         </is>
       </c>
       <c r="C195" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D195" s="5"/>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5" t="n">
         <v>191</v>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>אלכס זלדין</t>
+          <t>אופיר כליף</t>
         </is>
       </c>
       <c r="I195" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J195" s="5" t="n">
         <v>191</v>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>קסניה חבורוב</t>
+          <t>עדן סאבוב</t>
         </is>
       </c>
       <c r="L195" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M195" s="5"/>
       <c r="N195" s="5"/>
       <c r="O195" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="B196" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="C196" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D196" s="5"/>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5" t="n">
         <v>192</v>
       </c>
       <c r="H196" s="5" t="inlineStr">
         <is>
-          <t>רון רוזנברג</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="I196" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J196" s="5" t="n">
         <v>192</v>
       </c>
       <c r="K196" s="5" t="inlineStr">
         <is>
-          <t>סופיה כריסטו</t>
+          <t>מיכאל שיינין</t>
         </is>
       </c>
       <c r="L196" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M196" s="5"/>
       <c r="N196" s="5"/>
       <c r="O196" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B197" s="5" t="inlineStr">
         <is>
-          <t>ליאוניד פרידמן</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="C197" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D197" s="5"/>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5" t="n">
         <v>193</v>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>יואל סלוצקי</t>
         </is>
       </c>
       <c r="I197" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J197" s="5" t="n">
         <v>193</v>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>ראובן וולטר</t>
+          <t>גיא נחליאלי</t>
         </is>
       </c>
       <c r="L197" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M197" s="5"/>
       <c r="N197" s="5"/>
       <c r="O197" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>194</t>
         </is>
       </c>
       <c r="B198" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>דויד בן דויד</t>
         </is>
       </c>
       <c r="C198" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D198" s="5"/>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5" t="n">
         <v>194</v>
       </c>
       <c r="H198" s="5" t="inlineStr">
         <is>
-          <t>יעקב גורוחובסקי</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="I198" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J198" s="5" t="n">
         <v>194</v>
       </c>
       <c r="K198" s="5" t="inlineStr">
         <is>
-          <t>שלו שדה</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="L198" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M198" s="5"/>
       <c r="N198" s="5"/>
       <c r="O198" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>195</t>
         </is>
       </c>
       <c r="B199" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="C199" s="5" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D199" s="5"/>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5" t="n">
         <v>195</v>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>איתן יהודה זינגר</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="I199" s="5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J199" s="5" t="n">
         <v>195</v>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>יניב קרמינסקי</t>
+          <t>קסניה חבורוב</t>
         </is>
       </c>
       <c r="L199" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M199" s="5"/>
       <c r="N199" s="5"/>
       <c r="O199" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="B200" s="5" t="inlineStr">
         <is>
           <t>דמיטרי לזנר</t>
         </is>
       </c>
       <c r="C200" s="5" t="n">
         <v>7</v>
       </c>
       <c r="D200" s="5"/>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5" t="n">
         <v>196</v>
       </c>
       <c r="H200" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>יעקב גורוחובסקי</t>
         </is>
       </c>
       <c r="I200" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J200" s="5" t="n">
         <v>196</v>
       </c>
       <c r="K200" s="5" t="inlineStr">
         <is>
-          <t>מישל יוזוק</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="L200" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M200" s="5"/>
       <c r="N200" s="5"/>
       <c r="O200" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>197</t>
         </is>
       </c>
       <c r="B201" s="5" t="inlineStr">
         <is>
-          <t>סמיון שחרב</t>
+          <t>רזיאל אברהם</t>
         </is>
       </c>
       <c r="C201" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D201" s="5"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5" t="n">
         <v>197</v>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>יבגני סגל</t>
+          <t>מיכאל קריב</t>
         </is>
       </c>
       <c r="I201" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J201" s="5" t="n">
         <v>197</v>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>דין ברונשטיין</t>
+          <t>נאור מוזס</t>
         </is>
       </c>
       <c r="L201" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M201" s="5"/>
       <c r="N201" s="5"/>
       <c r="O201" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>198</t>
         </is>
       </c>
       <c r="B202" s="5" t="inlineStr">
         <is>
-          <t>מתן זיסקינד</t>
+          <t>אברהם שמרי</t>
         </is>
       </c>
       <c r="C202" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D202" s="5"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5" t="n">
         <v>198</v>
       </c>
       <c r="H202" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>אלכס זלדין</t>
         </is>
       </c>
       <c r="I202" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J202" s="5" t="n">
         <v>198</v>
       </c>
       <c r="K202" s="5" t="inlineStr">
         <is>
-          <t>אביב גוטרמן</t>
+          <t>שני שולט</t>
         </is>
       </c>
       <c r="L202" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M202" s="5"/>
       <c r="N202" s="5"/>
       <c r="O202" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>199</t>
         </is>
       </c>
       <c r="B203" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="C203" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D203" s="5"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5" t="n">
         <v>199</v>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>משה כהן</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="I203" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J203" s="5" t="n">
         <v>199</v>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>לאוניד רייחל</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="L203" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M203" s="5"/>
       <c r="N203" s="5"/>
       <c r="O203" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="B204" s="5" t="inlineStr">
         <is>
-          <t>אייל הוכמן</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="C204" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D204" s="5"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5" t="n">
         <v>200</v>
       </c>
       <c r="H204" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="I204" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J204" s="5" t="n">
         <v>200</v>
       </c>
       <c r="K204" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>סופיה כריסטו</t>
         </is>
       </c>
       <c r="L204" s="5" t="n">
         <v>6</v>
       </c>
       <c r="M204" s="5"/>
       <c r="N204" s="5"/>
       <c r="O204" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="B205" s="5" t="inlineStr">
         <is>
-          <t>ישעיהו גולדשטיין</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="C205" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D205" s="5"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5" t="n">
         <v>201</v>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>דימיטרי אמדין</t>
+          <t>רון רוזנברג</t>
         </is>
       </c>
       <c r="I205" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J205" s="5" t="n">
         <v>201</v>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>סרגיי פרידמן</t>
+          <t>ראובן וולטר</t>
         </is>
       </c>
       <c r="L205" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M205" s="5"/>
       <c r="N205" s="5"/>
       <c r="O205" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="B206" s="5" t="inlineStr">
         <is>
-          <t>אורי רוטנברג</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="C206" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D206" s="5"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5" t="n">
         <v>202</v>
       </c>
       <c r="H206" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="I206" s="5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J206" s="5" t="n">
         <v>202</v>
       </c>
       <c r="K206" s="5" t="inlineStr">
         <is>
-          <t>רונן אליהו</t>
+          <t>שרון פרלשטיין</t>
         </is>
       </c>
       <c r="L206" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M206" s="5"/>
       <c r="N206" s="5"/>
       <c r="O206" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="B207" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="C207" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D207" s="5"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5" t="n">
         <v>203</v>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="I207" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J207" s="5" t="n">
         <v>203</v>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>סבטלנה סרטקוב </t>
+          <t>אלונה בן עמי</t>
         </is>
       </c>
       <c r="L207" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M207" s="5"/>
       <c r="N207" s="5"/>
       <c r="O207" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="B208" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>ישעיהו גולדשטיין</t>
         </is>
       </c>
       <c r="C208" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D208" s="5"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5" t="n">
         <v>204</v>
       </c>
       <c r="H208" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>מיכאל סטוליאר</t>
         </is>
       </c>
       <c r="I208" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J208" s="5" t="n">
         <v>204</v>
       </c>
       <c r="K208" s="5" t="inlineStr">
         <is>
-          <t>ניר יוסים</t>
+          <t>מישל יוזוק</t>
         </is>
       </c>
       <c r="L208" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M208" s="5"/>
       <c r="N208" s="5"/>
       <c r="O208" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="B209" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="C209" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D209" s="5"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5" t="n">
         <v>205</v>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>איתן יהודה זינגר</t>
         </is>
       </c>
       <c r="I209" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J209" s="5" t="n">
         <v>205</v>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>לירון פדידה</t>
+          <t>שלו שדה</t>
         </is>
       </c>
       <c r="L209" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M209" s="5"/>
       <c r="N209" s="5"/>
       <c r="O209" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="B210" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="C210" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D210" s="5"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="5" t="n">
         <v>206</v>
       </c>
       <c r="H210" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="I210" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J210" s="5" t="n">
         <v>206</v>
       </c>
       <c r="K210" s="5" t="inlineStr">
         <is>
-          <t>ליאל מוזס</t>
+          <t>לאוניד רייחל</t>
         </is>
       </c>
       <c r="L210" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M210" s="5"/>
       <c r="N210" s="5"/>
       <c r="O210" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="B211" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="C211" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D211" s="5"/>
       <c r="E211" s="5"/>
       <c r="F211" s="5"/>
       <c r="G211" s="5" t="n">
         <v>207</v>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוליאר</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="I211" s="5" t="n">
         <v>6</v>
       </c>
       <c r="J211" s="5" t="n">
         <v>207</v>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>בר אליה</t>
+          <t>סרגיי פרידמן</t>
         </is>
       </c>
       <c r="L211" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M211" s="5"/>
       <c r="N211" s="5"/>
       <c r="O211" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="B212" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>דן וורולקר</t>
         </is>
       </c>
       <c r="C212" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D212" s="5"/>
       <c r="E212" s="5"/>
       <c r="F212" s="5"/>
       <c r="G212" s="5" t="n">
         <v>208</v>
       </c>
       <c r="H212" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>משה כהן</t>
         </is>
       </c>
       <c r="I212" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J212" s="5" t="n">
         <v>208</v>
       </c>
       <c r="K212" s="5" t="inlineStr">
         <is>
-          <t>יוליה שרמקוב</t>
+          <t>רונן אליהו</t>
         </is>
       </c>
       <c r="L212" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M212" s="5"/>
       <c r="N212" s="5"/>
       <c r="O212" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="B213" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="C213" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="5"/>
       <c r="G213" s="5" t="n">
         <v>209</v>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>אייל הוכמן</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="I213" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J213" s="5" t="n">
         <v>209</v>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="L213" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M213" s="5"/>
       <c r="N213" s="5"/>
       <c r="O213" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>210</t>
         </is>
       </c>
       <c r="B214" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>אורי רוטנברג</t>
         </is>
       </c>
       <c r="C214" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D214" s="5"/>
       <c r="E214" s="5"/>
       <c r="F214" s="5"/>
       <c r="G214" s="5" t="n">
         <v>210</v>
       </c>
       <c r="H214" s="5" t="inlineStr">
         <is>
-          <t>איתמר לייטמן</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="I214" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J214" s="5" t="n">
         <v>210</v>
       </c>
       <c r="K214" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>ניר יוסים</t>
         </is>
       </c>
       <c r="L214" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M214" s="5"/>
       <c r="N214" s="5"/>
       <c r="O214" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="B215" s="5" t="inlineStr">
         <is>
-          <t>רפאל בלום</t>
+          <t>אביב גוטרמן</t>
         </is>
       </c>
       <c r="C215" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D215" s="5"/>
       <c r="E215" s="5"/>
       <c r="F215" s="5"/>
       <c r="G215" s="5" t="n">
         <v>211</v>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>ליאור דניאל</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="I215" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J215" s="5" t="n">
         <v>211</v>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>ליאל מוזס</t>
         </is>
       </c>
       <c r="L215" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M215" s="5"/>
       <c r="N215" s="5"/>
       <c r="O215" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="B216" s="5" t="inlineStr">
         <is>
           <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="C216" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="5"/>
       <c r="G216" s="5" t="n">
         <v>212</v>
       </c>
       <c r="H216" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>דימיטרי אמדין</t>
         </is>
       </c>
       <c r="I216" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J216" s="5" t="n">
         <v>212</v>
       </c>
       <c r="K216" s="5" t="inlineStr">
         <is>
-          <t>איתמר אדרי</t>
+          <t>לירון פדידה</t>
         </is>
       </c>
       <c r="L216" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M216" s="5"/>
       <c r="N216" s="5"/>
       <c r="O216" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="B217" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>מיכאל סטוליאר</t>
         </is>
       </c>
       <c r="C217" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D217" s="5"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="5" t="n">
         <v>213</v>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>יותם סלע</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="I217" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J217" s="5" t="n">
         <v>213</v>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>נועה ארויו</t>
+          <t>בר אליה</t>
         </is>
       </c>
       <c r="L217" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M217" s="5"/>
       <c r="N217" s="5"/>
       <c r="O217" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B218" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="C218" s="5" t="n">
         <v>6</v>
       </c>
       <c r="D218" s="5"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="5" t="n">
         <v>214</v>
       </c>
       <c r="H218" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>יבגני סגל</t>
         </is>
       </c>
       <c r="I218" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J218" s="5" t="n">
         <v>214</v>
       </c>
       <c r="K218" s="5" t="inlineStr">
         <is>
-          <t>יניב יעקב</t>
+          <t>יוליה שרמקוב</t>
         </is>
       </c>
       <c r="L218" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M218" s="5"/>
       <c r="N218" s="5"/>
       <c r="O218" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="B219" s="5" t="inlineStr">
         <is>
-          <t>רוי רוברט פנסו</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="C219" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="5" t="n">
         <v>215</v>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>מתן הולנד</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="I219" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J219" s="5" t="n">
         <v>215</v>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>עיטם רוזנשטיין</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="L219" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M219" s="5"/>
       <c r="N219" s="5"/>
       <c r="O219" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="B220" s="5" t="inlineStr">
         <is>
-          <t>אלכס בס</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="C220" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D220" s="5"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="5" t="n">
         <v>216</v>
       </c>
       <c r="H220" s="5" t="inlineStr">
         <is>
-          <t>עומר אוסורוביץ</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="I220" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J220" s="5" t="n">
         <v>216</v>
       </c>
       <c r="K220" s="5" t="inlineStr">
         <is>
-          <t>שירה מוזס</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="L220" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M220" s="5"/>
       <c r="N220" s="5"/>
       <c r="O220" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="B221" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="C221" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="5" t="n">
         <v>217</v>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>דניס זברסקי</t>
+          <t>איתמר לייטמן</t>
         </is>
       </c>
       <c r="I221" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J221" s="5" t="n">
         <v>217</v>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'יסלב רוזנשטיין</t>
+          <t>איתמר אדרי</t>
         </is>
       </c>
       <c r="L221" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M221" s="5"/>
       <c r="N221" s="5"/>
       <c r="O221" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="B222" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>סמיון שחרב</t>
         </is>
       </c>
       <c r="C222" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D222" s="5"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="5" t="n">
         <v>218</v>
       </c>
       <c r="H222" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="I222" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J222" s="5" t="n">
         <v>218</v>
       </c>
       <c r="K222" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>עיטם רוזנשטיין</t>
         </is>
       </c>
       <c r="L222" s="5" t="n">
         <v>5</v>
       </c>
       <c r="M222" s="5"/>
       <c r="N222" s="5"/>
       <c r="O222" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="B223" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>רפאל בלום</t>
         </is>
       </c>
       <c r="C223" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="5" t="n">
         <v>219</v>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>ליעד קדרון</t>
+          <t>יותם סלע</t>
         </is>
       </c>
       <c r="I223" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J223" s="5" t="n">
         <v>219</v>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>רגב וישניה</t>
+          <t>נועה ארויו</t>
         </is>
       </c>
       <c r="L223" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M223" s="5"/>
       <c r="N223" s="5"/>
       <c r="O223" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="B224" s="5" t="inlineStr">
         <is>
-          <t>יואל סלוצקי</t>
+          <t>איתן יהודה זינגר</t>
         </is>
       </c>
       <c r="C224" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D224" s="5"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="5" t="n">
         <v>220</v>
       </c>
       <c r="H224" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>סלע לירן</t>
         </is>
       </c>
       <c r="I224" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J224" s="5" t="n">
         <v>220</v>
       </c>
       <c r="K224" s="5" t="inlineStr">
         <is>
-          <t>קרינה איטקין</t>
+          <t>יניב יעקב</t>
         </is>
       </c>
       <c r="L224" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M224" s="5"/>
       <c r="N224" s="5"/>
       <c r="O224" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="B225" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>אייל הוכמן</t>
         </is>
       </c>
       <c r="C225" s="5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="5" t="n">
         <v>221</v>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>שי גפן</t>
+          <t>אייל הוכמן</t>
         </is>
       </c>
       <c r="I225" s="5" t="n">
         <v>5</v>
       </c>
       <c r="J225" s="5" t="n">
         <v>221</v>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>יבגניה לבנטו</t>
+          <t>שירה מוזס</t>
         </is>
       </c>
       <c r="L225" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M225" s="5"/>
       <c r="N225" s="5"/>
       <c r="O225" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="B226" s="5" t="inlineStr">
         <is>
-          <t>דניאל לנצמן</t>
+          <t>אורן יצחק</t>
         </is>
       </c>
       <c r="C226" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="5" t="n">
         <v>222</v>
       </c>
       <c r="H226" s="5" t="inlineStr">
         <is>
-          <t>ירוסלב קורנפלד</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="I226" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J226" s="5" t="n">
         <v>222</v>
       </c>
       <c r="K226" s="5" t="inlineStr">
         <is>
-          <t>אריה דיונין</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="L226" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M226" s="5"/>
       <c r="N226" s="5"/>
       <c r="O226" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="B227" s="5" t="inlineStr">
         <is>
-          <t>אורן יצחק</t>
+          <t>רוי רוברט פנסו</t>
         </is>
       </c>
       <c r="C227" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="5"/>
       <c r="F227" s="5"/>
       <c r="G227" s="5" t="n">
         <v>223</v>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="I227" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J227" s="5" t="n">
         <v>223</v>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>יוליה קרסיק</t>
+          <t>ויאצ'יסלב רוזנשטיין</t>
         </is>
       </c>
       <c r="L227" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M227" s="5"/>
       <c r="N227" s="5"/>
       <c r="O227" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="B228" s="5" t="inlineStr">
         <is>
-          <t>עיטם רוזנשטיין</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="C228" s="5" t="n">
         <v>5</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="5"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5" t="n">
         <v>224</v>
       </c>
       <c r="H228" s="5" t="inlineStr">
         <is>
-          <t>עמית  מירון</t>
+          <t>מתן הולנד</t>
         </is>
       </c>
       <c r="I228" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J228" s="5" t="n">
         <v>224</v>
       </c>
       <c r="K228" s="5" t="inlineStr">
         <is>
-          <t>יבגני קובליוב</t>
+          <t>סבטלנה סרטקוב </t>
         </is>
       </c>
       <c r="L228" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M228" s="5"/>
       <c r="N228" s="5"/>
       <c r="O228" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="B229" s="5" t="inlineStr">
         <is>
-          <t>גיא ואזנה</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="C229" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="5"/>
       <c r="F229" s="5"/>
       <c r="G229" s="5" t="n">
         <v>225</v>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>עמי אבוקסיס</t>
+          <t>שי גפן</t>
         </is>
       </c>
       <c r="I229" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J229" s="5" t="n">
         <v>225</v>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>ארינה בומשטיין</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="L229" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M229" s="5"/>
       <c r="N229" s="5"/>
       <c r="O229" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="B230" s="5" t="inlineStr">
         <is>
-          <t>בראי אפרים סרוור</t>
+          <t>יואל סלוצקי</t>
         </is>
       </c>
       <c r="C230" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D230" s="5"/>
       <c r="E230" s="5"/>
       <c r="F230" s="5"/>
       <c r="G230" s="5" t="n">
         <v>226</v>
       </c>
       <c r="H230" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>עומר אוסורוביץ</t>
         </is>
       </c>
       <c r="I230" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J230" s="5" t="n">
         <v>226</v>
       </c>
       <c r="K230" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>רגב וישניה</t>
         </is>
       </c>
       <c r="L230" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M230" s="5"/>
       <c r="N230" s="5"/>
       <c r="O230" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="B231" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>אלכס בס</t>
         </is>
       </c>
       <c r="C231" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D231" s="5"/>
       <c r="E231" s="5"/>
       <c r="F231" s="5"/>
       <c r="G231" s="5" t="n">
         <v>227</v>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>צליל צ'רני</t>
+          <t>דניס זברסקי</t>
         </is>
       </c>
       <c r="I231" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J231" s="5" t="n">
         <v>227</v>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>אסף דוד</t>
+          <t>קרינה איטקין</t>
         </is>
       </c>
       <c r="L231" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M231" s="5"/>
       <c r="N231" s="5"/>
       <c r="O231" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="B232" s="5" t="inlineStr">
         <is>
-          <t>אור הד</t>
+          <t>דניאל לנצמן</t>
         </is>
       </c>
       <c r="C232" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D232" s="5"/>
       <c r="E232" s="5"/>
       <c r="F232" s="5"/>
       <c r="G232" s="5" t="n">
         <v>228</v>
       </c>
       <c r="H232" s="5" t="inlineStr">
         <is>
-          <t>רוברט נרודיצקי</t>
+          <t>ליעד קדרון</t>
         </is>
       </c>
       <c r="I232" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J232" s="5" t="n">
         <v>228</v>
       </c>
       <c r="K232" s="5" t="inlineStr">
         <is>
-          <t>אדם ברדנשטיין</t>
+          <t>יבגניה לבנטו</t>
         </is>
       </c>
       <c r="L232" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M232" s="5"/>
       <c r="N232" s="5"/>
       <c r="O232" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="B233" s="5" t="inlineStr">
         <is>
-          <t>שמואל צורדקר</t>
+          <t>עיטם רוזנשטיין</t>
         </is>
       </c>
       <c r="C233" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D233" s="5"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="5" t="n">
         <v>229</v>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
-          <t>ולדי לופו קסלר</t>
+          <t>רפאל בלום</t>
         </is>
       </c>
       <c r="I233" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J233" s="5" t="n">
         <v>229</v>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
-          <t>ג'רמי עטיה</t>
+          <t>יוליה קרסיק</t>
         </is>
       </c>
       <c r="L233" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M233" s="5"/>
       <c r="N233" s="5"/>
       <c r="O233" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>230</t>
         </is>
       </c>
       <c r="B234" s="5" t="inlineStr">
         <is>
-          <t>עמית עינבי</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="C234" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="5" t="n">
         <v>230</v>
       </c>
       <c r="H234" s="5" t="inlineStr">
         <is>
-          <t>רון עזרא</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="I234" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J234" s="5" t="n">
         <v>230</v>
       </c>
       <c r="K234" s="5" t="inlineStr">
         <is>
-          <t>דור קסל</t>
+          <t>נויה שרגא</t>
         </is>
       </c>
       <c r="L234" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M234" s="5"/>
       <c r="N234" s="5"/>
       <c r="O234" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="B235" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="C235" s="5" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="5" t="n">
         <v>231</v>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>ניב נחליאלי</t>
+          <t>דוד יוגב</t>
         </is>
       </c>
       <c r="I235" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J235" s="5" t="n">
         <v>231</v>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>עדי דגן</t>
+          <t>יבגני קובליוב</t>
         </is>
       </c>
       <c r="L235" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M235" s="5"/>
       <c r="N235" s="5"/>
       <c r="O235" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="B236" s="5" t="inlineStr">
         <is>
-          <t>ניר שדה</t>
+          <t>סרגיי פרידמן</t>
         </is>
       </c>
       <c r="C236" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D236" s="5"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="5" t="n">
         <v>232</v>
       </c>
       <c r="H236" s="5" t="inlineStr">
         <is>
-          <t>דניאל אקסלרוד</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="I236" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J236" s="5" t="n">
         <v>232</v>
       </c>
       <c r="K236" s="5" t="inlineStr">
         <is>
-          <t>בוריס סלוצקי</t>
+          <t>ארינה בומשטיין</t>
         </is>
       </c>
       <c r="L236" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M236" s="5"/>
       <c r="N236" s="5"/>
       <c r="O236" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
       <c r="B237" s="5" t="inlineStr">
         <is>
-          <t>דימה טורבילו</t>
+          <t>שמואל צורדקר</t>
         </is>
       </c>
       <c r="C237" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D237" s="5"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="5" t="n">
         <v>233</v>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>ירוסלב קורנפלד</t>
         </is>
       </c>
       <c r="I237" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J237" s="5" t="n">
         <v>233</v>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>ליאור קרויטר</t>
+          <t>אסף דוד</t>
         </is>
       </c>
       <c r="L237" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M237" s="5"/>
       <c r="N237" s="5"/>
       <c r="O237" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>234</t>
         </is>
       </c>
       <c r="B238" s="5" t="inlineStr">
         <is>
-          <t>דניאל שיינגרט</t>
+          <t>גיא ואזנה</t>
         </is>
       </c>
       <c r="C238" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="5" t="n">
         <v>234</v>
       </c>
       <c r="H238" s="5" t="inlineStr">
         <is>
-          <t>דוד יוגב</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="I238" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J238" s="5" t="n">
         <v>234</v>
       </c>
       <c r="K238" s="5" t="inlineStr">
         <is>
-          <t>נועה יעקב</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="L238" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M238" s="5"/>
       <c r="N238" s="5"/>
       <c r="O238" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
       <c r="B239" s="5" t="inlineStr">
         <is>
-          <t>איתן הול</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="C239" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="5" t="n">
         <v>235</v>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>תמיר פולונסקי</t>
+          <t>עמי אבוקסיס</t>
         </is>
       </c>
       <c r="I239" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J239" s="5" t="n">
         <v>235</v>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>Wuhan Ning</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="L239" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M239" s="5"/>
       <c r="N239" s="5"/>
       <c r="O239" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="B240" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוליאר</t>
+          <t>בראי אפרים סרוור</t>
         </is>
       </c>
       <c r="C240" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="5" t="n">
         <v>236</v>
       </c>
       <c r="H240" s="5" t="inlineStr">
         <is>
-          <t>ירון ארנון</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="I240" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J240" s="5" t="n">
         <v>236</v>
       </c>
       <c r="K240" s="5" t="inlineStr">
         <is>
-          <t>נויה שרגא</t>
+          <t>אדם ברדנשטיין</t>
         </is>
       </c>
       <c r="L240" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M240" s="5"/>
       <c r="N240" s="5"/>
       <c r="O240" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>237</t>
         </is>
       </c>
       <c r="B241" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>עמית עינבי</t>
         </is>
       </c>
       <c r="C241" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D241" s="5"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="5" t="n">
         <v>237</v>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
-          <t>אברהם שמרי</t>
+          <t>דניאל אקסלרוד</t>
         </is>
       </c>
       <c r="I241" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J241" s="5" t="n">
         <v>237</v>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>יואב בראל</t>
+          <t>ג'רמי עטיה</t>
         </is>
       </c>
       <c r="L241" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M241" s="5"/>
       <c r="N241" s="5"/>
       <c r="O241" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>238</t>
         </is>
       </c>
       <c r="B242" s="5" t="inlineStr">
         <is>
-          <t>אלעד הרשטיין</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="C242" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D242" s="5"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="5" t="n">
         <v>238</v>
       </c>
       <c r="H242" s="5" t="inlineStr">
         <is>
-          <t>שמואל צורדקר</t>
+          <t>עמית  מירון</t>
         </is>
       </c>
       <c r="I242" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J242" s="5" t="n">
         <v>238</v>
       </c>
       <c r="K242" s="5" t="inlineStr">
         <is>
-          <t>Zhiyuan Yao</t>
+          <t>דור קסל</t>
         </is>
       </c>
       <c r="L242" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M242" s="5"/>
       <c r="N242" s="5"/>
       <c r="O242" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>239</t>
         </is>
       </c>
       <c r="B243" s="5" t="inlineStr">
         <is>
-          <t>סטפן מאוסבך</t>
+          <t>אור הד</t>
         </is>
       </c>
       <c r="C243" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D243" s="5"/>
       <c r="E243" s="5"/>
       <c r="F243" s="5"/>
       <c r="G243" s="5" t="n">
         <v>239</v>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>משה וסרמן</t>
+          <t>אברהם שמרי</t>
         </is>
       </c>
       <c r="I243" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J243" s="5" t="n">
         <v>239</v>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>רווה אברמוביץ</t>
+          <t>עדי דגן</t>
         </is>
       </c>
       <c r="L243" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M243" s="5"/>
       <c r="N243" s="5"/>
       <c r="O243" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="B244" s="5" t="inlineStr">
         <is>
-          <t>נדב קוניאצני</t>
+          <t>ניר שדה</t>
         </is>
       </c>
       <c r="C244" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="5"/>
       <c r="F244" s="5"/>
       <c r="G244" s="5" t="n">
         <v>240</v>
       </c>
       <c r="H244" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>ולדי לופו קסלר</t>
         </is>
       </c>
       <c r="I244" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J244" s="5" t="n">
         <v>240</v>
       </c>
       <c r="K244" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>בוריס סלוצקי</t>
         </is>
       </c>
       <c r="L244" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M244" s="5"/>
       <c r="N244" s="5"/>
       <c r="O244" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="B245" s="5" t="inlineStr">
         <is>
-          <t>זאב ונסובר</t>
+          <t>דימה טורבילו</t>
         </is>
       </c>
       <c r="C245" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="5"/>
       <c r="F245" s="5"/>
       <c r="G245" s="5" t="n">
         <v>241</v>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>רפאל בלום</t>
+          <t>רון לאונטיב</t>
         </is>
       </c>
       <c r="I245" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J245" s="5" t="n">
         <v>241</v>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="L245" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M245" s="5"/>
       <c r="N245" s="5"/>
       <c r="O245" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="B246" s="5" t="inlineStr">
         <is>
-          <t>סרגיי פרידמן</t>
+          <t>איתן הול</t>
         </is>
       </c>
       <c r="C246" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="5"/>
       <c r="F246" s="5"/>
       <c r="G246" s="5" t="n">
         <v>242</v>
       </c>
       <c r="H246" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>אלכס גניס</t>
         </is>
       </c>
       <c r="I246" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J246" s="5" t="n">
         <v>242</v>
       </c>
       <c r="K246" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>נועה יעקב</t>
         </is>
       </c>
       <c r="L246" s="5" t="n">
         <v>4</v>
       </c>
       <c r="M246" s="5"/>
       <c r="N246" s="5"/>
       <c r="O246" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>243</t>
         </is>
       </c>
       <c r="B247" s="5" t="inlineStr">
         <is>
-          <t>אלון סלוצקי</t>
+          <t>דניאל שיינגרט</t>
         </is>
       </c>
       <c r="C247" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="5"/>
       <c r="F247" s="5"/>
       <c r="G247" s="5" t="n">
         <v>243</v>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>רון לאונטיב</t>
+          <t>ניב נחליאלי</t>
         </is>
       </c>
       <c r="I247" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J247" s="5" t="n">
         <v>243</v>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>רון ברונשטיין</t>
+          <t>Wuhan Ning</t>
         </is>
       </c>
       <c r="L247" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M247" s="5"/>
       <c r="N247" s="5"/>
       <c r="O247" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="B248" s="5" t="inlineStr">
         <is>
-          <t>אלכס זלדין</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="C248" s="5" t="n">
         <v>4</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="5"/>
       <c r="F248" s="5"/>
       <c r="G248" s="5" t="n">
         <v>244</v>
       </c>
       <c r="H248" s="5" t="inlineStr">
         <is>
-          <t>עידו בנדל</t>
+          <t>ירון ארנון</t>
         </is>
       </c>
       <c r="I248" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J248" s="5" t="n">
         <v>244</v>
       </c>
       <c r="K248" s="5" t="inlineStr">
         <is>
-          <t>ולרי ברונשטיין</t>
+          <t>ליאור קרויטר</t>
         </is>
       </c>
       <c r="L248" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M248" s="5"/>
       <c r="N248" s="5"/>
       <c r="O248" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>245</t>
         </is>
       </c>
       <c r="B249" s="5" t="inlineStr">
         <is>
-          <t>ואדים גורביץ'</t>
+          <t>אלון סלוצקי</t>
         </is>
       </c>
       <c r="C249" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="5"/>
       <c r="F249" s="5"/>
       <c r="G249" s="5" t="n">
         <v>245</v>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>שגיא סהר</t>
+          <t>עמית עינבי</t>
         </is>
       </c>
       <c r="I249" s="5" t="n">
         <v>4</v>
       </c>
       <c r="J249" s="5" t="n">
         <v>245</v>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>נאור מוזס</t>
+          <t>Zhiyuan Yao</t>
         </is>
       </c>
       <c r="L249" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M249" s="5"/>
       <c r="N249" s="5"/>
       <c r="O249" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>246</t>
         </is>
       </c>
       <c r="B250" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>אלכס זלדין</t>
         </is>
       </c>
       <c r="C250" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="5"/>
       <c r="F250" s="5"/>
       <c r="G250" s="5" t="n">
         <v>246</v>
       </c>
       <c r="H250" s="5" t="inlineStr">
         <is>
-          <t>אסף כהן</t>
+          <t>רוברט נרודיצקי</t>
         </is>
       </c>
       <c r="I250" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J250" s="5" t="n">
         <v>246</v>
       </c>
       <c r="K250" s="5" t="inlineStr">
         <is>
-          <t>רונית טסלר עדן</t>
+          <t>רווה אברמוביץ</t>
         </is>
       </c>
       <c r="L250" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M250" s="5"/>
       <c r="N250" s="5"/>
       <c r="O250" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>247</t>
         </is>
       </c>
       <c r="B251" s="5" t="inlineStr">
         <is>
-          <t>דניס כריסטו</t>
+          <t>אלעד הרשטיין</t>
         </is>
       </c>
       <c r="C251" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="5"/>
       <c r="F251" s="5"/>
       <c r="G251" s="5" t="n">
         <v>247</v>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>תמיר פולונסקי</t>
         </is>
       </c>
       <c r="I251" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J251" s="5" t="n">
         <v>247</v>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>ישראל איזיקאל</t>
+          <t>יואב בראל</t>
         </is>
       </c>
       <c r="L251" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M251" s="5"/>
       <c r="N251" s="5"/>
       <c r="O251" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
       <c r="B252" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>סטפן מאוסבך</t>
         </is>
       </c>
       <c r="C252" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="5"/>
       <c r="F252" s="5"/>
       <c r="G252" s="5" t="n">
         <v>248</v>
       </c>
       <c r="H252" s="5" t="inlineStr">
         <is>
-          <t>דן וורולקר</t>
+          <t>רון עזרא</t>
         </is>
       </c>
       <c r="I252" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J252" s="5" t="n">
         <v>248</v>
       </c>
       <c r="K252" s="5" t="inlineStr">
         <is>
-          <t>ראובן מוזס</t>
+          <t>לאון פוגץ</t>
         </is>
       </c>
       <c r="L252" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M252" s="5"/>
       <c r="N252" s="5"/>
       <c r="O252" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="B253" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ליובימוב</t>
+          <t>נדב קוניאצני</t>
         </is>
       </c>
       <c r="C253" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="5"/>
       <c r="F253" s="5"/>
       <c r="G253" s="5" t="n">
         <v>249</v>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>עידו בנדל</t>
         </is>
       </c>
       <c r="I253" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J253" s="5" t="n">
         <v>249</v>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>ליאורה אורמן</t>
+          <t>דוד ברדנשטיין</t>
         </is>
       </c>
       <c r="L253" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M253" s="5"/>
       <c r="N253" s="5"/>
       <c r="O253" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="B254" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>זאב ונסובר</t>
         </is>
       </c>
       <c r="C254" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="5"/>
       <c r="F254" s="5"/>
       <c r="G254" s="5" t="n">
         <v>250</v>
       </c>
       <c r="H254" s="5" t="inlineStr">
         <is>
-          <t>ניר יוסים</t>
+          <t>שמואל צורדקר</t>
         </is>
       </c>
       <c r="I254" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J254" s="5" t="n">
         <v>250</v>
       </c>
       <c r="K254" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>רון ברונשטיין</t>
         </is>
       </c>
       <c r="L254" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M254" s="5"/>
       <c r="N254" s="5"/>
       <c r="O254" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="B255" s="5" t="inlineStr">
         <is>
-          <t>אילן בנין</t>
+          <t>איתמר לייטמן</t>
         </is>
       </c>
       <c r="C255" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D255" s="5"/>
       <c r="E255" s="5"/>
       <c r="F255" s="5"/>
       <c r="G255" s="5" t="n">
         <v>251</v>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>צליל צ'רני</t>
         </is>
       </c>
       <c r="I255" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J255" s="5" t="n">
         <v>251</v>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>ילנה קליינר</t>
+          <t>יאנה מולודצקי</t>
         </is>
       </c>
       <c r="L255" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M255" s="5"/>
       <c r="N255" s="5"/>
       <c r="O255" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>252</t>
         </is>
       </c>
       <c r="B256" s="5" t="inlineStr">
         <is>
-          <t>מיכאל בנקר</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="C256" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D256" s="5"/>
       <c r="E256" s="5"/>
       <c r="F256" s="5"/>
       <c r="G256" s="5" t="n">
         <v>252</v>
       </c>
       <c r="H256" s="5" t="inlineStr">
         <is>
-          <t>עומר טעל</t>
+          <t>משה וסרמן</t>
         </is>
       </c>
       <c r="I256" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J256" s="5" t="n">
         <v>252</v>
       </c>
       <c r="K256" s="5" t="inlineStr">
         <is>
-          <t>דוד גוברמן</t>
+          <t>ליאורה אורמן</t>
         </is>
       </c>
       <c r="L256" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M256" s="5"/>
       <c r="N256" s="5"/>
       <c r="O256" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="B257" s="5" t="inlineStr">
         <is>
-          <t>ארטיום קזנצב</t>
+          <t>ואדים גורביץ'</t>
         </is>
       </c>
       <c r="C257" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="5"/>
       <c r="F257" s="5"/>
       <c r="G257" s="5" t="n">
         <v>253</v>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>בראי אפרים סרוור</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="I257" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J257" s="5" t="n">
         <v>253</v>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>יבגני רשקו</t>
+          <t>יוליה ורדל</t>
         </is>
       </c>
       <c r="L257" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M257" s="5"/>
       <c r="N257" s="5"/>
       <c r="O257" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="B258" s="5" t="inlineStr">
         <is>
-          <t>ניב נחליאלי</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="C258" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="5"/>
       <c r="F258" s="5"/>
       <c r="G258" s="5" t="n">
         <v>254</v>
       </c>
       <c r="H258" s="5" t="inlineStr">
         <is>
-          <t>גבריאל סימה</t>
+          <t>שגיא סהר</t>
         </is>
       </c>
       <c r="I258" s="5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J258" s="5" t="n">
         <v>254</v>
       </c>
       <c r="K258" s="5" t="inlineStr">
         <is>
-          <t>דוד ברדנשטיין</t>
+          <t>ולרי ברונשטיין</t>
         </is>
       </c>
       <c r="L258" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M258" s="5"/>
       <c r="N258" s="5"/>
       <c r="O258" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="B259" s="5" t="inlineStr">
         <is>
-          <t>יוסף יורם</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="C259" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="5"/>
       <c r="F259" s="5"/>
       <c r="G259" s="5" t="n">
         <v>255</v>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>אלעד דהן</t>
+          <t>עילי סגל</t>
         </is>
       </c>
       <c r="I259" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J259" s="5" t="n">
         <v>255</v>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>יוליה ורדל</t>
+          <t>רונית טסלר עדן</t>
         </is>
       </c>
       <c r="L259" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M259" s="5"/>
       <c r="N259" s="5"/>
       <c r="O259" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="B260" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="C260" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D260" s="5"/>
       <c r="E260" s="5"/>
       <c r="F260" s="5"/>
       <c r="G260" s="5" t="n">
         <v>256</v>
       </c>
       <c r="H260" s="5" t="inlineStr">
         <is>
-          <t>ויקטור יוסים</t>
+          <t>בראי אפרים סרוור</t>
         </is>
       </c>
       <c r="I260" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J260" s="5" t="n">
         <v>256</v>
       </c>
       <c r="K260" s="5" t="inlineStr">
         <is>
-          <t>פיליפ פרלוב</t>
+          <t>ראובן מוזס</t>
         </is>
       </c>
       <c r="L260" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M260" s="5"/>
       <c r="N260" s="5"/>
       <c r="O260" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>257</t>
         </is>
       </c>
       <c r="B261" s="5" t="inlineStr">
         <is>
-          <t>מתן הולנד</t>
+          <t>אילן בנין</t>
         </is>
       </c>
       <c r="C261" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="5"/>
       <c r="F261" s="5"/>
       <c r="G261" s="5" t="n">
         <v>257</v>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>סמיון שחרב</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="I261" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J261" s="5" t="n">
         <v>257</v>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
           <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="L261" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M261" s="5"/>
       <c r="N261" s="5"/>
       <c r="O261" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>258</t>
         </is>
       </c>
       <c r="B262" s="5" t="inlineStr">
         <is>
-          <t>עמית  מירון</t>
+          <t>מיכאל בנקר</t>
         </is>
       </c>
       <c r="C262" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D262" s="5"/>
       <c r="E262" s="5"/>
       <c r="F262" s="5"/>
       <c r="G262" s="5" t="n">
         <v>258</v>
       </c>
       <c r="H262" s="5" t="inlineStr">
         <is>
-          <t>עילי סגל</t>
+          <t>ויאצ'יסלב רוזנשטיין</t>
         </is>
       </c>
       <c r="I262" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J262" s="5" t="n">
         <v>258</v>
       </c>
       <c r="K262" s="5" t="inlineStr">
         <is>
-          <t>לאון פוגץ</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="L262" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M262" s="5"/>
       <c r="N262" s="5"/>
       <c r="O262" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="B263" s="5" t="inlineStr">
         <is>
-          <t>ירוסלב קורנפלד</t>
+          <t>ניב נחליאלי</t>
         </is>
       </c>
       <c r="C263" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="5"/>
       <c r="F263" s="5"/>
       <c r="G263" s="5" t="n">
         <v>259</v>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>דן וורולקר</t>
         </is>
       </c>
       <c r="I263" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J263" s="5" t="n">
         <v>259</v>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>ילנה קליינר</t>
         </is>
       </c>
       <c r="L263" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M263" s="5"/>
       <c r="N263" s="5"/>
       <c r="O263" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B264" s="5" t="inlineStr">
         <is>
-          <t>איתן יהודה זינגר</t>
+          <t>יוסף יורם</t>
         </is>
       </c>
       <c r="C264" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="5"/>
       <c r="F264" s="5"/>
       <c r="G264" s="5" t="n">
         <v>260</v>
       </c>
       <c r="H264" s="5" t="inlineStr">
         <is>
-          <t>אלן קצב</t>
+          <t>ניר יוסים</t>
         </is>
       </c>
       <c r="I264" s="5" t="n">
         <v>3</v>
       </c>
       <c r="J264" s="5" t="n">
         <v>260</v>
       </c>
       <c r="K264" s="5" t="inlineStr">
         <is>
-          <t>יאנה מולודצקי</t>
+          <t>ישראל איזיקאל</t>
         </is>
       </c>
       <c r="L264" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M264" s="5"/>
       <c r="N264" s="5"/>
       <c r="O264" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="B265" s="5" t="inlineStr">
         <is>
-          <t>איתמר לייטמן</t>
+          <t>דניס כריסטו</t>
         </is>
       </c>
       <c r="C265" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="5"/>
       <c r="F265" s="5"/>
       <c r="G265" s="5" t="n">
         <v>261</v>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="I265" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J265" s="5" t="n">
         <v>261</v>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>נורית זנגו-בר</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="L265" s="5" t="n">
         <v>3</v>
       </c>
       <c r="M265" s="5"/>
       <c r="N265" s="5"/>
       <c r="O265" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="B266" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>אלכסנדר ליובימוב</t>
         </is>
       </c>
       <c r="C266" s="5" t="n">
         <v>3</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="5"/>
       <c r="F266" s="5"/>
       <c r="G266" s="5" t="n">
         <v>262</v>
       </c>
       <c r="H266" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="I266" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J266" s="5" t="n">
         <v>262</v>
       </c>
       <c r="K266" s="5" t="inlineStr">
         <is>
-          <t>אביב שדה</t>
+          <t>דוד גוברמן</t>
         </is>
       </c>
       <c r="L266" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M266" s="5"/>
       <c r="N266" s="5"/>
       <c r="O266" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="B267" s="5" t="inlineStr">
         <is>
-          <t>גבריאל סימה</t>
+          <t>ארטיום קזנצב</t>
         </is>
       </c>
       <c r="C267" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="5"/>
       <c r="F267" s="5"/>
       <c r="G267" s="5" t="n">
         <v>263</v>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>שי כליף</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="I267" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J267" s="5" t="n">
         <v>263</v>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>יונאי חנדרוס</t>
+          <t>יבגני רשקו</t>
         </is>
       </c>
       <c r="L267" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M267" s="5"/>
       <c r="N267" s="5"/>
       <c r="O267" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>264</t>
         </is>
       </c>
       <c r="B268" s="5" t="inlineStr">
         <is>
-          <t>אבי רסיוק</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="C268" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="5"/>
       <c r="F268" s="5"/>
       <c r="G268" s="5" t="n">
         <v>264</v>
       </c>
       <c r="H268" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>סמיון שחרב</t>
         </is>
       </c>
       <c r="I268" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J268" s="5" t="n">
         <v>264</v>
       </c>
       <c r="K268" s="5" t="inlineStr">
         <is>
-          <t>אריאל בינימין</t>
+          <t>נורית זנגו-בר</t>
         </is>
       </c>
       <c r="L268" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M268" s="5"/>
       <c r="N268" s="5"/>
       <c r="O268" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>265</t>
         </is>
       </c>
       <c r="B269" s="5" t="inlineStr">
         <is>
-          <t>דניאל צסלוב</t>
+          <t>מתן הולנד</t>
         </is>
       </c>
       <c r="C269" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="5"/>
       <c r="F269" s="5"/>
       <c r="G269" s="5" t="n">
         <v>265</v>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>דניאל ביסמוט</t>
+          <t>אלעד דהן</t>
         </is>
       </c>
       <c r="I269" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J269" s="5" t="n">
         <v>265</v>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>גיא ואזנה</t>
+          <t>פיליפ פרלוב</t>
         </is>
       </c>
       <c r="L269" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M269" s="5"/>
       <c r="N269" s="5"/>
       <c r="O269" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>266</t>
         </is>
       </c>
       <c r="B270" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>עמית  מירון</t>
         </is>
       </c>
       <c r="C270" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="5"/>
       <c r="F270" s="5"/>
       <c r="G270" s="5" t="n">
         <v>266</v>
       </c>
       <c r="H270" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>ויקטור יוסים</t>
         </is>
       </c>
       <c r="I270" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J270" s="5" t="n">
         <v>266</v>
       </c>
       <c r="K270" s="5" t="inlineStr">
         <is>
-          <t>מוטי לוריא</t>
+          <t>ודים דמיטריאנקו</t>
         </is>
       </c>
       <c r="L270" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M270" s="5"/>
       <c r="N270" s="5"/>
       <c r="O270" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="B271" s="5" t="inlineStr">
         <is>
-          <t>גריגורי איידינוב</t>
+          <t>ירוסלב קורנפלד</t>
         </is>
       </c>
       <c r="C271" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="5" t="n">
         <v>267</v>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>יונתן בורשטיין</t>
+          <t>גבריאל סימה</t>
         </is>
       </c>
       <c r="I271" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J271" s="5" t="n">
         <v>267</v>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="L271" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M271" s="5"/>
       <c r="N271" s="5"/>
       <c r="O271" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
       <c r="B272" s="5" t="inlineStr">
         <is>
-          <t>אליאן לופו קסלר</t>
+          <t>טריביקרם מורלידהרן</t>
         </is>
       </c>
       <c r="C272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="5"/>
       <c r="F272" s="5"/>
       <c r="G272" s="5" t="n">
         <v>268</v>
       </c>
       <c r="H272" s="5" t="inlineStr">
         <is>
-          <t>סרטקוב אנדרי</t>
+          <t>יואב רמס</t>
         </is>
       </c>
       <c r="I272" s="5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J272" s="5" t="n">
         <v>268</v>
       </c>
       <c r="K272" s="5" t="inlineStr">
         <is>
-          <t>מיכאל סטוקמן</t>
+          <t>דנה גליקמן</t>
         </is>
       </c>
       <c r="L272" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M272" s="5"/>
       <c r="N272" s="5"/>
       <c r="O272" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="B273" s="5" t="inlineStr">
         <is>
-          <t>רוברט נרודיצקי</t>
+          <t>גריגורי איידינוב</t>
         </is>
       </c>
       <c r="C273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="5"/>
       <c r="F273" s="5"/>
       <c r="G273" s="5" t="n">
         <v>269</v>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>מישרה הרינדר</t>
+          <t>נועם כהן</t>
         </is>
       </c>
       <c r="I273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J273" s="5" t="n">
         <v>269</v>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>בוגי אבינר</t>
+          <t>תמיר לוי</t>
         </is>
       </c>
       <c r="L273" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M273" s="5"/>
       <c r="N273" s="5"/>
       <c r="O273" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="B274" s="5" t="inlineStr">
         <is>
-          <t>איתי אשכנזי</t>
+          <t>שי כליף</t>
         </is>
       </c>
       <c r="C274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D274" s="5"/>
       <c r="E274" s="5"/>
       <c r="F274" s="5"/>
       <c r="G274" s="5" t="n">
         <v>270</v>
       </c>
       <c r="H274" s="5" t="inlineStr">
         <is>
-          <t>נועם כהן</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="I274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J274" s="5" t="n">
         <v>270</v>
       </c>
       <c r="K274" s="5" t="inlineStr">
         <is>
-          <t>מיכה וייסבאום</t>
+          <t>אור נחום</t>
         </is>
       </c>
       <c r="L274" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M274" s="5"/>
       <c r="N274" s="5"/>
       <c r="O274" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="B275" s="5" t="inlineStr">
         <is>
-          <t>נח חדד</t>
+          <t>אבי רסיוק</t>
         </is>
       </c>
       <c r="C275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D275" s="5"/>
       <c r="E275" s="5"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5" t="n">
         <v>271</v>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>דור ברקוביץ'</t>
+          <t>לירן עובדיה</t>
         </is>
       </c>
       <c r="I275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J275" s="5" t="n">
         <v>271</v>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>מרינה לנדוור</t>
         </is>
       </c>
       <c r="L275" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M275" s="5"/>
       <c r="N275" s="5"/>
       <c r="O275" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="B276" s="5" t="inlineStr">
         <is>
-          <t>טריביקרם מורלידהרן</t>
+          <t>סלע לירן</t>
         </is>
       </c>
       <c r="C276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="5"/>
       <c r="F276" s="5"/>
       <c r="G276" s="5" t="n">
         <v>272</v>
       </c>
       <c r="H276" s="5" t="inlineStr">
         <is>
-          <t>אלכס וקליוק</t>
+          <t>עופר רוזנברג</t>
         </is>
       </c>
       <c r="I276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J276" s="5" t="n">
         <v>272</v>
       </c>
       <c r="K276" s="5" t="inlineStr">
         <is>
-          <t>רחל מוזס ראובן</t>
+          <t>יונאי חנדרוס</t>
         </is>
       </c>
       <c r="L276" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M276" s="5"/>
       <c r="N276" s="5"/>
       <c r="O276" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="B277" s="5" t="inlineStr">
         <is>
-          <t>ארי בנעים</t>
+          <t>גבריאל קרנר</t>
         </is>
       </c>
       <c r="C277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="5"/>
       <c r="F277" s="5"/>
       <c r="G277" s="5" t="n">
         <v>273</v>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
-          <t>עופר רוזנברג</t>
+          <t>חיים מילס</t>
         </is>
       </c>
       <c r="I277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J277" s="5" t="n">
         <v>273</v>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>אריאל בינימין</t>
         </is>
       </c>
       <c r="L277" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M277" s="5"/>
       <c r="N277" s="5"/>
       <c r="O277" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="B278" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>איתי אשכנזי</t>
         </is>
       </c>
       <c r="C278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="5"/>
       <c r="F278" s="5"/>
       <c r="G278" s="5" t="n">
         <v>274</v>
       </c>
       <c r="H278" s="5" t="inlineStr">
         <is>
-          <t>לירן עובדיה</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="I278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J278" s="5" t="n">
         <v>274</v>
       </c>
       <c r="K278" s="5" t="inlineStr">
         <is>
-          <t>לוני סאבוב</t>
+          <t>ארז חצרוני</t>
         </is>
       </c>
       <c r="L278" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M278" s="5"/>
       <c r="N278" s="5"/>
       <c r="O278" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="B279" s="5" t="inlineStr">
         <is>
-          <t>אורי ברקוביץ</t>
+          <t>אליאן לופו קסלר</t>
         </is>
       </c>
       <c r="C279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D279" s="5"/>
       <c r="E279" s="5"/>
       <c r="F279" s="5"/>
       <c r="G279" s="5" t="n">
         <v>275</v>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>חיים מילס</t>
+          <t>גיא נאוי</t>
         </is>
       </c>
       <c r="I279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J279" s="5" t="n">
         <v>275</v>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
-          <t>ירון חצרוני</t>
+          <t>רונן פורטניך</t>
         </is>
       </c>
       <c r="L279" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M279" s="5"/>
       <c r="N279" s="5"/>
       <c r="O279" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
       <c r="B280" s="5" t="inlineStr">
         <is>
-          <t>יואל בן נתן</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="C280" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="5"/>
       <c r="F280" s="5"/>
       <c r="G280" s="5" t="n">
         <v>276</v>
       </c>
       <c r="H280" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>תמיר היינה</t>
         </is>
       </c>
       <c r="I280" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J280" s="5" t="n">
         <v>276</v>
       </c>
       <c r="K280" s="5" t="inlineStr">
         <is>
-          <t>אנה אביל</t>
+          <t>גיא ואזנה</t>
         </is>
       </c>
       <c r="L280" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M280" s="5"/>
       <c r="N280" s="5"/>
       <c r="O280" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>277</t>
         </is>
       </c>
       <c r="B281" s="5" t="inlineStr">
         <is>
-          <t>מרק רובינשטיין</t>
+          <t>יואל בן נתן</t>
         </is>
       </c>
       <c r="C281" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D281" s="5"/>
       <c r="E281" s="5"/>
       <c r="F281" s="5"/>
       <c r="G281" s="5" t="n">
         <v>277</v>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>גיא נאוי</t>
+          <t>דניס כריסטו</t>
         </is>
       </c>
       <c r="I281" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J281" s="5" t="n">
         <v>277</v>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>רגב ליאור</t>
+          <t>דניאל וייצר</t>
         </is>
       </c>
       <c r="L281" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M281" s="5"/>
       <c r="N281" s="5"/>
       <c r="O281" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>278</t>
         </is>
       </c>
       <c r="B282" s="5" t="inlineStr">
         <is>
-          <t>עילי סער</t>
+          <t>רוברט נרודיצקי</t>
         </is>
       </c>
       <c r="C282" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="5"/>
       <c r="F282" s="5"/>
       <c r="G282" s="5" t="n">
         <v>278</v>
       </c>
       <c r="H282" s="5" t="inlineStr">
         <is>
-          <t>יעקב  סורקין</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="I282" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J282" s="5" t="n">
         <v>278</v>
       </c>
       <c r="K282" s="5" t="inlineStr">
         <is>
-          <t>אינסה קוקין</t>
+          <t>מיכאל סטוקמן</t>
         </is>
       </c>
       <c r="L282" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M282" s="5"/>
       <c r="N282" s="5"/>
       <c r="O282" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="B283" s="5" t="inlineStr">
         <is>
-          <t>ליעד קדרון</t>
+          <t>יבגני קוטנקו</t>
         </is>
       </c>
       <c r="C283" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="5"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5" t="n">
         <v>279</v>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>אלעד הרשטיין</t>
+          <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="I283" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J283" s="5" t="n">
         <v>279</v>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>איגור רוזנסקי</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="L283" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M283" s="5"/>
       <c r="N283" s="5"/>
       <c r="O283" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>280</t>
         </is>
       </c>
       <c r="B284" s="5" t="inlineStr">
         <is>
-          <t>רותם מוגילנר</t>
+          <t>ארי בנעים</t>
         </is>
       </c>
       <c r="C284" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="5"/>
       <c r="F284" s="5"/>
       <c r="G284" s="5" t="n">
         <v>280</v>
       </c>
       <c r="H284" s="5" t="inlineStr">
         <is>
-          <t>דניס כריסטו</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="I284" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J284" s="5" t="n">
         <v>280</v>
       </c>
       <c r="K284" s="5" t="inlineStr">
         <is>
-          <t>דנה גליקמן</t>
+          <t>מיכה וייסבאום</t>
         </is>
       </c>
       <c r="L284" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M284" s="5"/>
       <c r="N284" s="5"/>
       <c r="O284" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="B285" s="5" t="inlineStr">
         <is>
-          <t>אביב גוטרמן</t>
+          <t>מרק רובינשטיין</t>
         </is>
       </c>
       <c r="C285" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="5"/>
       <c r="F285" s="5"/>
       <c r="G285" s="5" t="n">
         <v>281</v>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>בוריס קרמר</t>
+          <t>יהונתן הוכמן</t>
         </is>
       </c>
       <c r="I285" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J285" s="5" t="n">
         <v>281</v>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>ילנה טרוסמן</t>
+          <t>רחל מוזס ראובן</t>
         </is>
       </c>
       <c r="L285" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M285" s="5"/>
       <c r="N285" s="5"/>
       <c r="O285" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>282</t>
         </is>
       </c>
       <c r="B286" s="5" t="inlineStr">
         <is>
-          <t>יבגני קוטנקו</t>
+          <t>ויאצ'סלב וורביוב</t>
         </is>
       </c>
       <c r="C286" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="5"/>
       <c r="F286" s="5"/>
       <c r="G286" s="5" t="n">
         <v>282</v>
       </c>
       <c r="H286" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>דניאל ביסמוט</t>
         </is>
       </c>
       <c r="I286" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J286" s="5" t="n">
         <v>282</v>
       </c>
       <c r="K286" s="5" t="inlineStr">
         <is>
-          <t>מרינה לנדוור</t>
+          <t>לוני סאבוב</t>
         </is>
       </c>
       <c r="L286" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M286" s="5"/>
       <c r="N286" s="5"/>
       <c r="O286" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>283</t>
         </is>
       </c>
       <c r="B287" s="5" t="inlineStr">
         <is>
-          <t>משה כהן</t>
+          <t>אורי ברקוביץ</t>
         </is>
       </c>
       <c r="C287" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="5"/>
       <c r="F287" s="5"/>
       <c r="G287" s="5" t="n">
         <v>283</v>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>יהונתן הוכמן</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="I287" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J287" s="5" t="n">
         <v>283</v>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
-          <t>עומר רפפורט</t>
+          <t>אנה אביל</t>
         </is>
       </c>
       <c r="L287" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M287" s="5"/>
       <c r="N287" s="5"/>
       <c r="O287" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>284</t>
         </is>
       </c>
       <c r="B288" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'סלב וורביוב</t>
+          <t>ינקו שרגא</t>
         </is>
       </c>
       <c r="C288" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="5"/>
       <c r="F288" s="5"/>
       <c r="G288" s="5" t="n">
         <v>284</v>
       </c>
       <c r="H288" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>סרטקוב אנדרי</t>
         </is>
       </c>
       <c r="I288" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J288" s="5" t="n">
         <v>284</v>
       </c>
       <c r="K288" s="5" t="inlineStr">
         <is>
-          <t>אפי נדיב</t>
+          <t>אביב שדה</t>
         </is>
       </c>
       <c r="L288" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M288" s="5"/>
       <c r="N288" s="5"/>
       <c r="O288" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>285</t>
         </is>
       </c>
       <c r="B289" s="5" t="inlineStr">
         <is>
-          <t>איליה בלינקוב</t>
+          <t>אריאל בינימין</t>
         </is>
       </c>
       <c r="C289" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="5"/>
       <c r="F289" s="5"/>
       <c r="G289" s="5" t="n">
         <v>285</v>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>שי כהן</t>
+          <t>יונתן בורשטיין</t>
         </is>
       </c>
       <c r="I289" s="5" t="n">
         <v>2</v>
       </c>
       <c r="J289" s="5" t="n">
         <v>285</v>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>אליאן לופו קסלר</t>
+          <t>רגב ליאור</t>
         </is>
       </c>
       <c r="L289" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M289" s="5"/>
       <c r="N289" s="5"/>
       <c r="O289" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>286</t>
         </is>
       </c>
       <c r="B290" s="5" t="inlineStr">
         <is>
-          <t>שגיא קרני</t>
+          <t>עילי סער</t>
         </is>
       </c>
       <c r="C290" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="5"/>
       <c r="F290" s="5"/>
       <c r="G290" s="5" t="n">
         <v>286</v>
       </c>
       <c r="H290" s="5" t="inlineStr">
         <is>
-          <t>איתי אלעזר</t>
+          <t>אלכס וקליוק</t>
         </is>
       </c>
       <c r="I290" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J290" s="5" t="n">
         <v>286</v>
       </c>
       <c r="K290" s="5" t="inlineStr">
         <is>
-          <t>דניאל וייצר</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="L290" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M290" s="5"/>
       <c r="N290" s="5"/>
       <c r="O290" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>287</t>
         </is>
       </c>
       <c r="B291" s="5" t="inlineStr">
         <is>
-          <t>ינקו שרגא</t>
+          <t>ויאצ'יסלב רוזנשטיין</t>
         </is>
       </c>
       <c r="C291" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="5"/>
       <c r="F291" s="5"/>
       <c r="G291" s="5" t="n">
         <v>287</v>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
-          <t>דניאל צסלוב</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="I291" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J291" s="5" t="n">
         <v>287</v>
       </c>
       <c r="K291" s="5" t="inlineStr">
         <is>
-          <t>דימה ליברמן</t>
+          <t>אפי נדיב</t>
         </is>
       </c>
       <c r="L291" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M291" s="5"/>
       <c r="N291" s="5"/>
       <c r="O291" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>288</t>
         </is>
       </c>
       <c r="B292" s="5" t="inlineStr">
         <is>
-          <t>אריאל בינימין</t>
+          <t>רותם מוגילנר</t>
         </is>
       </c>
       <c r="C292" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="5"/>
       <c r="F292" s="5"/>
       <c r="G292" s="5" t="n">
         <v>288</v>
       </c>
       <c r="H292" s="5" t="inlineStr">
         <is>
-          <t>יניב שרון</t>
+          <t>יעקב  סורקין</t>
         </is>
       </c>
       <c r="I292" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J292" s="5" t="n">
         <v>288</v>
       </c>
       <c r="K292" s="5" t="inlineStr">
         <is>
-          <t>זיו מלמד</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="L292" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M292" s="5"/>
       <c r="N292" s="5"/>
       <c r="O292" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>289</t>
         </is>
       </c>
       <c r="B293" s="5" t="inlineStr">
         <is>
-          <t>איליי פנסו</t>
+          <t>גריגורי אלטשול</t>
         </is>
       </c>
       <c r="C293" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D293" s="5"/>
       <c r="E293" s="5"/>
       <c r="F293" s="5"/>
       <c r="G293" s="5" t="n">
         <v>289</v>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
-          <t>יבגני קוטנקו</t>
+          <t>אלעד הרשטיין</t>
         </is>
       </c>
       <c r="I293" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J293" s="5" t="n">
         <v>289</v>
       </c>
       <c r="K293" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>יובל שי</t>
         </is>
       </c>
       <c r="L293" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M293" s="5"/>
       <c r="N293" s="5"/>
       <c r="O293" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>290</t>
         </is>
       </c>
       <c r="B294" s="5" t="inlineStr">
         <is>
-          <t>גריגורי אלטשול</t>
+          <t>ליעד קדרון</t>
         </is>
       </c>
       <c r="C294" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D294" s="5"/>
       <c r="E294" s="5"/>
       <c r="F294" s="5"/>
       <c r="G294" s="5" t="n">
         <v>290</v>
       </c>
       <c r="H294" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ליובימוב</t>
+          <t>בוריס קרמר</t>
         </is>
       </c>
       <c r="I294" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J294" s="5" t="n">
         <v>290</v>
       </c>
       <c r="K294" s="5" t="inlineStr">
         <is>
-          <t>יובל שי</t>
+          <t>ילנה טרוסמן</t>
         </is>
       </c>
       <c r="L294" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M294" s="5"/>
       <c r="N294" s="5"/>
       <c r="O294" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="B295" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>אלכס פופקו</t>
         </is>
       </c>
       <c r="C295" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D295" s="5"/>
       <c r="E295" s="5"/>
       <c r="F295" s="5"/>
       <c r="G295" s="5" t="n">
         <v>291</v>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר ורנר</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="I295" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J295" s="5" t="n">
         <v>291</v>
       </c>
       <c r="K295" s="5" t="inlineStr">
         <is>
-          <t>רונן פורטניך</t>
+          <t>בוגי אבינר</t>
         </is>
       </c>
       <c r="L295" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M295" s="5"/>
       <c r="N295" s="5"/>
       <c r="O295" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="B296" s="5" t="inlineStr">
         <is>
-          <t>נתן אייזנשטדט</t>
+          <t>לירן עובדיה</t>
         </is>
       </c>
       <c r="C296" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D296" s="5"/>
       <c r="E296" s="5"/>
       <c r="F296" s="5"/>
       <c r="G296" s="5" t="n">
         <v>292</v>
       </c>
       <c r="H296" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>אביתר אמר</t>
         </is>
       </c>
       <c r="I296" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J296" s="5" t="n">
         <v>292</v>
       </c>
       <c r="K296" s="5" t="inlineStr">
         <is>
-          <t>ודים דמיטריאנקו</t>
+          <t>ירון חצרוני</t>
         </is>
       </c>
       <c r="L296" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M296" s="5"/>
       <c r="N296" s="5"/>
       <c r="O296" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="B297" s="5" t="inlineStr">
         <is>
-          <t>אלכס פופקו</t>
+          <t>תמיר פולונסקי</t>
         </is>
       </c>
       <c r="C297" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D297" s="5"/>
       <c r="E297" s="5"/>
       <c r="F297" s="5"/>
       <c r="G297" s="5" t="n">
         <v>293</v>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
-          <t>אלי קורצקי</t>
+          <t>מישרה הרינדר</t>
         </is>
       </c>
       <c r="I297" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J297" s="5" t="n">
         <v>293</v>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
-          <t>תמיר לוי</t>
+          <t>אינסה קוקין</t>
         </is>
       </c>
       <c r="L297" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M297" s="5"/>
       <c r="N297" s="5"/>
       <c r="O297" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>294</t>
         </is>
       </c>
       <c r="B298" s="5" t="inlineStr">
         <is>
-          <t>לירן עובדיה</t>
+          <t>ערן יעקובוב</t>
         </is>
       </c>
       <c r="C298" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D298" s="5"/>
       <c r="E298" s="5"/>
       <c r="F298" s="5"/>
       <c r="G298" s="5" t="n">
         <v>294</v>
       </c>
       <c r="H298" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>ארי בנעים</t>
         </is>
       </c>
       <c r="I298" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J298" s="5" t="n">
         <v>294</v>
       </c>
       <c r="K298" s="5" t="inlineStr">
         <is>
-          <t>אור נחום</t>
+          <t>שי כהן</t>
         </is>
       </c>
       <c r="L298" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M298" s="5"/>
       <c r="N298" s="5"/>
       <c r="O298" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>295</t>
         </is>
       </c>
       <c r="B299" s="5" t="inlineStr">
         <is>
-          <t>תמיר פולונסקי</t>
+          <t>נתן אייזנשטדט</t>
         </is>
       </c>
       <c r="C299" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D299" s="5"/>
       <c r="E299" s="5"/>
       <c r="F299" s="5"/>
       <c r="G299" s="5" t="n">
         <v>295</v>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
-          <t>יבגני אלטרמן</t>
+          <t>גולן גזית</t>
         </is>
       </c>
       <c r="I299" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J299" s="5" t="n">
         <v>295</v>
       </c>
       <c r="K299" s="5" t="inlineStr">
         <is>
-          <t>ארז חצרוני</t>
+          <t>איגור רוזנסקי</t>
         </is>
       </c>
       <c r="L299" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M299" s="5"/>
       <c r="N299" s="5"/>
       <c r="O299" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="B300" s="5" t="inlineStr">
         <is>
-          <t>ערן יעקובוב</t>
+          <t>גבריאל סימה</t>
         </is>
       </c>
       <c r="C300" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D300" s="5"/>
       <c r="E300" s="5"/>
       <c r="F300" s="5"/>
       <c r="G300" s="5" t="n">
         <v>296</v>
       </c>
       <c r="H300" s="5" t="inlineStr">
         <is>
-          <t>גולן גזית</t>
+          <t>איתי אלעזר</t>
         </is>
       </c>
       <c r="I300" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J300" s="5" t="n">
         <v>296</v>
       </c>
       <c r="K300" s="5" t="inlineStr">
         <is>
-          <t>מורן אברמוביץ</t>
+          <t>עומר רפפורט</t>
         </is>
       </c>
       <c r="L300" s="5" t="n">
         <v>2</v>
       </c>
       <c r="M300" s="5"/>
       <c r="N300" s="5"/>
       <c r="O300" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>297</t>
         </is>
       </c>
       <c r="B301" s="5" t="inlineStr">
         <is>
-          <t>עופר רוזנברג</t>
+          <t>משה כהן</t>
         </is>
       </c>
       <c r="C301" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="5"/>
       <c r="F301" s="5"/>
       <c r="G301" s="5" t="n">
         <v>297</v>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
-          <t>שגיא קרני</t>
+          <t>שי בר דוד</t>
         </is>
       </c>
       <c r="I301" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J301" s="5" t="n">
         <v>297</v>
       </c>
       <c r="K301" s="5" t="inlineStr">
         <is>
-          <t>מישרה הרינדר</t>
+          <t>אליאן לופו קסלר</t>
         </is>
       </c>
       <c r="L301" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M301" s="5"/>
       <c r="N301" s="5"/>
       <c r="O301" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="B302" s="5" t="inlineStr">
         <is>
-          <t>גבריאל קרנר</t>
+          <t>אביתר אמר</t>
         </is>
       </c>
       <c r="C302" s="5" t="n">
         <v>2</v>
       </c>
       <c r="D302" s="5"/>
       <c r="E302" s="5"/>
       <c r="F302" s="5"/>
       <c r="G302" s="5" t="n">
         <v>298</v>
       </c>
       <c r="H302" s="5" t="inlineStr">
         <is>
-          <t>רן הראל</t>
+          <t>אפיק אסולין</t>
         </is>
       </c>
       <c r="I302" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J302" s="5" t="n">
         <v>298</v>
       </c>
       <c r="K302" s="5" t="inlineStr">
         <is>
-          <t>גיא רסקאי</t>
+          <t>דימה ליברמן</t>
         </is>
       </c>
       <c r="L302" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M302" s="5"/>
       <c r="N302" s="5"/>
       <c r="O302" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="B303" s="5" t="inlineStr">
         <is>
-          <t>אלכס טרבינסקי</t>
+          <t>דניאל צסלוב</t>
         </is>
       </c>
       <c r="C303" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D303" s="5"/>
       <c r="E303" s="5"/>
       <c r="F303" s="5"/>
       <c r="G303" s="5" t="n">
         <v>299</v>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
-          <t>ליאם לבנון</t>
+          <t>אלכסנדר ליובימוב</t>
         </is>
       </c>
       <c r="I303" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J303" s="5" t="n">
         <v>299</v>
       </c>
       <c r="K303" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>זיו מלמד</t>
         </is>
       </c>
       <c r="L303" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M303" s="5"/>
       <c r="N303" s="5"/>
       <c r="O303" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="B304" s="5" t="inlineStr">
         <is>
-          <t>נועם כהן</t>
+          <t>שגיא קרני</t>
         </is>
       </c>
       <c r="C304" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D304" s="5"/>
       <c r="E304" s="5"/>
       <c r="F304" s="5"/>
       <c r="G304" s="5" t="n">
         <v>300</v>
       </c>
       <c r="H304" s="5" t="inlineStr">
         <is>
-          <t>טריביקרם מורלידהרן</t>
+          <t>אור הד</t>
         </is>
       </c>
       <c r="I304" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J304" s="5" t="n">
         <v>300</v>
       </c>
       <c r="K304" s="5" t="inlineStr">
         <is>
-          <t>יואב רמס</t>
+          <t>מוטי לוריא</t>
         </is>
       </c>
       <c r="L304" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M304" s="5"/>
       <c r="N304" s="5"/>
       <c r="O304" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="B305" s="5" t="inlineStr">
         <is>
-          <t>עילי סגל</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="C305" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D305" s="5"/>
       <c r="E305" s="5"/>
       <c r="F305" s="5"/>
       <c r="G305" s="5" t="n">
         <v>301</v>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
-          <t>שי בר דוד</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="I305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J305" s="5" t="n">
         <v>301</v>
       </c>
       <c r="K305" s="5" t="inlineStr">
         <is>
-          <t>שיר יעקובוביץ</t>
+          <t>אלכסנדר קוזירב</t>
         </is>
       </c>
       <c r="L305" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M305" s="5"/>
       <c r="N305" s="5"/>
       <c r="O305" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>302</t>
         </is>
       </c>
       <c r="B306" s="5" t="inlineStr">
         <is>
-          <t>מוטי לוריא</t>
+          <t>איליי פנסו</t>
         </is>
       </c>
       <c r="C306" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D306" s="5"/>
       <c r="E306" s="5"/>
       <c r="F306" s="5"/>
       <c r="G306" s="5" t="n">
         <v>302</v>
       </c>
       <c r="H306" s="5" t="inlineStr">
         <is>
-          <t>sukho jang</t>
+          <t>אלי קורצקי</t>
         </is>
       </c>
       <c r="I306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J306" s="5" t="n">
         <v>302</v>
       </c>
       <c r="K306" s="5" t="inlineStr">
         <is>
-          <t>סהר כליף</t>
+          <t>אלכס זבגורודני</t>
         </is>
       </c>
       <c r="L306" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M306" s="5"/>
       <c r="N306" s="5"/>
       <c r="O306" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="B307" s="5" t="inlineStr">
         <is>
-          <t>סלע לירן</t>
+          <t>אריאל יעקב</t>
         </is>
       </c>
       <c r="C307" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D307" s="5"/>
       <c r="E307" s="5"/>
       <c r="F307" s="5"/>
       <c r="G307" s="5" t="n">
         <v>303</v>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
-          <t>איליה בלינקוב</t>
+          <t>שגיא קרני</t>
         </is>
       </c>
       <c r="I307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J307" s="5" t="n">
         <v>303</v>
       </c>
       <c r="K307" s="5" t="inlineStr">
         <is>
-          <t>עמית עינבי</t>
+          <t>דוד משעלי</t>
         </is>
       </c>
       <c r="L307" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M307" s="5"/>
       <c r="N307" s="5"/>
       <c r="O307" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="B308" s="5" t="inlineStr">
         <is>
-          <t>אביב איש שלום</t>
+          <t>עופר רוזנברג</t>
         </is>
       </c>
       <c r="C308" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D308" s="5"/>
       <c r="E308" s="5"/>
       <c r="F308" s="5"/>
       <c r="G308" s="5" t="n">
         <v>304</v>
       </c>
       <c r="H308" s="5" t="inlineStr">
         <is>
-          <t>רותם מוגילנר</t>
+          <t>רן הראל</t>
         </is>
       </c>
       <c r="I308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J308" s="5" t="n">
         <v>304</v>
       </c>
       <c r="K308" s="5" t="inlineStr">
         <is>
-          <t>ריי לנדסברג</t>
+          <t>עידו בינימין</t>
         </is>
       </c>
       <c r="L308" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M308" s="5"/>
       <c r="N308" s="5"/>
       <c r="O308" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>305</t>
         </is>
       </c>
       <c r="B309" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>איליה בלינקוב</t>
         </is>
       </c>
       <c r="C309" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D309" s="5"/>
       <c r="E309" s="5"/>
       <c r="F309" s="5"/>
       <c r="G309" s="5" t="n">
         <v>305</v>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
-          <t>עמית חיים דהאן</t>
+          <t>טריביקרם מורלידהרן</t>
         </is>
       </c>
       <c r="I309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J309" s="5" t="n">
         <v>305</v>
       </c>
       <c r="K309" s="5" t="inlineStr">
         <is>
-          <t>אלון שלזינגר</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="L309" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M309" s="5"/>
       <c r="N309" s="5"/>
       <c r="O309" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>306</t>
         </is>
       </c>
       <c r="B310" s="5" t="inlineStr">
         <is>
-          <t>ניר סגל</t>
+          <t>נח חדד</t>
         </is>
       </c>
       <c r="C310" s="5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D310" s="5"/>
       <c r="E310" s="5"/>
       <c r="F310" s="5"/>
       <c r="G310" s="5" t="n">
         <v>306</v>
       </c>
       <c r="H310" s="5" t="inlineStr">
         <is>
-          <t>אלכס קינז'לוב</t>
+          <t>יניב שרון</t>
         </is>
       </c>
       <c r="I310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J310" s="5" t="n">
         <v>306</v>
       </c>
       <c r="K310" s="5" t="inlineStr">
         <is>
-          <t>עידו קורן</t>
+          <t>רומן פרבוזצ'יקוב</t>
         </is>
       </c>
       <c r="L310" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M310" s="5"/>
       <c r="N310" s="5"/>
       <c r="O310" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="B311" s="5" t="inlineStr">
         <is>
-          <t>תמיר היינה</t>
+          <t>ירון דהאן</t>
         </is>
       </c>
       <c r="C311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D311" s="5"/>
       <c r="E311" s="5"/>
       <c r="F311" s="5"/>
       <c r="G311" s="5" t="n">
         <v>307</v>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
-          <t>שלום סמסון</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="I311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J311" s="5" t="n">
         <v>307</v>
       </c>
       <c r="K311" s="5" t="inlineStr">
         <is>
-          <t>איליה קוניאק</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="L311" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M311" s="5"/>
       <c r="N311" s="5"/>
       <c r="O311" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="B312" s="5" t="inlineStr">
         <is>
-          <t>דבורקין ולדלן</t>
+          <t>אביב איש שלום</t>
         </is>
       </c>
       <c r="C312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D312" s="5"/>
       <c r="E312" s="5"/>
       <c r="F312" s="5"/>
       <c r="G312" s="5" t="n">
         <v>308</v>
       </c>
       <c r="H312" s="5" t="inlineStr">
         <is>
-          <t>סלע לירן</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="I312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J312" s="5" t="n">
         <v>308</v>
       </c>
       <c r="K312" s="5" t="inlineStr">
         <is>
-          <t>אמיליה פטרוב</t>
+          <t>YU OUYANG</t>
         </is>
       </c>
       <c r="L312" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M312" s="5"/>
       <c r="N312" s="5"/>
       <c r="O312" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>309</t>
         </is>
       </c>
       <c r="B313" s="5" t="inlineStr">
         <is>
-          <t>יונתן בורשטיין</t>
+          <t>אילן יוסים</t>
         </is>
       </c>
       <c r="C313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D313" s="5"/>
       <c r="E313" s="5"/>
       <c r="F313" s="5"/>
       <c r="G313" s="5" t="n">
         <v>309</v>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
-          <t>יעקב פישלב</t>
+          <t>דניאל צסלוב</t>
         </is>
       </c>
       <c r="I313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J313" s="5" t="n">
         <v>309</v>
       </c>
       <c r="K313" s="5" t="inlineStr">
         <is>
-          <t>אלכסנדר קוזירב</t>
+          <t>אביב אליהו</t>
         </is>
       </c>
       <c r="L313" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M313" s="5"/>
       <c r="N313" s="5"/>
       <c r="O313" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="B314" s="5" t="inlineStr">
         <is>
-          <t>שי ינאי</t>
+          <t>איליה סבצ'נקו</t>
         </is>
       </c>
       <c r="C314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D314" s="5"/>
       <c r="E314" s="5"/>
       <c r="F314" s="5"/>
       <c r="G314" s="5" t="n">
         <v>310</v>
       </c>
       <c r="H314" s="5" t="inlineStr">
         <is>
-          <t>ירון חצרוני</t>
+          <t>רותם מוגילנר</t>
         </is>
       </c>
       <c r="I314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J314" s="5" t="n">
         <v>310</v>
       </c>
       <c r="K314" s="5" t="inlineStr">
         <is>
-          <t>שחר עשת</t>
+          <t>שיר יעקובוביץ</t>
         </is>
       </c>
       <c r="L314" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M314" s="5"/>
       <c r="N314" s="5"/>
       <c r="O314" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>311</t>
         </is>
       </c>
       <c r="B315" s="5" t="inlineStr">
         <is>
-          <t>ירון דהאן</t>
+          <t>אלכס טרבינסקי</t>
         </is>
       </c>
       <c r="C315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D315" s="5"/>
       <c r="E315" s="5"/>
       <c r="F315" s="5"/>
       <c r="G315" s="5" t="n">
         <v>311</v>
       </c>
       <c r="H315" s="5" t="inlineStr">
         <is>
-          <t>אפיק אסולין</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="I315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J315" s="5" t="n">
         <v>311</v>
       </c>
       <c r="K315" s="5" t="inlineStr">
         <is>
-          <t>אלכס רודינסקי</t>
+          <t>עידו קורן</t>
         </is>
       </c>
       <c r="L315" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M315" s="5"/>
       <c r="N315" s="5"/>
       <c r="O315" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>312</t>
         </is>
       </c>
       <c r="B316" s="5" t="inlineStr">
         <is>
-          <t>איליה סבצ'נקו</t>
+          <t>יהונתן הוכמן</t>
         </is>
       </c>
       <c r="C316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D316" s="5"/>
       <c r="E316" s="5"/>
       <c r="F316" s="5"/>
       <c r="G316" s="5" t="n">
         <v>312</v>
       </c>
       <c r="H316" s="5" t="inlineStr">
         <is>
-          <t>ויאצ'יסלב רוזנשטיין</t>
+          <t>יבגני אלטרמן</t>
         </is>
       </c>
       <c r="I316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J316" s="5" t="n">
         <v>312</v>
       </c>
       <c r="K316" s="5" t="inlineStr">
         <is>
-          <t>רז יגר</t>
+          <t>תומר אגמון</t>
         </is>
       </c>
       <c r="L316" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M316" s="5"/>
       <c r="N316" s="5"/>
       <c r="O316" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="B317" s="5" t="inlineStr">
         <is>
-          <t>יוסף בר-לב</t>
+          <t>Sukhjeet Arora</t>
         </is>
       </c>
       <c r="C317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D317" s="5"/>
       <c r="E317" s="5"/>
       <c r="F317" s="5"/>
       <c r="G317" s="5" t="n">
         <v>313</v>
       </c>
       <c r="H317" s="5" t="inlineStr">
         <is>
-          <t>דניאל שיינגרט</t>
+          <t>אלכס קינז'לוב</t>
         </is>
       </c>
       <c r="I317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J317" s="5" t="n">
         <v>313</v>
       </c>
       <c r="K317" s="5" t="inlineStr">
         <is>
-          <t>יוסף פלומנבליט</t>
+          <t>סהר כליף</t>
         </is>
       </c>
       <c r="L317" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M317" s="5"/>
       <c r="N317" s="5"/>
       <c r="O317" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
           <t>314</t>
         </is>
       </c>
       <c r="B318" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>שחר נודלר</t>
         </is>
       </c>
       <c r="C318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D318" s="5"/>
       <c r="E318" s="5"/>
       <c r="F318" s="5"/>
       <c r="G318" s="5" t="n">
         <v>314</v>
       </c>
       <c r="H318" s="5" t="inlineStr">
         <is>
-          <t>איתמר דגני</t>
+          <t>ירון חצרוני</t>
         </is>
       </c>
       <c r="I318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J318" s="5" t="n">
         <v>314</v>
       </c>
       <c r="K318" s="5" t="inlineStr">
         <is>
-          <t>קטיה זבלוטסקיה</t>
+          <t>עמית עינבי</t>
         </is>
       </c>
       <c r="L318" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M318" s="5"/>
       <c r="N318" s="5"/>
       <c r="O318" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>315</t>
         </is>
       </c>
       <c r="B319" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>איתי קוזין</t>
         </is>
       </c>
       <c r="C319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D319" s="5"/>
       <c r="E319" s="5"/>
       <c r="F319" s="5"/>
       <c r="G319" s="5" t="n">
         <v>315</v>
       </c>
       <c r="H319" s="5" t="inlineStr">
         <is>
-          <t>דקל דוקלסקי</t>
+          <t>מורן אברמוביץ</t>
         </is>
       </c>
       <c r="I319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J319" s="5" t="n">
         <v>315</v>
       </c>
       <c r="K319" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>יואב רמס</t>
         </is>
       </c>
       <c r="L319" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M319" s="5"/>
       <c r="N319" s="5"/>
       <c r="O319" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>316</t>
         </is>
       </c>
       <c r="B320" s="5" t="inlineStr">
         <is>
-          <t>דוד יוגב</t>
+          <t>שלום סמסון</t>
         </is>
       </c>
       <c r="C320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D320" s="5"/>
       <c r="E320" s="5"/>
       <c r="F320" s="5"/>
       <c r="G320" s="5" t="n">
         <v>316</v>
       </c>
       <c r="H320" s="5" t="inlineStr">
         <is>
-          <t>אהל וידמן</t>
+          <t>יעקב פישלב</t>
         </is>
       </c>
       <c r="I320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J320" s="5" t="n">
         <v>316</v>
       </c>
       <c r="K320" s="5" t="inlineStr">
         <is>
-          <t>עודד חירם</t>
+          <t>אמיליה פטרוב</t>
         </is>
       </c>
       <c r="L320" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M320" s="5"/>
       <c r="N320" s="5"/>
       <c r="O320" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>317</t>
         </is>
       </c>
       <c r="B321" s="5" t="inlineStr">
         <is>
-          <t>עמית וינר</t>
+          <t>דוד יוגב</t>
         </is>
       </c>
       <c r="C321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D321" s="5"/>
       <c r="E321" s="5"/>
       <c r="F321" s="5"/>
       <c r="G321" s="5" t="n">
         <v>317</v>
       </c>
       <c r="H321" s="5" t="inlineStr">
         <is>
-          <t>Zhang ShiHao</t>
+          <t>איתמר דגני</t>
         </is>
       </c>
       <c r="I321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J321" s="5" t="n">
         <v>317</v>
       </c>
       <c r="K321" s="5" t="inlineStr">
         <is>
-          <t>אביב אליהו</t>
+          <t>יאיר דמס</t>
         </is>
       </c>
       <c r="L321" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M321" s="5"/>
       <c r="N321" s="5"/>
       <c r="O321" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>318</t>
         </is>
       </c>
       <c r="B322" s="5" t="inlineStr">
         <is>
-          <t>אלי אדרי</t>
+          <t>עמית וינר</t>
         </is>
       </c>
       <c r="C322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D322" s="5"/>
       <c r="E322" s="5"/>
       <c r="F322" s="5"/>
       <c r="G322" s="5" t="n">
         <v>318</v>
       </c>
       <c r="H322" s="5" t="inlineStr">
         <is>
-          <t>אור הד</t>
+          <t>sukho jang</t>
         </is>
       </c>
       <c r="I322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J322" s="5" t="n">
         <v>318</v>
       </c>
       <c r="K322" s="5" t="inlineStr">
         <is>
-          <t>דור בלובשטיין</t>
+          <t>ריי לנדסברג</t>
         </is>
       </c>
       <c r="L322" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M322" s="5"/>
       <c r="N322" s="5"/>
       <c r="O322" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
           <t>319</t>
         </is>
       </c>
       <c r="B323" s="5" t="inlineStr">
         <is>
-          <t>חיים מילס</t>
+          <t>אנדריי איבנוב</t>
         </is>
       </c>
       <c r="C323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D323" s="5"/>
       <c r="E323" s="5"/>
       <c r="F323" s="5"/>
       <c r="G323" s="5" t="n">
         <v>319</v>
       </c>
       <c r="H323" s="5" t="inlineStr">
         <is>
-          <t>איתן הול</t>
+          <t>דניאל שיינגרט</t>
         </is>
       </c>
       <c r="I323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J323" s="5" t="n">
         <v>319</v>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
-          <t>יאיר דמס</t>
+          <t>רומי ענבר</t>
         </is>
       </c>
       <c r="L323" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M323" s="5"/>
       <c r="N323" s="5"/>
       <c r="O323" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>320</t>
         </is>
       </c>
       <c r="B324" s="5" t="inlineStr">
         <is>
           <t>יבגני אלטרמן</t>
         </is>
       </c>
       <c r="C324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D324" s="5"/>
       <c r="E324" s="5"/>
       <c r="F324" s="5"/>
       <c r="G324" s="5" t="n">
         <v>320</v>
       </c>
       <c r="H324" s="5" t="inlineStr">
         <is>
-          <t>דוד וורולקר</t>
+          <t>אהל וידמן</t>
         </is>
       </c>
       <c r="I324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J324" s="5" t="n">
         <v>320</v>
       </c>
       <c r="K324" s="5" t="inlineStr">
         <is>
-          <t>יבגניה אזבל</t>
+          <t>איליה קוניאק</t>
         </is>
       </c>
       <c r="L324" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M324" s="5"/>
       <c r="N324" s="5"/>
       <c r="O324" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>321</t>
         </is>
       </c>
       <c r="B325" s="5" t="inlineStr">
         <is>
-          <t>ולדי לופו קסלר</t>
+          <t>שי ינאי</t>
         </is>
       </c>
       <c r="C325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D325" s="5"/>
       <c r="E325" s="5"/>
       <c r="F325" s="5"/>
       <c r="G325" s="5" t="n">
         <v>321</v>
       </c>
       <c r="H325" s="5" t="inlineStr">
         <is>
-          <t>איתי קוזין</t>
+          <t>איתן הול</t>
         </is>
       </c>
       <c r="I325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J325" s="5" t="n">
         <v>321</v>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
-          <t>רומי ענבר</t>
+          <t>שחר עשת</t>
         </is>
       </c>
       <c r="L325" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M325" s="5"/>
       <c r="N325" s="5"/>
       <c r="O325" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>322</t>
         </is>
       </c>
       <c r="B326" s="5" t="inlineStr">
         <is>
-          <t>בוריס קרמר</t>
+          <t>יונתן בורשטיין</t>
         </is>
       </c>
       <c r="C326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D326" s="5"/>
       <c r="E326" s="5"/>
       <c r="F326" s="5"/>
       <c r="G326" s="5" t="n">
         <v>322</v>
       </c>
       <c r="H326" s="5" t="inlineStr">
         <is>
-          <t>יואב רמס</t>
+          <t>Zhang ShiHao</t>
         </is>
       </c>
       <c r="I326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J326" s="5" t="n">
         <v>322</v>
       </c>
       <c r="K326" s="5" t="inlineStr">
         <is>
-          <t>אלכס זבגורודני</t>
+          <t>מישרה הרינדר</t>
         </is>
       </c>
       <c r="L326" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M326" s="5"/>
       <c r="N326" s="5"/>
       <c r="O326" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="B327" s="5" t="inlineStr">
         <is>
           <t>איגור גנקין </t>
         </is>
       </c>
       <c r="C327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D327" s="5"/>
       <c r="E327" s="5"/>
       <c r="F327" s="5"/>
       <c r="G327" s="5" t="n">
         <v>323</v>
       </c>
       <c r="H327" s="5" t="inlineStr">
         <is>
-          <t>בן בר-דוד</t>
+          <t>ליאם לבנון</t>
         </is>
       </c>
       <c r="I327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J327" s="5" t="n">
         <v>323</v>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
-          <t>מיכאל זסלבסקי</t>
+          <t>קטיה זבלוטסקיה</t>
         </is>
       </c>
       <c r="L327" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M327" s="5"/>
       <c r="N327" s="5"/>
       <c r="O327" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>324</t>
         </is>
       </c>
       <c r="B328" s="5" t="inlineStr">
         <is>
-          <t>איתי אלבז</t>
+          <t>אלכס גניס</t>
         </is>
       </c>
       <c r="C328" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D328" s="5"/>
       <c r="E328" s="5"/>
       <c r="F328" s="5"/>
       <c r="G328" s="5" t="n">
         <v>324</v>
       </c>
       <c r="H328" s="5" t="inlineStr">
         <is>
-          <t>ארי בנעים</t>
+          <t>דקל דוקלסקי</t>
         </is>
       </c>
       <c r="I328" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J328" s="5" t="n">
         <v>324</v>
       </c>
       <c r="K328" s="5" t="inlineStr">
         <is>
-          <t>אריק קרבצוב</t>
+          <t>רז יגר</t>
         </is>
       </c>
       <c r="L328" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M328" s="5"/>
       <c r="N328" s="5"/>
       <c r="O328" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="B329" s="5" t="inlineStr">
         <is>
-          <t>Chetry Vivek</t>
+          <t>איתי אלבז</t>
         </is>
       </c>
       <c r="C329" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D329" s="5"/>
       <c r="E329" s="5"/>
       <c r="F329" s="5"/>
       <c r="G329" s="5" t="n">
         <v>325</v>
       </c>
       <c r="H329" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>דוד וורולקר</t>
         </is>
       </c>
       <c r="I329" s="5" t="n">
         <v>1</v>
       </c>
       <c r="J329" s="5" t="n">
         <v>325</v>
       </c>
       <c r="K329" s="5" t="inlineStr">
         <is>
-          <t>מאיה מרפלד</t>
+          <t>דניאל שץ</t>
         </is>
       </c>
       <c r="L329" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M329" s="5"/>
       <c r="N329" s="5"/>
       <c r="O329" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
           <t>326</t>
         </is>
       </c>
       <c r="B330" s="5" t="inlineStr">
         <is>
-          <t>מיכאל אבלוויץ</t>
+          <t>יוסף בר-לב</t>
         </is>
       </c>
       <c r="C330" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D330" s="5"/>
       <c r="E330" s="5"/>
       <c r="F330" s="5"/>
-      <c r="G330" s="5"/>
-[...1 lines deleted...]
-      <c r="I330" s="5"/>
+      <c r="G330" s="5" t="n">
+        <v>326</v>
+      </c>
+      <c r="H330" s="5" t="inlineStr">
+        <is>
+          <t>עמית חיים דהאן</t>
+        </is>
+      </c>
+      <c r="I330" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J330" s="5" t="n">
         <v>326</v>
       </c>
       <c r="K330" s="5" t="inlineStr">
         <is>
-          <t>שני מזרחי</t>
+          <t>אלכס רודינסקי</t>
         </is>
       </c>
       <c r="L330" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M330" s="5"/>
       <c r="N330" s="5"/>
       <c r="O330" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>327</t>
         </is>
       </c>
       <c r="B331" s="5" t="inlineStr">
         <is>
-          <t>ליאם לבנון</t>
+          <t>שוני שוורצמן</t>
         </is>
       </c>
       <c r="C331" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D331" s="5"/>
       <c r="E331" s="5"/>
       <c r="F331" s="5"/>
-      <c r="G331" s="5"/>
-[...1 lines deleted...]
-      <c r="I331" s="5"/>
+      <c r="G331" s="5" t="n">
+        <v>327</v>
+      </c>
+      <c r="H331" s="5" t="inlineStr">
+        <is>
+          <t>יבגני קוטנקו</t>
+        </is>
+      </c>
+      <c r="I331" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J331" s="5" t="n">
         <v>327</v>
       </c>
       <c r="K331" s="5" t="inlineStr">
         <is>
-          <t>דניאל שץ</t>
+          <t>יוסף פלומנבליט</t>
         </is>
       </c>
       <c r="L331" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M331" s="5"/>
       <c r="N331" s="5"/>
       <c r="O331" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>328</t>
         </is>
       </c>
       <c r="B332" s="5" t="inlineStr">
         <is>
-          <t>ריי לנדסברג</t>
+          <t>מיכאל אבלוויץ</t>
         </is>
       </c>
       <c r="C332" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D332" s="5"/>
       <c r="E332" s="5"/>
       <c r="F332" s="5"/>
-      <c r="G332" s="5"/>
-[...1 lines deleted...]
-      <c r="I332" s="5"/>
+      <c r="G332" s="5" t="n">
+        <v>328</v>
+      </c>
+      <c r="H332" s="5" t="inlineStr">
+        <is>
+          <t>בן בר-דוד</t>
+        </is>
+      </c>
+      <c r="I332" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J332" s="5" t="n">
         <v>328</v>
       </c>
       <c r="K332" s="5" t="inlineStr">
         <is>
-          <t>מיכאל לידסקי</t>
+          <t>אולג שפינר</t>
         </is>
       </c>
       <c r="L332" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M332" s="5"/>
       <c r="N332" s="5"/>
       <c r="O332" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>329</t>
         </is>
       </c>
       <c r="B333" s="5" t="inlineStr">
         <is>
-          <t>אנדריי איבנוב</t>
+          <t>בוריס קרמר</t>
         </is>
       </c>
       <c r="C333" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D333" s="5"/>
       <c r="E333" s="5"/>
       <c r="F333" s="5"/>
-      <c r="G333" s="5"/>
-[...1 lines deleted...]
-      <c r="I333" s="5"/>
+      <c r="G333" s="5" t="n">
+        <v>329</v>
+      </c>
+      <c r="H333" s="5" t="inlineStr">
+        <is>
+          <t>אלכסנדר ורנר</t>
+        </is>
+      </c>
+      <c r="I333" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J333" s="5" t="n">
         <v>329</v>
       </c>
       <c r="K333" s="5" t="inlineStr">
         <is>
-          <t>ספיר בן עטר</t>
+          <t>קלואי הופ בוליו</t>
         </is>
       </c>
       <c r="L333" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M333" s="5"/>
       <c r="N333" s="5"/>
       <c r="O333" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="B334" s="5" t="inlineStr">
         <is>
           <t>יפת סוגאוקר</t>
         </is>
       </c>
       <c r="C334" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D334" s="5"/>
       <c r="E334" s="5"/>
       <c r="F334" s="5"/>
-      <c r="G334" s="5"/>
-[...1 lines deleted...]
-      <c r="I334" s="5"/>
+      <c r="G334" s="5" t="n">
+        <v>330</v>
+      </c>
+      <c r="H334" s="5" t="inlineStr">
+        <is>
+          <t>איליה בלינקוב</t>
+        </is>
+      </c>
+      <c r="I334" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="J334" s="5" t="n">
         <v>330</v>
       </c>
       <c r="K334" s="5" t="inlineStr">
         <is>
-          <t>אורי ברקוביץ</t>
+          <t>עודד חירם</t>
         </is>
       </c>
       <c r="L334" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M334" s="5"/>
       <c r="N334" s="5"/>
       <c r="O334" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="B335" s="5" t="inlineStr">
         <is>
           <t>עמית חיים דהאן</t>
         </is>
       </c>
       <c r="C335" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D335" s="5"/>
       <c r="E335" s="5"/>
       <c r="F335" s="5"/>
       <c r="G335" s="5"/>
       <c r="H335" s="5"/>
       <c r="I335" s="5"/>
       <c r="J335" s="5" t="n">
         <v>331</v>
       </c>
       <c r="K335" s="5" t="inlineStr">
         <is>
-          <t>אולג שפינר</t>
+          <t>אנה קרקוזוווה</t>
         </is>
       </c>
       <c r="L335" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M335" s="5"/>
       <c r="N335" s="5"/>
       <c r="O335" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>332</t>
         </is>
       </c>
       <c r="B336" s="5" t="inlineStr">
         <is>
           <t>דור ברקוביץ'</t>
         </is>
       </c>
       <c r="C336" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D336" s="5"/>
       <c r="E336" s="5"/>
       <c r="F336" s="5"/>
       <c r="G336" s="5"/>
       <c r="H336" s="5"/>
       <c r="I336" s="5"/>
       <c r="J336" s="5" t="n">
         <v>332</v>
       </c>
       <c r="K336" s="5" t="inlineStr">
         <is>
-          <t>תומר אגמון</t>
+          <t>ניר סגל</t>
         </is>
       </c>
       <c r="L336" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M336" s="5"/>
       <c r="N336" s="5"/>
       <c r="O336" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>333</t>
         </is>
       </c>
       <c r="B337" s="5" t="inlineStr">
         <is>
-          <t>דימיטרי אמדין</t>
+          <t>Chetry Vivek</t>
         </is>
       </c>
       <c r="C337" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D337" s="5"/>
       <c r="E337" s="5"/>
       <c r="F337" s="5"/>
       <c r="G337" s="5"/>
       <c r="H337" s="5"/>
       <c r="I337" s="5"/>
       <c r="J337" s="5" t="n">
         <v>333</v>
       </c>
       <c r="K337" s="5" t="inlineStr">
         <is>
-          <t>לאוניד שרלין</t>
+          <t>מיכאל זסלבסקי</t>
         </is>
       </c>
       <c r="L337" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M337" s="5"/>
       <c r="N337" s="5"/>
       <c r="O337" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="3" t="inlineStr">
         <is>
           <t>334</t>
         </is>
       </c>
       <c r="B338" s="5" t="inlineStr">
         <is>
           <t>יוסי מאירוביץ</t>
         </is>
       </c>
       <c r="C338" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D338" s="5"/>
       <c r="E338" s="5"/>
       <c r="F338" s="5"/>
       <c r="G338" s="5"/>
       <c r="H338" s="5"/>
       <c r="I338" s="5"/>
       <c r="J338" s="5" t="n">
         <v>334</v>
       </c>
       <c r="K338" s="5" t="inlineStr">
         <is>
-          <t>אנה קרקוזוווה</t>
+          <t>אריק קרבצוב</t>
         </is>
       </c>
       <c r="L338" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M338" s="5"/>
       <c r="N338" s="5"/>
       <c r="O338" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>335</t>
         </is>
       </c>
       <c r="B339" s="5" t="inlineStr">
         <is>
-          <t>סהר כליף</t>
+          <t>ליאם לבנון</t>
         </is>
       </c>
       <c r="C339" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D339" s="5"/>
       <c r="E339" s="5"/>
       <c r="F339" s="5"/>
       <c r="G339" s="5"/>
       <c r="H339" s="5"/>
       <c r="I339" s="5"/>
       <c r="J339" s="5" t="n">
         <v>335</v>
       </c>
       <c r="K339" s="5" t="inlineStr">
         <is>
           <t>נועה בולר</t>
         </is>
       </c>
       <c r="L339" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M339" s="5"/>
       <c r="N339" s="5"/>
       <c r="O339" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>336</t>
         </is>
       </c>
       <c r="B340" s="5" t="inlineStr">
         <is>
-          <t>יהונתן הוכמן</t>
+          <t>ולדי לופו קסלר</t>
         </is>
       </c>
       <c r="C340" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D340" s="5"/>
       <c r="E340" s="5"/>
       <c r="F340" s="5"/>
       <c r="G340" s="5"/>
       <c r="H340" s="5"/>
       <c r="I340" s="5"/>
       <c r="J340" s="5" t="n">
         <v>336</v>
       </c>
       <c r="K340" s="5" t="inlineStr">
         <is>
-          <t>אלכס אלבז</t>
+          <t>שני מזרחי</t>
         </is>
       </c>
       <c r="L340" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M340" s="5"/>
       <c r="N340" s="5"/>
       <c r="O340" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>337</t>
         </is>
       </c>
       <c r="B341" s="5" t="inlineStr">
         <is>
-          <t>אורי שפירא</t>
+          <t>אלי אדרי</t>
         </is>
       </c>
       <c r="C341" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D341" s="5"/>
       <c r="E341" s="5"/>
       <c r="F341" s="5"/>
       <c r="G341" s="5"/>
       <c r="H341" s="5"/>
       <c r="I341" s="5"/>
       <c r="J341" s="5" t="n">
         <v>337</v>
       </c>
       <c r="K341" s="5" t="inlineStr">
         <is>
-          <t>אריאל יעקב</t>
+          <t>באביאן סורן</t>
         </is>
       </c>
       <c r="L341" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M341" s="5"/>
       <c r="N341" s="5"/>
       <c r="O341" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>338</t>
         </is>
       </c>
       <c r="B342" s="5" t="inlineStr">
         <is>
-          <t>Zhang ShiHao</t>
+          <t>אסף כהן</t>
         </is>
       </c>
       <c r="C342" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D342" s="5"/>
       <c r="E342" s="5"/>
       <c r="F342" s="5"/>
       <c r="G342" s="5"/>
       <c r="H342" s="5"/>
       <c r="I342" s="5"/>
       <c r="J342" s="5" t="n">
         <v>338</v>
       </c>
       <c r="K342" s="5" t="inlineStr">
         <is>
-          <t>ניר סגל</t>
+          <t>ספיר בן עטר</t>
         </is>
       </c>
       <c r="L342" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M342" s="5"/>
       <c r="N342" s="5"/>
       <c r="O342" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>339</t>
         </is>
       </c>
       <c r="B343" s="5" t="inlineStr">
         <is>
-          <t>Sukhjeet Arora</t>
+          <t>אורי שפירא</t>
         </is>
       </c>
       <c r="C343" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D343" s="5"/>
       <c r="E343" s="5"/>
       <c r="F343" s="5"/>
       <c r="G343" s="5"/>
       <c r="H343" s="5"/>
       <c r="I343" s="5"/>
       <c r="J343" s="5" t="n">
         <v>339</v>
       </c>
       <c r="K343" s="5" t="inlineStr">
         <is>
-          <t>זוסימו מקראיג</t>
+          <t>אורי ברקוביץ</t>
         </is>
       </c>
       <c r="L343" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M343" s="5"/>
       <c r="N343" s="5"/>
       <c r="O343" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
           <t>340</t>
         </is>
       </c>
       <c r="B344" s="5" t="inlineStr">
         <is>
-          <t>שחר נודלר</t>
+          <t>Zhang ShiHao</t>
         </is>
       </c>
       <c r="C344" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D344" s="5"/>
       <c r="E344" s="5"/>
       <c r="F344" s="5"/>
       <c r="G344" s="5"/>
       <c r="H344" s="5"/>
       <c r="I344" s="5"/>
       <c r="J344" s="5" t="n">
         <v>340</v>
       </c>
       <c r="K344" s="5" t="inlineStr">
         <is>
-          <t>שוני שוורצמן</t>
+          <t>שי כליף</t>
         </is>
       </c>
       <c r="L344" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M344" s="5"/>
       <c r="N344" s="5"/>
       <c r="O344" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
           <t>341</t>
         </is>
       </c>
       <c r="B345" s="5" t="inlineStr">
         <is>
-          <t>אילן יוסים</t>
+          <t>דימיטרי אמדין</t>
         </is>
       </c>
       <c r="C345" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D345" s="5"/>
       <c r="E345" s="5"/>
       <c r="F345" s="5"/>
       <c r="G345" s="5"/>
       <c r="H345" s="5"/>
       <c r="I345" s="5"/>
       <c r="J345" s="5" t="n">
         <v>341</v>
       </c>
       <c r="K345" s="5" t="inlineStr">
         <is>
-          <t>YU OUYANG</t>
+          <t>מיכאל לידסקי</t>
         </is>
       </c>
       <c r="L345" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M345" s="5"/>
       <c r="N345" s="5"/>
       <c r="O345" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>342</t>
         </is>
       </c>
       <c r="B346" s="5" t="inlineStr">
         <is>
-          <t>פול גילברט</t>
+          <t>ריי לנדסברג</t>
         </is>
       </c>
       <c r="C346" s="5" t="n">
         <v>1</v>
       </c>
       <c r="D346" s="5"/>
       <c r="E346" s="5"/>
       <c r="F346" s="5"/>
       <c r="G346" s="5"/>
       <c r="H346" s="5"/>
       <c r="I346" s="5"/>
       <c r="J346" s="5" t="n">
         <v>342</v>
       </c>
       <c r="K346" s="5" t="inlineStr">
         <is>
-          <t>באביאן סורן</t>
+          <t>יבגניה אזבל</t>
         </is>
       </c>
       <c r="L346" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M346" s="5"/>
       <c r="N346" s="5"/>
       <c r="O346" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
-      <c r="A347" s="3"/>
-[...1 lines deleted...]
-      <c r="C347" s="5"/>
+      <c r="A347" s="3" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+      <c r="B347" s="5" t="inlineStr">
+        <is>
+          <t>פול גילברט</t>
+        </is>
+      </c>
+      <c r="C347" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D347" s="5"/>
       <c r="E347" s="5"/>
       <c r="F347" s="5"/>
       <c r="G347" s="5"/>
       <c r="H347" s="5"/>
       <c r="I347" s="5"/>
       <c r="J347" s="5" t="n">
         <v>343</v>
       </c>
       <c r="K347" s="5" t="inlineStr">
         <is>
-          <t>דוד משעלי</t>
+          <t>גיא רסקאי</t>
         </is>
       </c>
       <c r="L347" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M347" s="5"/>
       <c r="N347" s="5"/>
       <c r="O347" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
-      <c r="A348" s="3"/>
-[...1 lines deleted...]
-      <c r="C348" s="5"/>
+      <c r="A348" s="3" t="inlineStr">
+        <is>
+          <t>344</t>
+        </is>
+      </c>
+      <c r="B348" s="5" t="inlineStr">
+        <is>
+          <t>עילי סגל</t>
+        </is>
+      </c>
+      <c r="C348" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D348" s="5"/>
       <c r="E348" s="5"/>
       <c r="F348" s="5"/>
       <c r="G348" s="5"/>
       <c r="H348" s="5"/>
       <c r="I348" s="5"/>
       <c r="J348" s="5" t="n">
         <v>344</v>
       </c>
       <c r="K348" s="5" t="inlineStr">
         <is>
-          <t>קלואי הופ בוליו</t>
+          <t>לאוניד שרלין</t>
         </is>
       </c>
       <c r="L348" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M348" s="5"/>
       <c r="N348" s="5"/>
       <c r="O348" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
-      <c r="A349" s="3"/>
-[...1 lines deleted...]
-      <c r="C349" s="5"/>
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="B349" s="5" t="inlineStr">
+        <is>
+          <t>מוטי לוריא</t>
+        </is>
+      </c>
+      <c r="C349" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D349" s="5"/>
       <c r="E349" s="5"/>
       <c r="F349" s="5"/>
       <c r="G349" s="5"/>
       <c r="H349" s="5"/>
       <c r="I349" s="5"/>
       <c r="J349" s="5" t="n">
         <v>345</v>
       </c>
       <c r="K349" s="5" t="inlineStr">
         <is>
-          <t>רומן פרבוזצ'יקוב</t>
+          <t>אלון שלזינגר</t>
         </is>
       </c>
       <c r="L349" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M349" s="5"/>
       <c r="N349" s="5"/>
       <c r="O349" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="350">
-      <c r="A350" s="3"/>
-[...1 lines deleted...]
-      <c r="C350" s="5"/>
+      <c r="A350" s="3" t="inlineStr">
+        <is>
+          <t>346</t>
+        </is>
+      </c>
+      <c r="B350" s="5" t="inlineStr">
+        <is>
+          <t>נועם כהן</t>
+        </is>
+      </c>
+      <c r="C350" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D350" s="5"/>
       <c r="E350" s="5"/>
       <c r="F350" s="5"/>
       <c r="G350" s="5"/>
       <c r="H350" s="5"/>
       <c r="I350" s="5"/>
       <c r="J350" s="5" t="n">
         <v>346</v>
       </c>
       <c r="K350" s="5" t="inlineStr">
         <is>
-          <t>עידו בינימין</t>
+          <t>אלכס אלבז</t>
         </is>
       </c>
       <c r="L350" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M350" s="5"/>
       <c r="N350" s="5"/>
       <c r="O350" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
-      <c r="A351" s="3"/>
-[...1 lines deleted...]
-      <c r="C351" s="5"/>
+      <c r="A351" s="3" t="inlineStr">
+        <is>
+          <t>347</t>
+        </is>
+      </c>
+      <c r="B351" s="5" t="inlineStr">
+        <is>
+          <t>ניר סגל</t>
+        </is>
+      </c>
+      <c r="C351" s="5" t="n">
+        <v>1</v>
+      </c>
       <c r="D351" s="5"/>
       <c r="E351" s="5"/>
       <c r="F351" s="5"/>
       <c r="G351" s="5"/>
       <c r="H351" s="5"/>
       <c r="I351" s="5"/>
       <c r="J351" s="5" t="n">
         <v>347</v>
       </c>
       <c r="K351" s="5" t="inlineStr">
         <is>
-          <t>שי כליף</t>
+          <t>מאיה מרפלד</t>
         </is>
       </c>
       <c r="L351" s="5" t="n">
         <v>1</v>
       </c>
       <c r="M351" s="5"/>
       <c r="N351" s="5"/>
       <c r="O351" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>348</t>
+        </is>
+      </c>
+      <c r="B352" s="5" t="inlineStr">
+        <is>
+          <t>תמיר היינה</t>
+        </is>
+      </c>
+      <c r="C352" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D352" s="5"/>
+      <c r="E352" s="5"/>
+      <c r="F352" s="5"/>
+      <c r="G352" s="5"/>
+      <c r="H352" s="5"/>
+      <c r="I352" s="5"/>
+      <c r="J352" s="5" t="n">
+        <v>348</v>
+      </c>
+      <c r="K352" s="5" t="inlineStr">
+        <is>
+          <t>דור בלובשטיין</t>
+        </is>
+      </c>
+      <c r="L352" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M352" s="5"/>
+      <c r="N352" s="5"/>
+      <c r="O352" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="3" t="inlineStr">
+        <is>
+          <t>349</t>
+        </is>
+      </c>
+      <c r="B353" s="5" t="inlineStr">
+        <is>
+          <t>עומר טעל</t>
+        </is>
+      </c>
+      <c r="C353" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D353" s="5"/>
+      <c r="E353" s="5"/>
+      <c r="F353" s="5"/>
+      <c r="G353" s="5"/>
+      <c r="H353" s="5"/>
+      <c r="I353" s="5"/>
+      <c r="J353" s="5" t="n">
+        <v>349</v>
+      </c>
+      <c r="K353" s="5" t="inlineStr">
+        <is>
+          <t>שי ינאי</t>
+        </is>
+      </c>
+      <c r="L353" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M353" s="5"/>
+      <c r="N353" s="5"/>
+      <c r="O353" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="3" t="inlineStr">
+        <is>
+          <t>350</t>
+        </is>
+      </c>
+      <c r="B354" s="5" t="inlineStr">
+        <is>
+          <t>חיים מילס</t>
+        </is>
+      </c>
+      <c r="C354" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D354" s="5"/>
+      <c r="E354" s="5"/>
+      <c r="F354" s="5"/>
+      <c r="G354" s="5"/>
+      <c r="H354" s="5"/>
+      <c r="I354" s="5"/>
+      <c r="J354" s="5" t="n">
+        <v>350</v>
+      </c>
+      <c r="K354" s="5" t="inlineStr">
+        <is>
+          <t>זוסימו מקראיג</t>
+        </is>
+      </c>
+      <c r="L354" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M354" s="5"/>
+      <c r="N354" s="5"/>
+      <c r="O354" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="3" t="inlineStr">
+        <is>
+          <t>351</t>
+        </is>
+      </c>
+      <c r="B355" s="5" t="inlineStr">
+        <is>
+          <t>סהר כליף</t>
+        </is>
+      </c>
+      <c r="C355" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D355" s="5"/>
+      <c r="E355" s="5"/>
+      <c r="F355" s="5"/>
+      <c r="G355" s="5"/>
+      <c r="H355" s="5"/>
+      <c r="I355" s="5"/>
+      <c r="J355" s="5" t="n">
+        <v>351</v>
+      </c>
+      <c r="K355" s="5" t="inlineStr">
+        <is>
+          <t>אריאל יעקב</t>
+        </is>
+      </c>
+      <c r="L355" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M355" s="5"/>
+      <c r="N355" s="5"/>
+      <c r="O355" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="3" t="inlineStr">
+        <is>
+          <t>352</t>
+        </is>
+      </c>
+      <c r="B356" s="5" t="inlineStr">
+        <is>
+          <t>דבורקין ולדלן</t>
+        </is>
+      </c>
+      <c r="C356" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="D356" s="5"/>
+      <c r="E356" s="5"/>
+      <c r="F356" s="5"/>
+      <c r="G356" s="5"/>
+      <c r="H356" s="5"/>
+      <c r="I356" s="5"/>
+      <c r="J356" s="5"/>
+      <c r="K356" s="5"/>
+      <c r="L356" s="5"/>
+      <c r="M356" s="5"/>
+      <c r="N356" s="5"/>
+      <c r="O356" s="5"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>קובץ דירוג שחקנים</dc:title>
   <dc:subject/>
   <dc:creator>איגוד הבדמינטון הישראלי</dc:creator>